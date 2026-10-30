--- v1 (2026-09-15)
+++ v2 (2026-10-30)
@@ -17,305 +17,317 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="85" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="89">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
-    <t>Pâte brisée réalisée à la main (BPI cuisine)</t>
+    <t>PÂTE BRISÉE</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
-    <t>BPI-PAT-BRIS-MN</t>
+    <t>GRO_CDR_B481</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Pâtes friables (brisée, sablée) (PAT.PATES.FRIABLES)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Oui — Corpus CDR (Cuisine de Référence 1993) audité et corrigé — verrouillé Chapitre 5</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
-    <t>La Cuisine de Référence (BPI.CDR)</t>
+    <t>La Cuisine de Référence (BPI.CDR2002)</t>
   </si>
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
-    <t>1,914 kg</t>
-[...5 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>1,85 kg</t>
+  </si>
+  <si>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>15/09/2026 17:38</t>
+    <t>30/10/2026 19:45</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>EAU</t>
+  </si>
+  <si>
+    <t>Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t>Matières premières</t>
+  </si>
+  <si>
+    <t>lt</t>
+  </si>
+  <si>
+    <t>FAR-T55</t>
+  </si>
+  <si>
+    <t>Farine de blé T55</t>
+  </si>
+  <si>
+    <t>Farines de blé</t>
+  </si>
+  <si>
+    <t>BEU-DOUX</t>
+  </si>
+  <si>
+    <t>Beurre doux 82% MG plaquette</t>
+  </si>
+  <si>
+    <t>Beurres et margarines</t>
   </si>
   <si>
     <t>00000047</t>
   </si>
   <si>
     <t>OEUF A3 (PRIX)</t>
   </si>
   <si>
-    <t>Produits laitiers</t>
+    <t>Oeufs entiers</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
-    <t>00000061</t>
-[...37 lines deleted...]
-  <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
+    <t>SUC-BLANC</t>
+  </si>
+  <si>
+    <t>Sucre blanc cristal sac 25 kg</t>
+  </si>
+  <si>
+    <t>Sucres et édulcorants</t>
+  </si>
+  <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
-    <t>Quantité (pour 1,914 kg)</t>
+    <t>Quantité (pour 1,85 kg)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Pâtes friables (brisée, sablée)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Farine de blé T55</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Sucre poudre sac 1kg</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">    ↳ BLANC D'OEUF (P)</t>
+    <t xml:space="preserve">    ↳ Sucre blanc cristal sac 25 kg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ JAUNE D'OEUF (P)</t>
   </si>
   <si>
     <t>Conversions oeufs et ovoproduits</t>
   </si>
   <si>
-    <t xml:space="preserve">        ↳ BLANC D'OEUF (ML)</t>
+    <t xml:space="preserve">        ↳ JAUNE D'OEUF (ML)</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ OEUF A3 (PRIX)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>METTRE EN PLACE</t>
   </si>
   <si>
+    <t>Mise en place — Peser et mesurer toutes les denrées, vérifier leur fraîcheur ; travailler sur un marbre propre et froid.</t>
+  </si>
+  <si>
     <t>INCORPORER</t>
   </si>
   <si>
     <t>RÉUNIR</t>
   </si>
   <si>
     <t>30 min (repos)</t>
   </si>
   <si>
-    <t>Fiche technique — Pâte brisée réalisée à la main (BPI cuisine)</t>
-[...2 lines deleted...]
-    <t>Pâte brisée réalisée à la main (BPI cuisine)  BPI-PAT-BRIS-MN</t>
+    <t>Fiche technique — PÂTE BRISÉE</t>
+  </si>
+  <si>
+    <t>PÂTE BRISÉE  GRO_CDR_B481</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
+    <t xml:space="preserve">    Farine de blé T55</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    JAUNE D'OEUF (P) (conv.)</t>
+  </si>
+  <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
+  </si>
+  <si>
+    <t>5.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="201" formatCode="#,##0.00&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="0.00"/>
     <numFmt numFmtId="203" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
@@ -425,50 +437,53 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:B18"/>
   <cols>
     <col min="1" max="1" width="36" customWidth="1"/>
     <col min="2" max="2" width="50" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3" t="s">
@@ -508,823 +523,982 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>3.8426</v>
+        <v>3.77686</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>2.0076280041797</v>
+        <v>2.0415459459459</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
         <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
         <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>3.8426</v>
+        <v>3.77686</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>20</v>
       </c>
       <c r="B17" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:G13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2" s="8">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" s="9">
-        <v>1.914</v>
+        <v>1.85</v>
       </c>
       <c r="C3" t="s" s="10">
         <v>25</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>26</v>
       </c>
       <c r="B4" s="11">
         <f>$B$2*B3</f>
-        <v>1.914</v>
+        <v>1.85</v>
       </c>
       <c r="C4" t="str">
         <f>C3</f>
         <v>kg</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
         <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
         <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
         <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
         <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
         <v>31</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="12">
+      <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7" t="s">
         <v>33</v>
       </c>
       <c r="C7" t="s">
         <v>34</v>
       </c>
       <c r="D7" s="9">
-        <v>2</v>
+        <v>0.2</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
-        <v>2</v>
+        <v>0.2</v>
       </c>
       <c r="F7" t="s">
         <v>35</v>
       </c>
       <c r="G7" s="4">
-        <f>E7*0.27</f>
-        <v>0.54</v>
+        <f>E7*0.0043</f>
+        <v>0.00086</v>
       </c>
     </row>
     <row r="8">
-      <c r="A8" t="s" s="12">
+      <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>37</v>
       </c>
       <c r="C8" t="s">
         <v>38</v>
       </c>
       <c r="D8" s="9">
-        <v>0.2</v>
+        <v>1.05</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>0.2</v>
+        <v>1.05</v>
       </c>
       <c r="F8" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*0.003</f>
-        <v>0.0006</v>
+        <f>E8*0.56</f>
+        <v>0.588</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
+        <v>39</v>
+      </c>
+      <c r="B9" t="s">
         <v>40</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
         <v>41</v>
       </c>
-      <c r="C9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D9" s="9">
-        <v>0.05</v>
+        <v>0.5</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>0.05</v>
+        <v>0.5</v>
       </c>
       <c r="F9" t="s">
         <v>25</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*2.7</f>
-        <v>0.135</v>
+        <f>E9*5.2</f>
+        <v>2.6</v>
       </c>
     </row>
     <row r="10">
-      <c r="A10" t="s">
+      <c r="A10" t="s" s="12">
+        <v>42</v>
+      </c>
+      <c r="B10" t="s">
         <v>43</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" t="s">
         <v>44</v>
       </c>
-      <c r="C10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D10" s="9">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F10" t="s">
-        <v>25</v>
+        <v>45</v>
       </c>
       <c r="G10" s="4">
-        <f>E10*0.56</f>
-        <v>0.56</v>
+        <f>E10*0.27</f>
+        <v>0.54</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>46</v>
       </c>
       <c r="B11" t="s">
         <v>47</v>
       </c>
       <c r="C11" t="s">
         <v>48</v>
       </c>
       <c r="D11" s="9">
-        <v>0.5</v>
+        <v>0.02</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
-        <v>0.5</v>
+        <v>0.02</v>
       </c>
       <c r="F11" t="s">
         <v>25</v>
       </c>
       <c r="G11" s="4">
-        <f>E11*5.2</f>
-        <v>2.6</v>
+        <f>E11*0.35</f>
+        <v>0.007</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>49</v>
       </c>
       <c r="B12" t="s">
         <v>50</v>
       </c>
       <c r="C12" t="s">
         <v>51</v>
       </c>
       <c r="D12" s="9">
-        <v>0.02</v>
+        <v>0.05</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
-        <v>0.02</v>
+        <v>0.05</v>
       </c>
       <c r="F12" t="s">
         <v>25</v>
       </c>
       <c r="G12" s="4">
-        <f>E12*0.35</f>
-        <v>0.007</v>
+        <f>E12*0.82</f>
+        <v>0.041</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13" t="s" s="3">
         <v>52</v>
       </c>
       <c r="G13" s="13">
         <f>SUM(G7:G12)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F10"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:F11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>53</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>54</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>55</v>
       </c>
       <c r="D1" t="s" s="2">
         <v>56</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>57</v>
       </c>
       <c r="D2" s="11">
-        <v>1.914</v>
+        <v>1.85</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>59</v>
       </c>
       <c r="C3" t="s">
         <v>60</v>
       </c>
       <c r="D3" s="11">
         <v>1</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>61</v>
       </c>
       <c r="C4" t="s">
         <v>60</v>
       </c>
       <c r="D4" s="11">
         <v>0.02</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
         <v>62</v>
       </c>
       <c r="C5" t="s">
         <v>60</v>
       </c>
       <c r="D5" s="11">
         <v>0.05</v>
       </c>
       <c r="E5" t="s">
         <v>25</v>
       </c>
       <c r="F5" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
         <v>63</v>
       </c>
       <c r="C6" t="s">
         <v>60</v>
       </c>
       <c r="D6" s="11">
         <v>0.2</v>
       </c>
       <c r="E6" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="F6" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
         <v>64</v>
       </c>
       <c r="C7" t="s">
         <v>57</v>
       </c>
       <c r="D7" s="11">
         <v>4</v>
       </c>
       <c r="E7" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="F7" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>2</v>
       </c>
       <c r="B8" t="s">
         <v>66</v>
       </c>
       <c r="C8" t="s">
         <v>57</v>
       </c>
       <c r="D8" s="11">
-        <v>0.144</v>
+        <v>0.076</v>
       </c>
       <c r="E8" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="F8" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>3</v>
       </c>
       <c r="B9" t="s">
         <v>67</v>
       </c>
       <c r="C9" t="s">
         <v>60</v>
       </c>
       <c r="D9" s="11">
         <v>2</v>
       </c>
       <c r="E9" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="F9" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
         <v>68</v>
       </c>
       <c r="C10" t="s">
         <v>60</v>
       </c>
       <c r="D10" s="11">
         <v>0.5</v>
       </c>
       <c r="E10" t="s">
         <v>25</v>
       </c>
       <c r="F10" t="s">
-        <v>48</v>
+        <v>41</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>1</v>
+      </c>
+      <c r="B11" t="s">
+        <v>59</v>
+      </c>
+      <c r="C11" t="s">
+        <v>60</v>
+      </c>
+      <c r="D11" s="11">
+        <v>0.05</v>
+      </c>
+      <c r="E11" t="s">
+        <v>25</v>
+      </c>
+      <c r="F11" t="s">
+        <v>38</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F5"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:F6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>69</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>70</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>71</v>
       </c>
       <c r="D1" t="s" s="2">
         <v>72</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>73</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>74</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
         <v>75</v>
       </c>
-      <c r="D2" t="inlineStr" s="14">
-[...2 lines deleted...]
-        </is>
+      <c r="D2" t="s" s="14">
+        <v>76</v>
       </c>
       <c r="E2" t="s" s="14"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D3" t="inlineStr" s="14">
         <is>
-          <t>Incorporer le beurre à la farine du bout des doigts sans pétrir, jusqu'à obtenir un sablage grossier. Ajouter l'eau, le sel et éventuellement le sucre. Mélanger sans pétrir en partant des bords de la fontaine jusqu'à ce que la pâte ne colle plus au marbre.</t>
+          <t>Fontaine — Tamiser la farine sur le marbre et la mettre en fontaine. Au centre, faire fondre le sel et, selon l'usage, le sucre dans l'eau du bout des doigts. Clarifier les œufs et ajouter les jaunes à ce mélange : le sucre ne doit jamais toucher seul les jaunes, il y forme de petits grains qui ne se dissolvent plus.</t>
         </is>
       </c>
       <c r="E3" t="s" s="14"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="inlineStr" s="14">
         <is>
-          <t>Si la pâte n'est pas assez homogène, la fraiser avec la paume de la main en l'écrasant devant soi ou à l'aide d'un coupe-pâte. Ne pas pétrir pour ne pas rendre la pâte élastique (allongement du gluten).</t>
+          <t>Beurre — Assouplir le beurre au rouleau s'il est trop dur, le couper en petites parcelles et le déposer au centre. Ramener un peu de farine de l'intérieur de la fontaine et mélanger sans pétrir. Un beurre trop dur fait des grains, trop mou il rend la pâte élastique.</t>
         </is>
       </c>
       <c r="E4" t="s" s="14"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D5" t="inlineStr" s="14">
         <is>
-          <t>Réunir la pâte en boule, la fariner légèrement, l'aplatir. Placer dans un sac en plastique alimentaire et réserver en enceinte réfrigérée minimum 30 minutes avant utilisation.</t>
+          <t>Assemblage — Écraser vivement le tout à pleines mains : la pâte se forme et fuse entre les doigts. S'arrêter dès qu'elle ne colle plus au marbre ; ne jamais la pétrir, sinon elle prend du corps et se rétracte à la cuisson. Si elle manque d'homogénéité, la fraiser une seule fois, à la paume ou au coupe-pâte tiré vers soi (ce qui chauffe moins la pâte).</t>
         </is>
       </c>
       <c r="E5" t="s" s="14"/>
       <c r="F5" t="s">
-        <v>78</v>
-      </c>
+        <v>79</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B6">
+        <v>5</v>
+      </c>
+      <c r="C6"/>
+      <c r="D6" t="inlineStr" s="14">
+        <is>
+          <t>Boules et repos — Fleurer le marbre, former des boules pesées selon l'usage (350 à 400 g pour une tarte de 8 couverts), les aplatir au rouleau pour qu'elles refroidissent plus vite, les envelopper dans un sac alimentaire et les réserver à +3 °C. L'idéal est de la faire la veille ; tout fonçage repose au moins 20 à 30 min au froid avant cuisson.</t>
+        </is>
+      </c>
+      <c r="E6" t="s" s="14"/>
+      <c r="F6"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:D10"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:D18"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
+    <col min="3" max="3" width="14" customWidth="1"/>
+    <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="15">
-        <f>"BPI-PAT-BRIS-MN · PAT.PATES.FRIABLES · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
-        <v>BPI-PAT-BRIS-MN · PAT.PATES.FRIABLES · référence : 1,914 kg · multiplicateur réglable sur la feuille </v>
+        <f>"GRO_CDR_B481 · PAT.PATES.FRIABLES · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
+        <v>GRO_CDR_B481 · PAT.PATES.FRIABLES · référence : 1,85 kg · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="16">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="17">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B5" t="str" s="14">
         <f>"[METTRE EN PLACE] "&amp;Procedure!D2</f>
-        <v>[METTRE EN PLACE] Mettre en place le poste de travail — Peser, mesurer et contrôler les denrées. Tamiser la farine sur le marbre, la mettre en fontaine. Disposer le beurre en parcelles au centre.</v>
+        <v>[METTRE EN PLACE] Mise en place — Peser et mesurer toutes les denrées, vérifier leur fraîcheur ; travailler sur un marbre propre et froid.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="17">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B6" t="str" s="14">
         <f>"[INCORPORER] "&amp;Procedure!D3</f>
-        <v>[INCORPORER] Incorporer le beurre à la farine du bout des doigts sans pétrir, jusqu'à obtenir un sablage grossier. Ajouter l'eau, le sel et éventuellement le sucre. Mélanger sans pétrir en partant des bords de la fontaine jusqu'à ce que la pâte ne colle plus au marbre.</v>
+        <v>[INCORPORER] Fontaine — Tamiser la farine sur le marbre et la mettre en fontaine. Au centre, faire fondre le sel et, selon l'usage, le sucre dans l'eau du bout des doigts. Clarifier les œufs et ajouter les jaunes à ce mélange : le sucre ne doit jamais toucher seul les jaunes, il y forme de petits grains qui ne se dissolvent plus.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="17">
-[...7 lines deleted...]
-      <c r="D7"/>
+      <c r="A7"/>
+      <c r="B7" t="s">
+        <v>84</v>
+      </c>
+      <c r="C7" s="11">
+        <f>'Besoins'!$B$2*1</f>
+        <v>1</v>
+      </c>
+      <c r="D7" t="s">
+        <v>25</v>
+      </c>
     </row>
     <row r="8">
-      <c r="A8" t="s" s="17">
-[...7 lines deleted...]
-      <c r="D8"/>
+      <c r="A8"/>
+      <c r="B8" t="str">
+        <f>Besoins!B11</f>
+        <v>Sel fin de cuisine</v>
+      </c>
+      <c r="C8" s="11">
+        <f>Besoins!E11</f>
+        <v>0.02</v>
+      </c>
+      <c r="D8" t="str">
+        <f>Besoins!F11</f>
+        <v>kg</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9"/>
-      <c r="B9"/>
-[...1 lines deleted...]
-      <c r="D9"/>
+      <c r="B9" t="str">
+        <f>Besoins!B12</f>
+        <v>Sucre blanc cristal sac 25 kg</v>
+      </c>
+      <c r="C9" s="11">
+        <f>Besoins!E12</f>
+        <v>0.05</v>
+      </c>
+      <c r="D9" t="str">
+        <f>Besoins!F12</f>
+        <v>kg</v>
+      </c>
     </row>
     <row r="10">
-      <c r="A10" t="s" s="18">
+      <c r="A10"/>
+      <c r="B10" t="str">
+        <f>Besoins!B7</f>
+        <v>Eau (robinet - moy. France 2026)</v>
+      </c>
+      <c r="C10" s="11">
+        <f>Besoins!E7</f>
+        <v>0.2</v>
+      </c>
+      <c r="D10" t="str">
+        <f>Besoins!F7</f>
+        <v>lt</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11"/>
+      <c r="B11" t="s">
+        <v>85</v>
+      </c>
+      <c r="C11" s="11">
+        <f>'Besoins'!$B$2*4</f>
+        <v>4</v>
+      </c>
+      <c r="D11" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s" s="17">
+        <v>86</v>
+      </c>
+      <c r="B12" t="str" s="14">
+        <f>Procedure!D4</f>
+        <v>Beurre — Assouplir le beurre au rouleau s'il est trop dur, le couper en petites parcelles et le déposer au centre. Ramener un peu de farine de l'intérieur de la fontaine et mélanger sans pétrir. Un beurre trop dur fait des grains, trop mou il rend la pâte élastique.</v>
+      </c>
+      <c r="C12"/>
+      <c r="D12"/>
+    </row>
+    <row r="13">
+      <c r="A13"/>
+      <c r="B13" t="str">
+        <f>Besoins!B9</f>
+        <v>Beurre doux 82% MG plaquette</v>
+      </c>
+      <c r="C13" s="11">
+        <f>Besoins!E9</f>
+        <v>0.5</v>
+      </c>
+      <c r="D13" t="str">
+        <f>Besoins!F9</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s" s="17">
+        <v>87</v>
+      </c>
+      <c r="B14" t="str" s="14">
+        <f>"[RÉUNIR] "&amp;Procedure!D5</f>
+        <v>[RÉUNIR] Assemblage — Écraser vivement le tout à pleines mains : la pâte se forme et fuse entre les doigts. S'arrêter dès qu'elle ne colle plus au marbre ; ne jamais la pétrir, sinon elle prend du corps et se rétracte à la cuisson. Si elle manque d'homogénéité, la fraiser une seule fois, à la paume ou au coupe-pâte tiré vers soi (ce qui chauffe moins la pâte).</v>
+      </c>
+      <c r="C14"/>
+      <c r="D14"/>
+    </row>
+    <row r="15">
+      <c r="A15" t="s" s="17">
+        <v>88</v>
+      </c>
+      <c r="B15" t="str" s="14">
+        <f>Procedure!D6</f>
+        <v>Boules et repos — Fleurer le marbre, former des boules pesées selon l'usage (350 à 400 g pour une tarte de 8 couverts), les aplatir au rouleau pour qu'elles refroidissent plus vite, les envelopper dans un sac alimentaire et les réserver à +3 °C. L'idéal est de la faire la veille ; tout fonçage repose au moins 20 à 30 min au froid avant cuisson.</v>
+      </c>
+      <c r="C15"/>
+      <c r="D15"/>
+    </row>
+    <row r="16">
+      <c r="A16"/>
+      <c r="B16" t="s">
+        <v>84</v>
+      </c>
+      <c r="C16" s="11">
+        <f>'Besoins'!$B$2*0.05</f>
+        <v>0.05</v>
+      </c>
+      <c r="D16" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17"/>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+    </row>
+    <row r="18">
+      <c r="A18" t="s" s="18">
         <v>22</v>
       </c>
-      <c r="B10"/>
-[...1 lines deleted...]
-      <c r="D10"/>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
-  <mergeCells count="8">
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
+  <mergeCells count="9">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
-    <mergeCell ref="B7:D7"/>
-[...1 lines deleted...]
-    <mergeCell ref="A10:D10"/>
+    <mergeCell ref="B12:D12"/>
+    <mergeCell ref="B14:D14"/>
+    <mergeCell ref="B15:D15"/>
+    <mergeCell ref="A18:D18"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>Pâte brisée réalisée à la main </dc:title>
+  <dc:title>PÂTE BRISÉE</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>