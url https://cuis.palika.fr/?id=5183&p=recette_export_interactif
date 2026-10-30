--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -3,104 +3,107 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
-    <sheet name="Colorant Vert Végétal" sheetId="1" r:id="rId1"/>
+    <sheet name="COLORANT VERT VÉGÉTAL (CHLOROPH" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="20" uniqueCount="20">
-[...1 lines deleted...]
-    <t>Colorant Vert Végétal</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
+  <si>
+    <t>COLORANT VERT VÉGÉTAL (CHLOROPHYLLE)</t>
   </si>
   <si>
     <t>Annotations</t>
   </si>
   <si>
     <t>Quantité souhaitée</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
-    <t>référence : 1 kg</t>
-[...2 lines deleted...]
-    <t>Colorant Vert Végétal  00SAU_REC043</t>
+    <t>référence : 0,1 kg</t>
+  </si>
+  <si>
+    <t>COLORANT VERT VÉGÉTAL (CHLOROPHYLLE)  GRO_CDR_B315</t>
   </si>
   <si>
     <t>Ingrédients</t>
   </si>
   <si>
-    <t xml:space="preserve">    épinards branches portions</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">    CRESSON France botte</t>
+    <t xml:space="preserve">    ÉPINARD France cat.I</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Cresson frais</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
-    <t>[ÉPLUCHER] Éplucher, équeuter, trier et laver soigneusement les feuilles vertes (épinards, cresson, blettes, persil, cerfeuil, estragon).</t>
+    <t>[ÉPLUCHER] Mise en place — Peser et mesurer toutes les denrées, vérifier leur fraîcheur.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
-    <t>[MIXER] Les mixer très finement avec un peu d'eau afin de bien broyer les chloroplastes sphériques (granules à chlorophylle) pour en libérer la chlorophylle.</t>
+    <t>[MIXER] Éplucher, équeuter, trier et bien laver les feuilles vertes.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
-    <t>Extraire le jus vert ainsi obtenu en le pressant à l'aide d'une étamine.</t>
+    <t>Les mixer très finement avec un peu d'eau pour libérer la chlorophylle, puis presser la purée dans une étamine pour en recueillir le jus vert.</t>
   </si>
   <si>
     <t>4.</t>
+  </si>
+  <si>
+    <t>[CHAUFFER] Chauffer ce jus tout doucement jusqu'à 70 °C, sans remuer : le vert se rassemble en surface et le liquide devient clair.</t>
   </si>
   <si>
     <t>ℹ 70°C — ne pas dépasser</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>ℹ +3°C max</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="8">
@@ -209,275 +212,276 @@
     <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:E18"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>2</v>
       </c>
       <c r="B2" s="5">
-        <v>1</v>
+        <v>0.1</v>
       </c>
       <c r="C2" t="s" s="6">
         <v>3</v>
       </c>
       <c r="D2" t="s" s="7">
         <v>4</v>
       </c>
       <c r="E2" t="s" s="8"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3" t="s" s="8"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="9">
         <v>5</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4" t="s" s="8"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="4">
         <v>6</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5" t="s" s="8"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="10">
-        <f>B2*0.7</f>
+        <f>B2*7</f>
         <v>0.7</v>
       </c>
       <c r="D6" t="s">
         <v>3</v>
       </c>
       <c r="E6" t="s" s="8"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="10">
-        <f>B2*0.3</f>
+        <f>B2*3</f>
         <v>0.3</v>
       </c>
       <c r="D7" t="s">
         <v>3</v>
       </c>
       <c r="E7" t="s" s="8"/>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8" t="s" s="8"/>
     </row>
     <row r="9">
       <c r="A9" t="s" s="11">
         <v>9</v>
       </c>
       <c r="B9" t="s" s="12">
         <v>10</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9" t="s" s="8"/>
     </row>
     <row r="10">
-      <c r="A10"/>
-[...9 lines deleted...]
-      </c>
+      <c r="A10" t="s" s="11">
+        <v>11</v>
+      </c>
+      <c r="B10" t="s" s="12">
+        <v>12</v>
+      </c>
+      <c r="C10"/>
+      <c r="D10"/>
       <c r="E10" t="s" s="8"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C11" s="10">
-        <f>B2*0.3</f>
-        <v>0.3</v>
+        <f>B2*7</f>
+        <v>0.7</v>
       </c>
       <c r="D11" t="s">
         <v>3</v>
       </c>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
-      <c r="A12" t="s" s="11">
-[...6 lines deleted...]
-      <c r="D12"/>
+      <c r="A12"/>
+      <c r="B12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C12" s="10">
+        <f>B2*3</f>
+        <v>0.3</v>
+      </c>
+      <c r="D12" t="s">
+        <v>3</v>
+      </c>
       <c r="E12" t="s" s="8"/>
     </row>
     <row r="13">
       <c r="A13" t="s" s="11">
         <v>13</v>
       </c>
       <c r="B13" t="s" s="12">
         <v>14</v>
       </c>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13" t="s" s="8"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="11">
         <v>15</v>
       </c>
-      <c r="B14" t="inlineStr" s="12">
-[...2 lines deleted...]
-        </is>
+      <c r="B14" t="s" s="12">
+        <v>16</v>
       </c>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14" t="s" s="8"/>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="s" s="3">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15" t="s" s="8"/>
     </row>
     <row r="16">
       <c r="A16" t="s" s="11">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B16" t="inlineStr" s="12">
         <is>
-          <t>[ÉGOUTTER] Égoutter très délicatement le gel sur une étamine ou un linge très propre et humide. Éviter de remuer le liquide pour ne pas redisperser le gel. Utiliser immédiatement ou réserver bien enveloppé à l'abri de l'air en enceinte réfrigérée.</t>
+          <t>[ÉGOUTTER] Recueillir délicatement le coagulat vert sur une étamine ou un linge propre et humide ; l'utiliser aussitôt ou le garder bien emballé, à l'abri de l'air, au réfrigérateur.</t>
         </is>
       </c>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16" t="s" s="8"/>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="s" s="3">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17" t="s" s="8"/>
     </row>
     <row r="18">
       <c r="A18" t="s" s="13">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18" t="s" s="8"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="10">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B9:D9"/>
-    <mergeCell ref="B12:D12"/>
+    <mergeCell ref="B10:D10"/>
     <mergeCell ref="B13:D13"/>
     <mergeCell ref="B14:D14"/>
     <mergeCell ref="B15:D15"/>
     <mergeCell ref="B16:D16"/>
     <mergeCell ref="B17:D17"/>
     <mergeCell ref="A18:D18"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>Colorant Vert Végétal</dc:title>
+  <dc:title>COLORANT VERT VÉGÉTAL (CHLOROPH</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>