--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -17,398 +17,596 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="116" uniqueCount="116">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="182" uniqueCount="182">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
-    <t>Sauce Foyot</t>
+    <t>SAUCE FOYOT (VALOIS)</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
-    <t>00SAU_REC039</t>
+    <t>GRO_CDR_B314A</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Sauces émulsionnées chaudes (CUI.SAU.EMULSIONNEES)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Oui — Corpus CDR (Cuisine de Référence 1993) audité et corrigé — verrouillé Chapitre 5</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
-    <t>La Cuisine de Référence (BPI.CDR)</t>
+    <t>La Cuisine de Référence (BPI.CDR2002)</t>
   </si>
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>1,03 kg</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>15/09/2026 13:56</t>
+    <t>30/10/2026 14:57</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
-[...5 lines deleted...]
-    <t>Vin blanc sec de cuisson</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>EAU</t>
+  </si>
+  <si>
+    <t>Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t>Matières premières</t>
+  </si>
+  <si>
+    <t>lt</t>
+  </si>
+  <si>
+    <t>RNME1014107</t>
+  </si>
+  <si>
+    <t>Vin blanc bib 10L UE</t>
   </si>
   <si>
     <t>Vins et bières de cuisson</t>
   </si>
   <si>
-    <t>lt</t>
-[...8 lines deleted...]
-    <t>Condiments et sauces prêtes</t>
+    <t>u</t>
+  </si>
+  <si>
+    <t>VINAIGRE-BLA</t>
+  </si>
+  <si>
+    <t>Vinaigre blanc d'alcool</t>
+  </si>
+  <si>
+    <t>Vinaigres et acides</t>
   </si>
   <si>
     <t>EPI-POIVRE-MIGNO</t>
   </si>
   <si>
     <t>Poivre noir mignonnette (concassé)</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
-    <t>GLACE-VIANDE</t>
-[...5 lines deleted...]
-    <t>Fonds concentrés et extraits</t>
+    <t>HER-LAURIER</t>
+  </si>
+  <si>
+    <t>Laurier sauce feuilles</t>
+  </si>
+  <si>
+    <t>Herbes aromatiques séchées</t>
+  </si>
+  <si>
+    <t>HER-THYM</t>
+  </si>
+  <si>
+    <t>Thym séché</t>
   </si>
   <si>
     <t>00SAU_MP006</t>
   </si>
   <si>
     <t>Beurre AOC Charentes-Poitou</t>
   </si>
   <si>
-    <t>Produits laitiers</t>
-[...5 lines deleted...]
-    <t>cerfeuil</t>
+    <t>Produits laitiers et œufs</t>
+  </si>
+  <si>
+    <t>RNM17710123</t>
+  </si>
+  <si>
+    <t>AIL frais France cat.I 60-80mm</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
+    <t>RNM0420123</t>
+  </si>
+  <si>
+    <t>CAROTTE France extra colis 12kg</t>
+  </si>
+  <si>
+    <t>RNM0020160</t>
+  </si>
+  <si>
+    <t>CERFEUIL France botte</t>
+  </si>
+  <si>
+    <t>bte</t>
+  </si>
+  <si>
+    <t>RNM0440123</t>
+  </si>
+  <si>
+    <t>ÉCHALOTE France cat.I</t>
+  </si>
+  <si>
+    <t>RNM1940160</t>
+  </si>
+  <si>
+    <t>ESTRAGON France botte</t>
+  </si>
+  <si>
+    <t>RNM27820123</t>
+  </si>
+  <si>
+    <t>OIGNON jaune France cat.I 60-80mm</t>
+  </si>
+  <si>
+    <t>RNM6520160</t>
+  </si>
+  <si>
+    <t>PERSIL simple France botte</t>
+  </si>
+  <si>
+    <t>RNM9360123</t>
+  </si>
+  <si>
+    <t>TOMATE ronde Maroc cat.I 67-82mm</t>
+  </si>
+  <si>
+    <t>00000047</t>
+  </si>
+  <si>
+    <t>OEUF A3 (PRIX)</t>
+  </si>
+  <si>
+    <t>Oeufs entiers</t>
+  </si>
+  <si>
     <t>pc</t>
   </si>
   <si>
-    <t>RNM0440123</t>
-[...17 lines deleted...]
-    <t>Œufs et ovoproduits</t>
+    <t>00002616</t>
+  </si>
+  <si>
+    <t>Os de veau (pieds, jarret)</t>
+  </si>
+  <si>
+    <t>Veau</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 1,03 kg)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Sauces émulsionnées chaudes</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Sauce Béarnaise</t>
+    <t xml:space="preserve">    ↳ SAUCE BÉARNAISE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ JAUNE D'OEUF (P)</t>
+  </si>
+  <si>
+    <t>Conversions oeufs et ovoproduits</t>
+  </si>
+  <si>
+    <t xml:space="preserve">            ↳ JAUNE D'OEUF (ML)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                ↳ OEUF A3 (PRIX)</t>
+  </si>
+  <si>
+    <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Beurre AOC Charentes-Poitou</t>
   </si>
   <si>
-    <t>matiere</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">        ↳ Vinaigre d'estragon</t>
+    <t xml:space="preserve">        ↳ VIN BLANC CUISSON (L)</t>
+  </si>
+  <si>
+    <t>Conversions diverses</t>
+  </si>
+  <si>
+    <t xml:space="preserve">            ↳ Vin blanc bib 10L UE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Vinaigre blanc d'alcool</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ ÉCHALOTE France cat.I</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Poivre noir mignonnette (concassé)</t>
   </si>
   <si>
-    <t xml:space="preserve">        ↳ estragon</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">    ↳ Glace de viande</t>
+    <t xml:space="preserve">        ↳ ESTRAGON France botte</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ CERFEUIL France botte</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ GLACE DE VIANDE</t>
+  </si>
+  <si>
+    <t>Glaces de viande (réductions extrêmes)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ FOND BRUN DE VEAU</t>
+  </si>
+  <si>
+    <t>Fonds et bouillons de base</t>
+  </si>
+  <si>
+    <t xml:space="preserve">            ↳ Os de veau (pieds, jarret)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">            ↳ CAROTTE France extra colis 12kg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">            ↳ OIGNON jaune France cat.I 60-80mm</t>
+  </si>
+  <si>
+    <t xml:space="preserve">            ↳ AIL frais France cat.I 60-80mm</t>
+  </si>
+  <si>
+    <t xml:space="preserve">            ↳ TOMATE ronde Maroc cat.I 67-82mm</t>
+  </si>
+  <si>
+    <t xml:space="preserve">            ↳ BOUQUET GARNI</t>
+  </si>
+  <si>
+    <t>Préparations de base cuisine</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                ↳ PERSIL PLAT (KG)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                    ↳ PERSIL simple France botte</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                ↳ Thym séché</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                ↳ Laurier sauce feuilles</t>
+  </si>
+  <si>
+    <t xml:space="preserve">            ↳ Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>RÉALISER</t>
   </si>
   <si>
-    <t>Réaliser la Sauce Béarnaise.</t>
+    <t>Mise en place — Peser et mesurer toutes les denrées, vérifier leur fraîcheur.</t>
   </si>
   <si>
     <t>ÉTUVER</t>
   </si>
   <si>
-    <t>Faire fondre la glace de viande et la laisser légèrement tiédir. L'incorporer délicatement à la béarnaise juste avant le service.</t>
-[...2 lines deleted...]
-    <t>Sauce Béarnaise</t>
+    <t>Préparer la garniture — Tiédir la glace de viande pour la rendre coulante.</t>
+  </si>
+  <si>
+    <t>SAUCE BÉARNAISE</t>
   </si>
   <si>
     <t>METTRE EN PLACE</t>
   </si>
   <si>
-    <t>Mettre en place — Peser, mesurer et contrôler les denrées.</t>
-[...1 lines deleted...]
-  <si>
     <t>20 à 25 min</t>
   </si>
   <si>
     <t>CLARIFIER</t>
   </si>
   <si>
     <t>ÉPLUCHER</t>
   </si>
   <si>
+    <t>Préparer les aromates — Ciseler finement les échalotes, effeuiller et hacher la moitié de l'estragon et du cerfeuil, concasser le poivre.</t>
+  </si>
+  <si>
     <t>RÉUNIR</t>
   </si>
   <si>
     <t>INCORPORER</t>
   </si>
   <si>
     <t>55°C — ne jamais dépasser</t>
   </si>
   <si>
     <t>MONTER</t>
   </si>
   <si>
     <t>VÉRIFIER</t>
   </si>
   <si>
-    <t>Vérifier l'assaisonnement.</t>
+    <t>Passer au chinois étamine en foulant bien, dans un petit bain-marie à sauce, puis ajouter le reste de l'estragon et du cerfeuil fraîchement hachés.</t>
   </si>
   <si>
     <t>PASSER</t>
   </si>
   <si>
-    <t>Passer la sauce béarnaise au chinois étamine en foulant dans un petit bain-marie à sauce.</t>
-[...11 lines deleted...]
-    <t>Sauce Foyot  00SAU_REC039</t>
+    <t>Corner les bords et couvrir. Garder à couvert dans un endroit tiède, entre 40 et 50 °C au plus, jamais au bain-marie chaud.</t>
+  </si>
+  <si>
+    <t>GLACE DE VIANDE</t>
+  </si>
+  <si>
+    <t>BOUILLIR</t>
+  </si>
+  <si>
+    <t>Mise en place du poste de travail — Réunir les denrées, le matériel de préparation et de cuisson. Contrôler la fraîcheur et la qualité des produits.</t>
+  </si>
+  <si>
+    <t>Utiliser un fond brun de veau non lié</t>
+  </si>
+  <si>
+    <t>RÉDUIRE</t>
+  </si>
+  <si>
+    <t>Porter le fond brun de veau à ébullition dans une grande sauteuse et le faire réduire en l'écumant et le dépouillant aussi souvent que nécessaire.</t>
+  </si>
+  <si>
+    <t>Diminuer l'intensité du feu au fur et à mesure de la concentration</t>
+  </si>
+  <si>
+    <t>Au fur et à mesure de la concentration, le passer au chinois étamine dans une sauteuse plus petite ; diminuer le feu et poursuivre la réduction.</t>
+  </si>
+  <si>
+    <t>Au fur et à mesure de sa concentration</t>
+  </si>
+  <si>
+    <t>La glace est prête quand elle nappe le dos d'une cuiller et forme une couche brillante</t>
+  </si>
+  <si>
+    <t>FOND BRUN DE VEAU</t>
+  </si>
+  <si>
+    <t>Concasser les ingrédients de base en menus morceaux.</t>
+  </si>
+  <si>
+    <t>Passer le fond au chinois sans le fouler — D'abord au chinois ordinaire, puis filtrer finement au chinois étamine ; dégraisser parfaitement.</t>
+  </si>
+  <si>
+    <t>Refroidir le fond rapidement — S'il n'est pas utilisé immédiatement, le refroidir rapidement et le maintenir à couvert en enceinte réfrigérée à + 3 °C maximum.</t>
+  </si>
+  <si>
+    <t>BOUQUET GARNI</t>
+  </si>
+  <si>
+    <t>TRIER</t>
+  </si>
+  <si>
+    <t>FOURRER</t>
+  </si>
+  <si>
+    <t>Fiche technique — SAUCE FOYOT (VALOIS)</t>
+  </si>
+  <si>
+    <t>SAUCE FOYOT (VALOIS)  GRO_CDR_B314A</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
-    <t xml:space="preserve">    Sauce Béarnaise</t>
-[...1 lines deleted...]
-  <si>
     <t>2.</t>
   </si>
   <si>
-    <t>↳ Sauce Béarnaise  00SAU_REC034</t>
+    <t xml:space="preserve">    GLACE DE VIANDE</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
+    <t xml:space="preserve">    SAUCE BÉARNAISE</t>
+  </si>
+  <si>
+    <t>↳ SAUCE BÉARNAISE  GRO_CDR_B312</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ESTRAGON France botte</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    CERFEUIL France botte</t>
+  </si>
+  <si>
     <t>4.</t>
   </si>
   <si>
+    <t xml:space="preserve">    VIN BLANC CUISSON (L) (conv.)</t>
+  </si>
+  <si>
     <t>5.</t>
   </si>
   <si>
+    <t xml:space="preserve">    JAUNE D'OEUF (P) (conv.)</t>
+  </si>
+  <si>
     <t>6.</t>
   </si>
   <si>
     <t>7.</t>
   </si>
   <si>
     <t>8.</t>
   </si>
   <si>
+    <t>↳ GLACE DE VIANDE  GRO_CDR_B275</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    FOND BRUN DE VEAU</t>
+  </si>
+  <si>
+    <t>↳ FOND BRUN DE VEAU  GRO_CDR_B258</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    BOUQUET GARNI</t>
+  </si>
+  <si>
     <t>9.</t>
+  </si>
+  <si>
+    <t>↳ BOUQUET GARNI  BPI-CUI-BGT-GRN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    PERSIL PLAT (KG) (conv.)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="201" formatCode="#,##0.00&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="0.00"/>
     <numFmt numFmtId="203" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="9">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
@@ -527,50 +725,53 @@
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:B18"/>
   <cols>
     <col min="1" max="1" width="36" customWidth="1"/>
     <col min="2" max="2" width="50" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3" t="s">
@@ -610,106 +811,109 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>15.663</v>
+        <v>13.763565</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>15.206796116505</v>
+        <v>13.362684466019</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
         <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
         <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>15.663</v>
+        <v>13.763565</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>20</v>
       </c>
       <c r="B17" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:G16"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:G24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
@@ -776,1276 +980,2420 @@
       </c>
       <c r="D6" t="s" s="2">
         <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
         <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
         <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
         <v>31</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7" t="s">
         <v>33</v>
       </c>
       <c r="C7" t="s">
         <v>34</v>
       </c>
       <c r="D7" s="9">
-        <v>0.15</v>
+        <v>0.45</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
-        <v>0.15</v>
+        <v>0.45</v>
       </c>
       <c r="F7" t="s">
         <v>35</v>
       </c>
       <c r="G7" s="4">
-        <f>E7*2.8</f>
-        <v>0.42</v>
+        <f>E7*0.0043</f>
+        <v>0.001935</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>37</v>
       </c>
       <c r="C8" t="s">
         <v>38</v>
       </c>
       <c r="D8" s="9">
-        <v>0.15</v>
+        <v>0.012</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>0.15</v>
+        <v>0.012</v>
       </c>
       <c r="F8" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*8</f>
-        <v>1.2</v>
+        <f>E8*24.02</f>
+        <v>0.28824</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D9" s="9">
-        <v>0.015</v>
+        <v>0.12</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>0.015</v>
+        <v>0.12</v>
       </c>
       <c r="F9" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*13.2</f>
-        <v>0.198</v>
+        <f>E9*0.8</f>
+        <v>0.096</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B10" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D10" s="9">
-        <v>0.03</v>
+        <v>0.012</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
-        <v>0.03</v>
+        <v>0.012</v>
       </c>
       <c r="F10" t="s">
         <v>25</v>
       </c>
       <c r="G10" s="4">
-        <f>E10*55</f>
-        <v>1.65</v>
+        <f>E10*13.2</f>
+        <v>0.1584</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B11" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C11" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D11" s="9">
-        <v>1</v>
+        <v>0.0003</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
-        <v>1</v>
+        <v>0.0003</v>
       </c>
       <c r="F11" t="s">
         <v>25</v>
       </c>
       <c r="G11" s="4">
-        <f>E11*12</f>
-        <v>12</v>
+        <f>E11*9.8</f>
+        <v>0.00294</v>
       </c>
     </row>
     <row r="12">
-      <c r="A12" t="s" s="12">
+      <c r="A12" t="s">
+        <v>49</v>
+      </c>
+      <c r="B12" t="s">
+        <v>50</v>
+      </c>
+      <c r="C12" t="s">
         <v>48</v>
       </c>
-      <c r="B12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D12" s="9">
-        <v>0.015</v>
+        <v>0.0003</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
-        <v>0.015</v>
+        <v>0.0003</v>
       </c>
       <c r="F12" t="s">
-        <v>51</v>
+        <v>25</v>
       </c>
       <c r="G12" s="4">
-        <f>E12*0</f>
-        <v>0</v>
+        <f>E12*8.5</f>
+        <v>0.00255</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
+        <v>51</v>
+      </c>
+      <c r="B13" t="s">
         <v>52</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>53</v>
       </c>
-      <c r="C13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D13" s="9">
-        <v>0.15</v>
+        <v>0.8</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
-        <v>0.15</v>
+        <v>0.8</v>
       </c>
       <c r="F13" t="s">
         <v>25</v>
       </c>
       <c r="G13" s="4">
-        <f>E13*1.3</f>
-        <v>0.195</v>
+        <f>E13*12</f>
+        <v>9.6</v>
       </c>
     </row>
     <row r="14">
-      <c r="A14" t="s" s="12">
+      <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="B14" t="s">
         <v>55</v>
       </c>
       <c r="C14" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="D14" s="9">
-        <v>0.03</v>
+        <v>0.003</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
+        <v>0.003</v>
+      </c>
+      <c r="F14" t="s">
+        <v>25</v>
+      </c>
+      <c r="G14" s="4">
+        <f>E14*6.5</f>
+        <v>0.0195</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>57</v>
+      </c>
+      <c r="B15" t="s">
+        <v>58</v>
+      </c>
+      <c r="C15" t="s">
+        <v>56</v>
+      </c>
+      <c r="D15" s="9">
         <v>0.03</v>
-      </c>
-[...19 lines deleted...]
-        <v>0.24</v>
       </c>
       <c r="E15" s="11">
         <f>D15*$B$2</f>
+        <v>0.03</v>
+      </c>
+      <c r="F15" t="s">
+        <v>25</v>
+      </c>
+      <c r="G15" s="4">
+        <f>E15*1.1</f>
+        <v>0.033</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>59</v>
+      </c>
+      <c r="B16" t="s">
+        <v>60</v>
+      </c>
+      <c r="C16" t="s">
+        <v>56</v>
+      </c>
+      <c r="D16" s="9">
+        <v>0.4</v>
+      </c>
+      <c r="E16" s="11">
+        <f>D16*$B$2</f>
+        <v>0.4</v>
+      </c>
+      <c r="F16" t="s">
+        <v>61</v>
+      </c>
+      <c r="G16" s="4">
+        <f>E16*0.6</f>
         <v>0.24</v>
       </c>
-      <c r="F15" t="s">
-[...17 lines deleted...]
-        <f>SUM(G7:G15)</f>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>62</v>
+      </c>
+      <c r="B17" t="s">
+        <v>63</v>
+      </c>
+      <c r="C17" t="s">
+        <v>56</v>
+      </c>
+      <c r="D17" s="9">
+        <v>0.12</v>
+      </c>
+      <c r="E17" s="11">
+        <f>D17*$B$2</f>
+        <v>0.12</v>
+      </c>
+      <c r="F17" t="s">
+        <v>25</v>
+      </c>
+      <c r="G17" s="4">
+        <f>E17*1.3</f>
+        <v>0.156</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>64</v>
+      </c>
+      <c r="B18" t="s">
+        <v>65</v>
+      </c>
+      <c r="C18" t="s">
+        <v>56</v>
+      </c>
+      <c r="D18" s="9">
+        <v>0.8</v>
+      </c>
+      <c r="E18" s="11">
+        <f>D18*$B$2</f>
+        <v>0.8</v>
+      </c>
+      <c r="F18" t="s">
+        <v>61</v>
+      </c>
+      <c r="G18" s="4">
+        <f>E18*0.6</f>
+        <v>0.48</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>66</v>
+      </c>
+      <c r="B19" t="s">
+        <v>67</v>
+      </c>
+      <c r="C19" t="s">
+        <v>56</v>
+      </c>
+      <c r="D19" s="9">
+        <v>0.03</v>
+      </c>
+      <c r="E19" s="11">
+        <f>D19*$B$2</f>
+        <v>0.03</v>
+      </c>
+      <c r="F19" t="s">
+        <v>25</v>
+      </c>
+      <c r="G19" s="4">
+        <f>E19*0.4</f>
+        <v>0.012</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="s">
+        <v>68</v>
+      </c>
+      <c r="B20" t="s">
+        <v>69</v>
+      </c>
+      <c r="C20" t="s">
+        <v>56</v>
+      </c>
+      <c r="D20" s="9">
+        <v>0.06</v>
+      </c>
+      <c r="E20" s="11">
+        <f>D20*$B$2</f>
+        <v>0.06</v>
+      </c>
+      <c r="F20" t="s">
+        <v>61</v>
+      </c>
+      <c r="G20" s="4">
+        <f>E20*0.45</f>
+        <v>0.027</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>70</v>
+      </c>
+      <c r="B21" t="s">
+        <v>71</v>
+      </c>
+      <c r="C21" t="s">
+        <v>56</v>
+      </c>
+      <c r="D21" s="9">
+        <v>0.06</v>
+      </c>
+      <c r="E21" s="11">
+        <f>D21*$B$2</f>
+        <v>0.06</v>
+      </c>
+      <c r="F21" t="s">
+        <v>25</v>
+      </c>
+      <c r="G21" s="4">
+        <f>E21*2.8</f>
+        <v>0.168</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="s" s="12">
+        <v>72</v>
+      </c>
+      <c r="B22" t="s">
+        <v>73</v>
+      </c>
+      <c r="C22" t="s">
+        <v>74</v>
+      </c>
+      <c r="D22" s="9">
+        <v>6.4</v>
+      </c>
+      <c r="E22" s="11">
+        <f>D22*$B$2</f>
+        <v>6.4</v>
+      </c>
+      <c r="F22" t="s">
+        <v>75</v>
+      </c>
+      <c r="G22" s="4">
+        <f>E22*0.27</f>
+        <v>1.728</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s" s="12">
+        <v>76</v>
+      </c>
+      <c r="B23" t="s">
+        <v>77</v>
+      </c>
+      <c r="C23" t="s">
+        <v>78</v>
+      </c>
+      <c r="D23" s="9">
+        <v>0.3</v>
+      </c>
+      <c r="E23" s="11">
+        <f>D23*$B$2</f>
+        <v>0.3</v>
+      </c>
+      <c r="F23" t="s">
+        <v>25</v>
+      </c>
+      <c r="G23" s="4">
+        <f>E23*2.5</f>
+        <v>0.75</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24"/>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24" t="s" s="3">
+        <v>79</v>
+      </c>
+      <c r="G24" s="13">
+        <f>SUM(G7:G23)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F12"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:F29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>61</v>
+        <v>81</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>62</v>
+        <v>82</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="D2" s="11">
         <v>1.03</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>65</v>
+        <v>85</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>66</v>
+        <v>86</v>
       </c>
       <c r="C3" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="D3" s="11">
         <v>1</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
-        <v>65</v>
+        <v>85</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4" t="s">
-        <v>67</v>
+        <v>87</v>
       </c>
       <c r="C4" t="s">
-        <v>68</v>
+        <v>84</v>
       </c>
       <c r="D4" s="11">
-        <v>1</v>
+        <v>12.8</v>
       </c>
       <c r="E4" t="s">
-        <v>25</v>
+        <v>75</v>
       </c>
       <c r="F4" t="s">
-        <v>47</v>
+        <v>88</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B5" t="s">
-        <v>69</v>
+        <v>89</v>
       </c>
       <c r="C5" t="s">
-        <v>68</v>
+        <v>84</v>
       </c>
       <c r="D5" s="11">
-        <v>0.24</v>
+        <v>0.243</v>
       </c>
       <c r="E5" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="F5" t="s">
-        <v>58</v>
+        <v>88</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B6" t="s">
-        <v>70</v>
+        <v>90</v>
       </c>
       <c r="C6" t="s">
-        <v>68</v>
+        <v>91</v>
       </c>
       <c r="D6" s="11">
-        <v>0.15</v>
+        <v>6.4</v>
       </c>
       <c r="E6" t="s">
-        <v>35</v>
+        <v>75</v>
       </c>
       <c r="F6" t="s">
-        <v>34</v>
+        <v>74</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>2</v>
       </c>
       <c r="B7" t="s">
-        <v>71</v>
+        <v>92</v>
       </c>
       <c r="C7" t="s">
-        <v>68</v>
+        <v>91</v>
       </c>
       <c r="D7" s="11">
-        <v>0.15</v>
+        <v>0.8</v>
       </c>
       <c r="E7" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="F7" t="s">
-        <v>38</v>
+        <v>53</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>2</v>
       </c>
       <c r="B8" t="s">
-        <v>72</v>
+        <v>93</v>
       </c>
       <c r="C8" t="s">
-        <v>68</v>
+        <v>84</v>
       </c>
       <c r="D8" s="11">
-        <v>0.15</v>
+        <v>0.12</v>
       </c>
       <c r="E8" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="F8" t="s">
-        <v>50</v>
+        <v>94</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B9" t="s">
-        <v>73</v>
+        <v>95</v>
       </c>
       <c r="C9" t="s">
-        <v>68</v>
+        <v>91</v>
       </c>
       <c r="D9" s="11">
-        <v>0.015</v>
+        <v>0.012</v>
       </c>
       <c r="E9" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="F9" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>2</v>
       </c>
       <c r="B10" t="s">
-        <v>74</v>
+        <v>96</v>
       </c>
       <c r="C10" t="s">
-        <v>68</v>
+        <v>91</v>
       </c>
       <c r="D10" s="11">
-        <v>0.03</v>
+        <v>0.12</v>
       </c>
       <c r="E10" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="F10" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>2</v>
       </c>
       <c r="B11" t="s">
-        <v>75</v>
+        <v>97</v>
       </c>
       <c r="C11" t="s">
-        <v>68</v>
+        <v>91</v>
       </c>
       <c r="D11" s="11">
-        <v>0.015</v>
+        <v>0.12</v>
       </c>
       <c r="E11" t="s">
         <v>25</v>
       </c>
       <c r="F11" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B12" t="s">
-        <v>76</v>
+        <v>98</v>
       </c>
       <c r="C12" t="s">
-        <v>68</v>
+        <v>91</v>
       </c>
       <c r="D12" s="11">
-        <v>0.03</v>
+        <v>0.012</v>
       </c>
       <c r="E12" t="s">
         <v>25</v>
       </c>
       <c r="F12" t="s">
-        <v>44</v>
+        <v>45</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>2</v>
+      </c>
+      <c r="B13" t="s">
+        <v>99</v>
+      </c>
+      <c r="C13" t="s">
+        <v>91</v>
+      </c>
+      <c r="D13" s="11">
+        <v>0.4</v>
+      </c>
+      <c r="E13" t="s">
+        <v>61</v>
+      </c>
+      <c r="F13" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>2</v>
+      </c>
+      <c r="B14" t="s">
+        <v>100</v>
+      </c>
+      <c r="C14" t="s">
+        <v>91</v>
+      </c>
+      <c r="D14" s="11">
+        <v>0.2</v>
+      </c>
+      <c r="E14" t="s">
+        <v>61</v>
+      </c>
+      <c r="F14" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>2</v>
+      </c>
+      <c r="B15" t="s">
+        <v>99</v>
+      </c>
+      <c r="C15" t="s">
+        <v>91</v>
+      </c>
+      <c r="D15" s="11">
+        <v>0.4</v>
+      </c>
+      <c r="E15" t="s">
+        <v>61</v>
+      </c>
+      <c r="F15" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>2</v>
+      </c>
+      <c r="B16" t="s">
+        <v>100</v>
+      </c>
+      <c r="C16" t="s">
+        <v>91</v>
+      </c>
+      <c r="D16" s="11">
+        <v>0.2</v>
+      </c>
+      <c r="E16" t="s">
+        <v>61</v>
+      </c>
+      <c r="F16" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>1</v>
+      </c>
+      <c r="B17" t="s">
+        <v>101</v>
+      </c>
+      <c r="C17" t="s">
+        <v>84</v>
+      </c>
+      <c r="D17" s="11">
+        <v>0.03</v>
+      </c>
+      <c r="E17" t="s">
+        <v>35</v>
+      </c>
+      <c r="F17" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>2</v>
+      </c>
+      <c r="B18" t="s">
+        <v>103</v>
+      </c>
+      <c r="C18" t="s">
+        <v>84</v>
+      </c>
+      <c r="D18" s="11">
+        <v>0.3</v>
+      </c>
+      <c r="E18" t="s">
+        <v>35</v>
+      </c>
+      <c r="F18" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>3</v>
+      </c>
+      <c r="B19" t="s">
+        <v>105</v>
+      </c>
+      <c r="C19" t="s">
+        <v>91</v>
+      </c>
+      <c r="D19" s="11">
+        <v>0.3</v>
+      </c>
+      <c r="E19" t="s">
+        <v>25</v>
+      </c>
+      <c r="F19" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>3</v>
+      </c>
+      <c r="B20" t="s">
+        <v>106</v>
+      </c>
+      <c r="C20" t="s">
+        <v>91</v>
+      </c>
+      <c r="D20" s="11">
+        <v>0.03</v>
+      </c>
+      <c r="E20" t="s">
+        <v>25</v>
+      </c>
+      <c r="F20" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>3</v>
+      </c>
+      <c r="B21" t="s">
+        <v>107</v>
+      </c>
+      <c r="C21" t="s">
+        <v>91</v>
+      </c>
+      <c r="D21" s="11">
+        <v>0.03</v>
+      </c>
+      <c r="E21" t="s">
+        <v>25</v>
+      </c>
+      <c r="F21" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>3</v>
+      </c>
+      <c r="B22" t="s">
+        <v>108</v>
+      </c>
+      <c r="C22" t="s">
+        <v>91</v>
+      </c>
+      <c r="D22" s="11">
+        <v>0.003</v>
+      </c>
+      <c r="E22" t="s">
+        <v>25</v>
+      </c>
+      <c r="F22" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>3</v>
+      </c>
+      <c r="B23" t="s">
+        <v>109</v>
+      </c>
+      <c r="C23" t="s">
+        <v>91</v>
+      </c>
+      <c r="D23" s="11">
+        <v>0.06</v>
+      </c>
+      <c r="E23" t="s">
+        <v>25</v>
+      </c>
+      <c r="F23" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>3</v>
+      </c>
+      <c r="B24" t="s">
+        <v>110</v>
+      </c>
+      <c r="C24" t="s">
+        <v>84</v>
+      </c>
+      <c r="D24" s="11">
+        <v>0.3</v>
+      </c>
+      <c r="E24" t="s">
+        <v>75</v>
+      </c>
+      <c r="F24" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>4</v>
+      </c>
+      <c r="B25" t="s">
+        <v>112</v>
+      </c>
+      <c r="C25" t="s">
+        <v>84</v>
+      </c>
+      <c r="D25" s="11">
+        <v>0.006</v>
+      </c>
+      <c r="E25" t="s">
+        <v>25</v>
+      </c>
+      <c r="F25" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>5</v>
+      </c>
+      <c r="B26" t="s">
+        <v>113</v>
+      </c>
+      <c r="C26" t="s">
+        <v>91</v>
+      </c>
+      <c r="D26" s="11">
+        <v>0.06</v>
+      </c>
+      <c r="E26" t="s">
+        <v>61</v>
+      </c>
+      <c r="F26" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>4</v>
+      </c>
+      <c r="B27" t="s">
+        <v>114</v>
+      </c>
+      <c r="C27" t="s">
+        <v>91</v>
+      </c>
+      <c r="D27" s="11">
+        <v>0</v>
+      </c>
+      <c r="E27" t="s">
+        <v>25</v>
+      </c>
+      <c r="F27" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>4</v>
+      </c>
+      <c r="B28" t="s">
+        <v>115</v>
+      </c>
+      <c r="C28" t="s">
+        <v>91</v>
+      </c>
+      <c r="D28" s="11">
+        <v>0</v>
+      </c>
+      <c r="E28" t="s">
+        <v>25</v>
+      </c>
+      <c r="F28" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>3</v>
+      </c>
+      <c r="B29" t="s">
+        <v>116</v>
+      </c>
+      <c r="C29" t="s">
+        <v>91</v>
+      </c>
+      <c r="D29" s="11">
+        <v>0.45</v>
+      </c>
+      <c r="E29" t="s">
+        <v>35</v>
+      </c>
+      <c r="F29" t="s">
+        <v>34</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F12"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:F28"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>77</v>
+        <v>117</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>78</v>
+        <v>118</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>79</v>
+        <v>119</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>80</v>
+        <v>120</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>81</v>
+        <v>121</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>82</v>
+        <v>122</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
-        <v>83</v>
+        <v>123</v>
       </c>
       <c r="D2" t="s" s="14">
-        <v>84</v>
+        <v>124</v>
       </c>
       <c r="E2" t="s" s="14"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
-        <v>85</v>
+        <v>125</v>
       </c>
       <c r="D3" t="s" s="14">
-        <v>86</v>
+        <v>126</v>
       </c>
       <c r="E3" t="s" s="14"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>87</v>
+        <v>2</v>
       </c>
       <c r="B4">
-        <v>1</v>
-[...9 lines deleted...]
-      </c>
+        <v>3</v>
+      </c>
+      <c r="C4"/>
+      <c r="D4" t="inlineStr" s="14">
+        <is>
+          <t>Monter la béarnaise, y incorporer la garniture au dernier moment et rectifier. Garder à couvert dans un endroit tiède, entre 40 et 50 °C au plus, jamais au bain-marie chaud.</t>
+        </is>
+      </c>
+      <c r="E4" t="s" s="14"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>87</v>
+        <v>127</v>
       </c>
       <c r="B5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C5" t="s">
-        <v>91</v>
-[...6 lines deleted...]
-      <c r="E5" t="s" s="14"/>
+        <v>128</v>
+      </c>
+      <c r="D5" t="s" s="14">
+        <v>124</v>
+      </c>
+      <c r="E5" t="s" s="14">
+        <v>129</v>
+      </c>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>87</v>
+        <v>127</v>
       </c>
       <c r="B6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C6" t="s">
-        <v>92</v>
+        <v>130</v>
       </c>
       <c r="D6" t="inlineStr" s="14">
         <is>
-          <t>Préparer les éléments de la réduction — Éplucher, laver et ciseler finement les échalotes. Laver, effeuiller et hacher l'estragon et le cerfeuil. Concasser le poivre en grains (mignonnette).</t>
+          <t>Clarifier le beurre — Le couper en morceaux, le laisser fondre doucement au bain-marie sans y toucher, puis le décanter : retirer l'écume et laisser le petit-lait au fond.</t>
         </is>
       </c>
       <c r="E6" t="s" s="14"/>
       <c r="F6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>87</v>
+        <v>127</v>
       </c>
       <c r="B7">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="C7" t="s">
-        <v>93</v>
-[...4 lines deleted...]
-        </is>
+        <v>131</v>
+      </c>
+      <c r="D7" t="s" s="14">
+        <v>132</v>
       </c>
       <c r="E7" t="s" s="14"/>
       <c r="F7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>87</v>
+        <v>127</v>
       </c>
       <c r="B8">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="C8" t="s">
-        <v>94</v>
+        <v>133</v>
       </c>
       <c r="D8" t="inlineStr" s="14">
         <is>
-          <t>Réaliser le sabayon — Ajouter les jaunes à la réduction refroidie (il est prudent d'ajouter un peu d'eau froide). Placer la sauteuse sur un feu très doux. Fouetter énergiquement sans arrêter, en formant des huit, jusqu'à ce que le sabayon augmente de volume et prenne une consistance mousseuse et légèrement onctueuse. Retirer la sauteuse du feu dès que la température du sabayon est proche de 55°C.</t>
+          <t>Réduction — Réunir vin blanc, vinaigre, échalotes, herbes hachées et mignonnette ; réduire des trois quarts à tout petit feu, puis laisser refroidir et infuser hors du feu.</t>
         </is>
       </c>
-      <c r="E8" t="s" s="14">
-[...1 lines deleted...]
-      </c>
+      <c r="E8" t="s" s="14"/>
       <c r="F8"/>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>87</v>
+        <v>127</v>
       </c>
       <c r="B9">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C9" t="s">
-        <v>96</v>
+        <v>134</v>
       </c>
       <c r="D9" t="inlineStr" s="14">
         <is>
-          <t>Monter la sauce béarnaise — Incorporer progressivement le beurre clarifié et décanté en tournant la sauce à l'aide d'un petit fouet. Ajouter le sel fin. Si au cours de l'émulsion la consistance de la sauce épaissit trop, ajouter un peu d'eau tiède.</t>
+          <t>Sabayon — Ajouter les jaunes (et un filet d'eau froide, par sécurité) à la réduction froide ; fouetter sans arrêt en huit sur un feu très doux jusqu'à un sabayon mousseux et nappant. Retirer vers 60 °C, quand le fond de la sauteuse apparaît à chaque coup de fouet ; trop épais, le détendre d'un peu d'eau froide.</t>
         </is>
       </c>
-      <c r="E9" t="s" s="14"/>
+      <c r="E9" t="s" s="14">
+        <v>135</v>
+      </c>
       <c r="F9"/>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>87</v>
+        <v>127</v>
       </c>
       <c r="B10">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C10" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-        <v>98</v>
+        <v>136</v>
+      </c>
+      <c r="D10" t="inlineStr" s="14">
+        <is>
+          <t>Monter la sauce — Saler, puis incorporer le beurre clarifié petit à petit au fouet, comme pour la hollandaise ; si elle épaissit trop, l'assouplir d'un peu d'eau tiède. Rectifier.</t>
+        </is>
       </c>
       <c r="E10" t="s" s="14"/>
       <c r="F10"/>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>87</v>
+        <v>127</v>
       </c>
       <c r="B11">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C11" t="s">
-        <v>99</v>
+        <v>137</v>
       </c>
       <c r="D11" t="s" s="14">
-        <v>100</v>
+        <v>138</v>
       </c>
       <c r="E11" t="s" s="14"/>
       <c r="F11"/>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>87</v>
+        <v>127</v>
       </c>
       <c r="B12">
+        <v>8</v>
+      </c>
+      <c r="C12" t="s">
+        <v>139</v>
+      </c>
+      <c r="D12" t="s" s="14">
+        <v>140</v>
+      </c>
+      <c r="E12" t="s" s="14"/>
+      <c r="F12"/>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>141</v>
+      </c>
+      <c r="B13">
+        <v>1</v>
+      </c>
+      <c r="C13" t="s">
+        <v>142</v>
+      </c>
+      <c r="D13" t="s" s="14">
+        <v>143</v>
+      </c>
+      <c r="E13" t="s" s="14">
+        <v>144</v>
+      </c>
+      <c r="F13"/>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>141</v>
+      </c>
+      <c r="B14">
+        <v>2</v>
+      </c>
+      <c r="C14" t="s">
+        <v>145</v>
+      </c>
+      <c r="D14" t="s" s="14">
+        <v>146</v>
+      </c>
+      <c r="E14" t="s" s="14">
+        <v>147</v>
+      </c>
+      <c r="F14"/>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>141</v>
+      </c>
+      <c r="B15">
+        <v>3</v>
+      </c>
+      <c r="C15" t="s">
+        <v>139</v>
+      </c>
+      <c r="D15" t="s" s="14">
+        <v>148</v>
+      </c>
+      <c r="E15" t="s" s="14">
+        <v>149</v>
+      </c>
+      <c r="F15"/>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>141</v>
+      </c>
+      <c r="B16">
+        <v>4</v>
+      </c>
+      <c r="C16" t="s">
+        <v>145</v>
+      </c>
+      <c r="D16" t="inlineStr" s="14">
+        <is>
+          <t>Contrôler l'à-point : consistance sirupeuse, la glace nappe le dos d'une cuillère d'une couche brillante et adhérente. Passer à nouveau au chinois étamine ; refroidir rapidement ; réserver à couvert en enceinte réfrigérée.</t>
+        </is>
+      </c>
+      <c r="E16" t="s" s="14">
+        <v>150</v>
+      </c>
+      <c r="F16"/>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>151</v>
+      </c>
+      <c r="B17">
+        <v>1</v>
+      </c>
+      <c r="C17"/>
+      <c r="D17" t="s" s="14">
+        <v>143</v>
+      </c>
+      <c r="E17" t="s" s="14"/>
+      <c r="F17"/>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>151</v>
+      </c>
+      <c r="B18">
+        <v>2</v>
+      </c>
+      <c r="C18"/>
+      <c r="D18" t="s" s="14">
+        <v>152</v>
+      </c>
+      <c r="E18" t="s" s="14"/>
+      <c r="F18"/>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>151</v>
+      </c>
+      <c r="B19">
+        <v>3</v>
+      </c>
+      <c r="C19"/>
+      <c r="D19" t="inlineStr" s="14">
+        <is>
+          <t>Colorer les os au four dans une plaque à rôtir aux dimensions appropriées — Sans matière grasse ; retourner les os fréquemment. Une plaque trop grande fait brûler les sucs (amertume), trop petite empêche une coloration uniforme.</t>
+        </is>
+      </c>
+      <c r="E19" t="s" s="14"/>
+      <c r="F19"/>
+    </row>
+    <row r="20">
+      <c r="A20" t="s">
+        <v>151</v>
+      </c>
+      <c r="B20">
+        <v>4</v>
+      </c>
+      <c r="C20"/>
+      <c r="D20" t="inlineStr" s="14">
+        <is>
+          <t>Préparer la garniture aromatique — Éplucher et laver les légumes ; tailler carottes et oignons en gros dés (mirepoix) ; écraser l'ail dégermé ; concasser les tomates sans les monder ; confectionner le bouquet garni.</t>
+        </is>
+      </c>
+      <c r="E20" t="s" s="14"/>
+      <c r="F20"/>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>151</v>
+      </c>
+      <c r="B21">
+        <v>5</v>
+      </c>
+      <c r="C21"/>
+      <c r="D21" t="inlineStr" s="14">
+        <is>
+          <t>Ajouter carottes et oignons sur les os presque colorés — Les répartir sans remuer, laisser suer une dizaine de minutes. Débarrasser os et garniture dans un rondeau haut ou une marmite.</t>
+        </is>
+      </c>
+      <c r="E21" t="s" s="14"/>
+      <c r="F21"/>
+    </row>
+    <row r="22">
+      <c r="A22" t="s">
+        <v>151</v>
+      </c>
+      <c r="B22">
+        <v>6</v>
+      </c>
+      <c r="C22"/>
+      <c r="D22" t="inlineStr" s="14">
+        <is>
+          <t>Mouiller le fond — Dégraisser complètement la plaque, la déglacer à l'eau froide et verser le déglaçage sur les os ; compléter le mouillement à l'eau froide (ou au fond blanc de veau).</t>
+        </is>
+      </c>
+      <c r="E22" t="s" s="14"/>
+      <c r="F22"/>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>151</v>
+      </c>
+      <c r="B23">
+        <v>7</v>
+      </c>
+      <c r="C23"/>
+      <c r="D23" t="inlineStr" s="14">
+        <is>
+          <t>Marquer le fond en cuisson — Porter à ébullition, dégraisser et écumer ; ajouter ail, tomates et bouquet garni ; maintenir à frémissement 3 à 4 heures en dépouillant, écumant, dégraissant aussi souvent que nécessaire ; compenser l'évaporation avec un peu d'eau bouillante.</t>
+        </is>
+      </c>
+      <c r="E23" t="s" s="14"/>
+      <c r="F23"/>
+    </row>
+    <row r="24">
+      <c r="A24" t="s">
+        <v>151</v>
+      </c>
+      <c r="B24">
+        <v>8</v>
+      </c>
+      <c r="C24"/>
+      <c r="D24" t="s" s="14">
+        <v>153</v>
+      </c>
+      <c r="E24" t="s" s="14"/>
+      <c r="F24"/>
+    </row>
+    <row r="25">
+      <c r="A25" t="s">
+        <v>151</v>
+      </c>
+      <c r="B25">
         <v>9</v>
       </c>
-      <c r="C12" t="s">
-[...8 lines deleted...]
-      <c r="F12"/>
+      <c r="C25"/>
+      <c r="D25" t="s" s="14">
+        <v>154</v>
+      </c>
+      <c r="E25" t="s" s="14"/>
+      <c r="F25"/>
+    </row>
+    <row r="26">
+      <c r="A26" t="s">
+        <v>155</v>
+      </c>
+      <c r="B26">
+        <v>1</v>
+      </c>
+      <c r="C26" t="s">
+        <v>156</v>
+      </c>
+      <c r="D26" t="s" s="14">
+        <v>124</v>
+      </c>
+      <c r="E26" t="s" s="14"/>
+      <c r="F26"/>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>155</v>
+      </c>
+      <c r="B27">
+        <v>2</v>
+      </c>
+      <c r="C27" t="s">
+        <v>156</v>
+      </c>
+      <c r="D27" t="inlineStr" s="14">
+        <is>
+          <t>Préparer les aromates — Trier et laver les queues de persil (jamais de tiges restées dans l'eau ou entassées trop longtemps en chambre froide : elles fermentent). Trier, laver et sécher doucement un thym bien parfumé ; laver, sécher et effeuiller le laurier ; garder thym et laurier à l'abri de la poussière.</t>
+        </is>
+      </c>
+      <c r="E27" t="s" s="14"/>
+      <c r="F27"/>
+    </row>
+    <row r="28">
+      <c r="A28" t="s">
+        <v>155</v>
+      </c>
+      <c r="B28">
+        <v>3</v>
+      </c>
+      <c r="C28" t="s">
+        <v>157</v>
+      </c>
+      <c r="D28" t="inlineStr" s="14">
+        <is>
+          <t>Monter le bouquet — Glisser une brindille de thym et une petite feuille de laurier au milieu des tiges de persil, en proportion du liquide à parfumer. Ficeler serré : deux ou trois tours en haut et en bas, puis un nœud au milieu pour que le bouquet ne s'ouvre pas à la cuisson. Parer légèrement les deux bouts.</t>
+        </is>
+      </c>
+      <c r="E28" t="s" s="14"/>
+      <c r="F28"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:D39"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:D70"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>103</v>
+        <v>158</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="15">
-        <f>"00SAU_REC039 · CUI.SAU.EMULSIONNEES · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
-        <v>00SAU_REC039 · CUI.SAU.EMULSIONNEES · référence : 1,03 kg · multiplicateur réglable sur la feuille </v>
+        <f>"GRO_CDR_B314A · CUI.SAU.EMULSIONNEES · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
+        <v>GRO_CDR_B314A · CUI.SAU.EMULSIONNEES · référence : 1,03 kg · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="16">
-        <v>104</v>
+        <v>159</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="17">
-        <v>105</v>
+        <v>160</v>
       </c>
       <c r="B5" t="str" s="14">
         <f>"[RÉALISER] "&amp;Procedure!D2</f>
-        <v>[RÉALISER] Réaliser la Sauce Béarnaise.</v>
+        <v>[RÉALISER] Mise en place — Peser et mesurer toutes les denrées, vérifier leur fraîcheur.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
-      <c r="A6"/>
-[...3 lines deleted...]
-      <c r="C6" s="11">
+      <c r="A6" t="s" s="17">
+        <v>161</v>
+      </c>
+      <c r="B6" t="str" s="14">
+        <f>"[ÉTUVER] "&amp;Procedure!D3</f>
+        <v>[ÉTUVER] Préparer la garniture — Tiédir la glace de viande pour la rendre coulante.</v>
+      </c>
+      <c r="C6"/>
+      <c r="D6"/>
+    </row>
+    <row r="7">
+      <c r="A7"/>
+      <c r="B7" t="s">
+        <v>162</v>
+      </c>
+      <c r="C7" s="11">
+        <f>'Besoins'!$B$2*0.03</f>
+        <v>0.03</v>
+      </c>
+      <c r="D7" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s" s="17">
+        <v>163</v>
+      </c>
+      <c r="B8" t="str" s="14">
+        <f>Procedure!D4</f>
+        <v>Monter la béarnaise, y incorporer la garniture au dernier moment et rectifier. Garder à couvert dans un endroit tiède, entre 40 et 50 °C au plus, jamais au bain-marie chaud.</v>
+      </c>
+      <c r="C8"/>
+      <c r="D8"/>
+    </row>
+    <row r="9">
+      <c r="A9"/>
+      <c r="B9" t="s">
+        <v>164</v>
+      </c>
+      <c r="C9" s="11">
         <f>'Besoins'!$B$2*1</f>
         <v>1</v>
       </c>
-      <c r="D6" t="s">
+      <c r="D9" t="s">
         <v>25</v>
-      </c>
-[...39 lines deleted...]
-        <v>kg</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
     </row>
     <row r="11">
       <c r="A11" t="s" s="16">
-        <v>108</v>
+        <v>165</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
     </row>
     <row r="12">
       <c r="A12" t="s" s="17">
-        <v>105</v>
+        <v>160</v>
       </c>
       <c r="B12" t="str" s="14">
-        <f>"[METTRE EN PLACE] "&amp;Procedure!D4</f>
-        <v>[METTRE EN PLACE] Mettre en place — Peser, mesurer et contrôler les denrées.</v>
+        <f>"[METTRE EN PLACE] "&amp;Procedure!D5</f>
+        <v>[METTRE EN PLACE] Mise en place — Peser et mesurer toutes les denrées, vérifier leur fraîcheur.</v>
       </c>
       <c r="C12"/>
       <c r="D12"/>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="str" s="18">
-        <f>"ℹ "&amp;Procedure!E4</f>
+        <f>"ℹ "&amp;Procedure!E5</f>
         <v>ℹ</v>
       </c>
       <c r="C13"/>
       <c r="D13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="17">
-        <v>107</v>
+        <v>161</v>
       </c>
       <c r="B14" t="str" s="14">
-        <f>"[CLARIFIER] "&amp;Procedure!D5</f>
-        <v>[CLARIFIER] Clarifier le beurre et le décanter — Le découper en petites parcelles et le faire fondre lentement au bain-marie sans y toucher jusqu'à ce que la matière grasse se sépare du petit lait.</v>
+        <f>"[CLARIFIER] "&amp;Procedure!D6</f>
+        <v>[CLARIFIER] Clarifier le beurre — Le couper en morceaux, le laisser fondre doucement au bain-marie sans y toucher, puis le décanter : retirer l'écume et laisser le petit-lait au fond.</v>
       </c>
       <c r="C14"/>
       <c r="D14"/>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="str">
-        <f>Besoins!B11</f>
+        <f>Besoins!B13</f>
         <v>Beurre AOC Charentes-Poitou</v>
       </c>
       <c r="C15" s="11">
-        <f>Besoins!E11</f>
-        <v>1</v>
+        <f>Besoins!E13</f>
+        <v>0.8</v>
       </c>
       <c r="D15" t="str">
-        <f>Besoins!F11</f>
+        <f>Besoins!F13</f>
         <v>kg</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s" s="17">
-        <v>109</v>
+        <v>163</v>
       </c>
       <c r="B16" t="str" s="14">
-        <f>"[ÉPLUCHER] "&amp;Procedure!D6</f>
-        <v>[ÉPLUCHER] Préparer les éléments de la réduction — Éplucher, laver et ciseler finement les échalotes. Laver, effeuiller et hacher l'estragon et le cerfeuil. Concasser le poivre en grains (mignonnette).</v>
+        <f>"[ÉPLUCHER] "&amp;Procedure!D7</f>
+        <v>[ÉPLUCHER] Préparer les aromates — Ciseler finement les échalotes, effeuiller et hacher la moitié de l'estragon et du cerfeuil, concasser le poivre.</v>
       </c>
       <c r="C16"/>
       <c r="D16"/>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="str">
-        <f>Besoins!B13</f>
+        <f>Besoins!B17</f>
         <v>ÉCHALOTE France cat.I</v>
       </c>
       <c r="C17" s="11">
-        <f>Besoins!E13</f>
-        <v>0.15</v>
+        <f>Besoins!E17</f>
+        <v>0.12</v>
       </c>
       <c r="D17" t="str">
-        <f>Besoins!F13</f>
+        <f>Besoins!F17</f>
         <v>kg</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="str">
-        <f>Besoins!B14</f>
-        <v>estragon</v>
+        <f>Besoins!B10</f>
+        <v>Poivre noir mignonnette (concassé)</v>
       </c>
       <c r="C18" s="11">
-        <f>Besoins!E14</f>
-        <v>0.03</v>
+        <f>Besoins!E10</f>
+        <v>0.012</v>
       </c>
       <c r="D18" t="str">
-        <f>Besoins!F14</f>
+        <f>Besoins!F10</f>
         <v>kg</v>
       </c>
     </row>
     <row r="19">
       <c r="A19"/>
-      <c r="B19" t="str">
-[...1 lines deleted...]
-        <v>cerfeuil</v>
+      <c r="B19" t="s">
+        <v>166</v>
       </c>
       <c r="C19" s="11">
-        <f>Besoins!E12</f>
-[...4 lines deleted...]
-        <v>kg</v>
+        <f>'Besoins'!$B$2*0.4</f>
+        <v>0.4</v>
+      </c>
+      <c r="D19" t="s">
+        <v>61</v>
       </c>
     </row>
     <row r="20">
-      <c r="A20" t="s" s="17">
-[...7 lines deleted...]
-      <c r="D20"/>
+      <c r="A20"/>
+      <c r="B20" t="s">
+        <v>167</v>
+      </c>
+      <c r="C20" s="11">
+        <f>'Besoins'!$B$2*0.2</f>
+        <v>0.2</v>
+      </c>
+      <c r="D20" t="s">
+        <v>61</v>
+      </c>
     </row>
     <row r="21">
-      <c r="A21"/>
-[...11 lines deleted...]
-      </c>
+      <c r="A21" t="s" s="17">
+        <v>168</v>
+      </c>
+      <c r="B21" t="str" s="14">
+        <f>"[RÉUNIR] "&amp;Procedure!D8</f>
+        <v>[RÉUNIR] Réduction — Réunir vin blanc, vinaigre, échalotes, herbes hachées et mignonnette ; réduire des trois quarts à tout petit feu, puis laisser refroidir et infuser hors du feu.</v>
+      </c>
+      <c r="C21"/>
+      <c r="D21"/>
     </row>
     <row r="22">
       <c r="A22"/>
-      <c r="B22" t="str">
-[...1 lines deleted...]
-        <v>Vinaigre d'estragon</v>
+      <c r="B22" t="s">
+        <v>169</v>
       </c>
       <c r="C22" s="11">
-        <f>Besoins!E8</f>
-[...4 lines deleted...]
-        <v>lt</v>
+        <f>'Besoins'!$B$2*0.12</f>
+        <v>0.12</v>
+      </c>
+      <c r="D22" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="23">
       <c r="A23"/>
       <c r="B23" t="str">
-        <f>Besoins!B13</f>
-        <v>ÉCHALOTE France cat.I</v>
+        <f>Besoins!B9</f>
+        <v>Vinaigre blanc d'alcool</v>
       </c>
       <c r="C23" s="11">
-        <f>Besoins!E13</f>
-        <v>0.15</v>
+        <f>Besoins!E9</f>
+        <v>0.12</v>
       </c>
       <c r="D23" t="str">
-        <f>Besoins!F13</f>
-        <v>kg</v>
+        <f>Besoins!F9</f>
+        <v>lt</v>
       </c>
     </row>
     <row r="24">
-      <c r="A24"/>
-[...11 lines deleted...]
-      </c>
+      <c r="A24" t="s" s="17">
+        <v>170</v>
+      </c>
+      <c r="B24" t="str" s="14">
+        <f>"[INCORPORER] "&amp;Procedure!D9</f>
+        <v>[INCORPORER] Sabayon — Ajouter les jaunes (et un filet d'eau froide, par sécurité) à la réduction froide ; fouetter sans arrêt en huit sur un feu très doux jusqu'à un sabayon mousseux et nappant. Retirer vers 60 °C, quand le fond de la sauteuse apparaît à chaque coup de fouet ; trop épais, le détendre d'un peu d'eau froide.</v>
+      </c>
+      <c r="C24"/>
+      <c r="D24"/>
     </row>
     <row r="25">
       <c r="A25"/>
-      <c r="B25" t="str">
+      <c r="B25" t="s">
+        <v>171</v>
+      </c>
+      <c r="C25" s="11">
+        <f>'Besoins'!$B$2*12.8</f>
+        <v>12.8</v>
+      </c>
+      <c r="D25" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26"/>
+      <c r="B26" t="str" s="18">
+        <f>"ℹ "&amp;Procedure!E9</f>
+        <v>ℹ</v>
+      </c>
+      <c r="C26"/>
+      <c r="D26"/>
+    </row>
+    <row r="27">
+      <c r="A27" t="s" s="17">
+        <v>172</v>
+      </c>
+      <c r="B27" t="str" s="14">
+        <f>"[MONTER] "&amp;Procedure!D10</f>
+        <v>[MONTER] Monter la sauce — Saler, puis incorporer le beurre clarifié petit à petit au fouet, comme pour la hollandaise ; si elle épaissit trop, l'assouplir d'un peu d'eau tiède. Rectifier.</v>
+      </c>
+      <c r="C27"/>
+      <c r="D27"/>
+    </row>
+    <row r="28">
+      <c r="A28" t="s" s="17">
+        <v>173</v>
+      </c>
+      <c r="B28" t="str" s="14">
+        <f>"[VÉRIFIER] "&amp;Procedure!D11</f>
+        <v>[VÉRIFIER] Passer au chinois étamine en foulant bien, dans un petit bain-marie à sauce, puis ajouter le reste de l'estragon et du cerfeuil fraîchement hachés.</v>
+      </c>
+      <c r="C28"/>
+      <c r="D28"/>
+    </row>
+    <row r="29">
+      <c r="A29"/>
+      <c r="B29" t="s">
+        <v>166</v>
+      </c>
+      <c r="C29" s="11">
+        <f>'Besoins'!$B$2*0.4</f>
+        <v>0.4</v>
+      </c>
+      <c r="D29" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30"/>
+      <c r="B30" t="s">
+        <v>167</v>
+      </c>
+      <c r="C30" s="11">
+        <f>'Besoins'!$B$2*0.2</f>
+        <v>0.2</v>
+      </c>
+      <c r="D30" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="s" s="17">
+        <v>174</v>
+      </c>
+      <c r="B31" t="str" s="14">
+        <f>"[PASSER] "&amp;Procedure!D12</f>
+        <v>[PASSER] Corner les bords et couvrir. Garder à couvert dans un endroit tiède, entre 40 et 50 °C au plus, jamais au bain-marie chaud.</v>
+      </c>
+      <c r="C31"/>
+      <c r="D31"/>
+    </row>
+    <row r="32">
+      <c r="A32"/>
+      <c r="B32"/>
+      <c r="C32"/>
+      <c r="D32"/>
+    </row>
+    <row r="33">
+      <c r="A33" t="s" s="16">
+        <v>175</v>
+      </c>
+      <c r="B33"/>
+      <c r="C33"/>
+      <c r="D33"/>
+    </row>
+    <row r="34">
+      <c r="A34" t="s" s="17">
+        <v>160</v>
+      </c>
+      <c r="B34" t="str" s="14">
+        <f>"[BOUILLIR] "&amp;Procedure!D13</f>
+        <v>[BOUILLIR] Mise en place du poste de travail — Réunir les denrées, le matériel de préparation et de cuisson. Contrôler la fraîcheur et la qualité des produits.</v>
+      </c>
+      <c r="C34"/>
+      <c r="D34"/>
+    </row>
+    <row r="35">
+      <c r="A35"/>
+      <c r="B35" t="str" s="18">
+        <f>"ℹ "&amp;Procedure!E13</f>
+        <v>ℹ</v>
+      </c>
+      <c r="C35"/>
+      <c r="D35"/>
+    </row>
+    <row r="36">
+      <c r="A36" t="s" s="17">
+        <v>161</v>
+      </c>
+      <c r="B36" t="str" s="14">
+        <f>"[RÉDUIRE] "&amp;Procedure!D14</f>
+        <v>[RÉDUIRE] Porter le fond brun de veau à ébullition dans une grande sauteuse et le faire réduire en l'écumant et le dépouillant aussi souvent que nécessaire.</v>
+      </c>
+      <c r="C36"/>
+      <c r="D36"/>
+    </row>
+    <row r="37">
+      <c r="A37"/>
+      <c r="B37" t="s">
+        <v>176</v>
+      </c>
+      <c r="C37" s="11">
+        <f>'Besoins'!$B$2*0.3</f>
+        <v>0.3</v>
+      </c>
+      <c r="D37" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38"/>
+      <c r="B38" t="str" s="18">
+        <f>"ℹ "&amp;Procedure!E14</f>
+        <v>ℹ</v>
+      </c>
+      <c r="C38"/>
+      <c r="D38"/>
+    </row>
+    <row r="39">
+      <c r="A39" t="s" s="17">
+        <v>163</v>
+      </c>
+      <c r="B39" t="str" s="14">
+        <f>"[PASSER] "&amp;Procedure!D15</f>
+        <v>[PASSER] Au fur et à mesure de la concentration, le passer au chinois étamine dans une sauteuse plus petite ; diminuer le feu et poursuivre la réduction.</v>
+      </c>
+      <c r="C39"/>
+      <c r="D39"/>
+    </row>
+    <row r="40">
+      <c r="A40"/>
+      <c r="B40" t="str" s="18">
+        <f>"ℹ "&amp;Procedure!E15</f>
+        <v>ℹ</v>
+      </c>
+      <c r="C40"/>
+      <c r="D40"/>
+    </row>
+    <row r="41">
+      <c r="A41" t="s" s="17">
+        <v>168</v>
+      </c>
+      <c r="B41" t="str" s="14">
+        <f>"[RÉDUIRE] "&amp;Procedure!D16</f>
+        <v>[RÉDUIRE] Contrôler l'à-point : consistance sirupeuse, la glace nappe le dos d'une cuillère d'une couche brillante et adhérente. Passer à nouveau au chinois étamine ; refroidir rapidement ; réserver à couvert en enceinte réfrigérée.</v>
+      </c>
+      <c r="C41"/>
+      <c r="D41"/>
+    </row>
+    <row r="42">
+      <c r="A42"/>
+      <c r="B42" t="str" s="18">
+        <f>"ℹ "&amp;Procedure!E16</f>
+        <v>ℹ</v>
+      </c>
+      <c r="C42"/>
+      <c r="D42"/>
+    </row>
+    <row r="43">
+      <c r="A43"/>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+    </row>
+    <row r="44">
+      <c r="A44" t="s" s="16">
+        <v>177</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+    </row>
+    <row r="45">
+      <c r="A45" t="s" s="17">
+        <v>160</v>
+      </c>
+      <c r="B45" t="str" s="14">
+        <f>Procedure!D17</f>
+        <v>Mise en place du poste de travail — Réunir les denrées, le matériel de préparation et de cuisson. Contrôler la fraîcheur et la qualité des produits.</v>
+      </c>
+      <c r="C45"/>
+      <c r="D45"/>
+    </row>
+    <row r="46">
+      <c r="A46" t="s" s="17">
+        <v>161</v>
+      </c>
+      <c r="B46" t="str" s="14">
+        <f>Procedure!D18</f>
+        <v>Concasser les ingrédients de base en menus morceaux.</v>
+      </c>
+      <c r="C46"/>
+      <c r="D46"/>
+    </row>
+    <row r="47">
+      <c r="A47"/>
+      <c r="B47" t="str">
+        <f>Besoins!B23</f>
+        <v>Os de veau (pieds, jarret)</v>
+      </c>
+      <c r="C47" s="11">
+        <f>Besoins!E23</f>
+        <v>0.3</v>
+      </c>
+      <c r="D47" t="str">
+        <f>Besoins!F23</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="s" s="17">
+        <v>163</v>
+      </c>
+      <c r="B48" t="str" s="14">
+        <f>Procedure!D19</f>
+        <v>Colorer les os au four dans une plaque à rôtir aux dimensions appropriées — Sans matière grasse ; retourner les os fréquemment. Une plaque trop grande fait brûler les sucs (amertume), trop petite empêche une coloration uniforme.</v>
+      </c>
+      <c r="C48"/>
+      <c r="D48"/>
+    </row>
+    <row r="49">
+      <c r="A49" t="s" s="17">
+        <v>168</v>
+      </c>
+      <c r="B49" t="str" s="14">
+        <f>Procedure!D20</f>
+        <v>Préparer la garniture aromatique — Éplucher et laver les légumes ; tailler carottes et oignons en gros dés (mirepoix) ; écraser l'ail dégermé ; concasser les tomates sans les monder ; confectionner le bouquet garni.</v>
+      </c>
+      <c r="C49"/>
+      <c r="D49"/>
+    </row>
+    <row r="50">
+      <c r="A50"/>
+      <c r="B50" t="str">
+        <f>Besoins!B15</f>
+        <v>CAROTTE France extra colis 12kg</v>
+      </c>
+      <c r="C50" s="11">
+        <f>Besoins!E15</f>
+        <v>0.03</v>
+      </c>
+      <c r="D50" t="str">
+        <f>Besoins!F15</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51"/>
+      <c r="B51" t="str">
+        <f>Besoins!B19</f>
+        <v>OIGNON jaune France cat.I 60-80mm</v>
+      </c>
+      <c r="C51" s="11">
+        <f>Besoins!E19</f>
+        <v>0.03</v>
+      </c>
+      <c r="D51" t="str">
+        <f>Besoins!F19</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52"/>
+      <c r="B52" t="str">
         <f>Besoins!B14</f>
-        <v>estragon</v>
-[...1 lines deleted...]
-      <c r="C25" s="11">
+        <v>AIL frais France cat.I 60-80mm</v>
+      </c>
+      <c r="C52" s="11">
         <f>Besoins!E14</f>
-        <v>0.03</v>
-[...1 lines deleted...]
-      <c r="D25" t="str">
+        <v>0.003</v>
+      </c>
+      <c r="D52" t="str">
         <f>Besoins!F14</f>
         <v>kg</v>
       </c>
     </row>
-    <row r="26">
-[...1 lines deleted...]
-      <c r="B26" t="str">
+    <row r="53">
+      <c r="A53"/>
+      <c r="B53" t="str">
+        <f>Besoins!B21</f>
+        <v>TOMATE ronde Maroc cat.I 67-82mm</v>
+      </c>
+      <c r="C53" s="11">
+        <f>Besoins!E21</f>
+        <v>0.06</v>
+      </c>
+      <c r="D53" t="str">
+        <f>Besoins!F21</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54"/>
+      <c r="B54" t="s">
+        <v>178</v>
+      </c>
+      <c r="C54" s="11">
+        <f>'Besoins'!$B$2*0.3</f>
+        <v>0.3</v>
+      </c>
+      <c r="D54" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="s" s="17">
+        <v>170</v>
+      </c>
+      <c r="B55" t="str" s="14">
+        <f>Procedure!D21</f>
+        <v>Ajouter carottes et oignons sur les os presque colorés — Les répartir sans remuer, laisser suer une dizaine de minutes. Débarrasser os et garniture dans un rondeau haut ou une marmite.</v>
+      </c>
+      <c r="C55"/>
+      <c r="D55"/>
+    </row>
+    <row r="56">
+      <c r="A56" t="s" s="17">
+        <v>172</v>
+      </c>
+      <c r="B56" t="str" s="14">
+        <f>Procedure!D22</f>
+        <v>Mouiller le fond — Dégraisser complètement la plaque, la déglacer à l'eau froide et verser le déglaçage sur les os ; compléter le mouillement à l'eau froide (ou au fond blanc de veau).</v>
+      </c>
+      <c r="C56"/>
+      <c r="D56"/>
+    </row>
+    <row r="57">
+      <c r="A57"/>
+      <c r="B57" t="str">
+        <f>Besoins!B7</f>
+        <v>Eau (robinet - moy. France 2026)</v>
+      </c>
+      <c r="C57" s="11">
+        <f>Besoins!E7</f>
+        <v>0.45</v>
+      </c>
+      <c r="D57" t="str">
+        <f>Besoins!F7</f>
+        <v>lt</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="s" s="17">
+        <v>173</v>
+      </c>
+      <c r="B58" t="str" s="14">
+        <f>Procedure!D23</f>
+        <v>Marquer le fond en cuisson — Porter à ébullition, dégraisser et écumer ; ajouter ail, tomates et bouquet garni ; maintenir à frémissement 3 à 4 heures en dépouillant, écumant, dégraissant aussi souvent que nécessaire ; compenser l'évaporation avec un peu d'eau bouillante.</v>
+      </c>
+      <c r="C58"/>
+      <c r="D58"/>
+    </row>
+    <row r="59">
+      <c r="A59" t="s" s="17">
+        <v>174</v>
+      </c>
+      <c r="B59" t="str" s="14">
+        <f>Procedure!D24</f>
+        <v>Passer le fond au chinois sans le fouler — D'abord au chinois ordinaire, puis filtrer finement au chinois étamine ; dégraisser parfaitement.</v>
+      </c>
+      <c r="C59"/>
+      <c r="D59"/>
+    </row>
+    <row r="60">
+      <c r="A60" t="s" s="17">
+        <v>179</v>
+      </c>
+      <c r="B60" t="str" s="14">
+        <f>Procedure!D25</f>
+        <v>Refroidir le fond rapidement — S'il n'est pas utilisé immédiatement, le refroidir rapidement et le maintenir à couvert en enceinte réfrigérée à + 3 °C maximum.</v>
+      </c>
+      <c r="C60"/>
+      <c r="D60"/>
+    </row>
+    <row r="61">
+      <c r="A61"/>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+    </row>
+    <row r="62">
+      <c r="A62" t="s" s="16">
+        <v>180</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+    </row>
+    <row r="63">
+      <c r="A63" t="s" s="17">
+        <v>160</v>
+      </c>
+      <c r="B63" t="str" s="14">
+        <f>"[TRIER] "&amp;Procedure!D26</f>
+        <v>[TRIER] Mise en place — Peser et mesurer toutes les denrées, vérifier leur fraîcheur.</v>
+      </c>
+      <c r="C63"/>
+      <c r="D63"/>
+    </row>
+    <row r="64">
+      <c r="A64" t="s" s="17">
+        <v>161</v>
+      </c>
+      <c r="B64" t="str" s="14">
+        <f>"[TRIER] "&amp;Procedure!D27</f>
+        <v>[TRIER] Préparer les aromates — Trier et laver les queues de persil (jamais de tiges restées dans l'eau ou entassées trop longtemps en chambre froide : elles fermentent). Trier, laver et sécher doucement un thym bien parfumé ; laver, sécher et effeuiller le laurier ; garder thym et laurier à l'abri de la poussière.</v>
+      </c>
+      <c r="C64"/>
+      <c r="D64"/>
+    </row>
+    <row r="65">
+      <c r="A65" t="s" s="17">
+        <v>163</v>
+      </c>
+      <c r="B65" t="str" s="14">
+        <f>"[FOURRER] "&amp;Procedure!D28</f>
+        <v>[FOURRER] Monter le bouquet — Glisser une brindille de thym et une petite feuille de laurier au milieu des tiges de persil, en proportion du liquide à parfumer. Ficeler serré : deux ou trois tours en haut et en bas, puis un nœud au milieu pour que le bouquet ne s'ouvre pas à la cuisson. Parer légèrement les deux bouts.</v>
+      </c>
+      <c r="C65"/>
+      <c r="D65"/>
+    </row>
+    <row r="66">
+      <c r="A66"/>
+      <c r="B66" t="s">
+        <v>181</v>
+      </c>
+      <c r="C66" s="11">
+        <f>'Besoins'!$B$2*0.006</f>
+        <v>0.006</v>
+      </c>
+      <c r="D66" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67"/>
+      <c r="B67" t="str">
         <f>Besoins!B12</f>
-        <v>cerfeuil</v>
-[...1 lines deleted...]
-      <c r="C26" s="11">
+        <v>Thym séché</v>
+      </c>
+      <c r="C67" s="11">
         <f>Besoins!E12</f>
-        <v>0.015</v>
-[...1 lines deleted...]
-      <c r="D26" t="str">
+        <v>0.0003</v>
+      </c>
+      <c r="D67" t="str">
         <f>Besoins!F12</f>
         <v>kg</v>
       </c>
     </row>
-    <row r="27">
-[...47 lines deleted...]
-      <c r="B31" t="str">
+    <row r="68">
+      <c r="A68"/>
+      <c r="B68" t="str">
         <f>Besoins!B11</f>
-        <v>Beurre AOC Charentes-Poitou</v>
-[...1 lines deleted...]
-      <c r="C31" s="11">
+        <v>Laurier sauce feuilles</v>
+      </c>
+      <c r="C68" s="11">
         <f>Besoins!E11</f>
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="D31" t="str">
+        <v>0.0003</v>
+      </c>
+      <c r="D68" t="str">
         <f>Besoins!F11</f>
         <v>kg</v>
       </c>
     </row>
-    <row r="32">
-[...78 lines deleted...]
-      <c r="A39" t="s" s="19">
+    <row r="69">
+      <c r="A69"/>
+      <c r="B69"/>
+      <c r="C69"/>
+      <c r="D69"/>
+    </row>
+    <row r="70">
+      <c r="A70" t="s" s="19">
         <v>22</v>
       </c>
-      <c r="B39"/>
-[...1 lines deleted...]
-      <c r="D39"/>
+      <c r="B70"/>
+      <c r="C70"/>
+      <c r="D70"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
-  <mergeCells count="19">
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
+  <mergeCells count="41">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
+    <mergeCell ref="B6:D6"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="A11:D11"/>
     <mergeCell ref="B12:D12"/>
     <mergeCell ref="B13:D13"/>
     <mergeCell ref="B14:D14"/>
     <mergeCell ref="B16:D16"/>
-    <mergeCell ref="B20:D20"/>
+    <mergeCell ref="B21:D21"/>
+    <mergeCell ref="B24:D24"/>
+    <mergeCell ref="B26:D26"/>
     <mergeCell ref="B27:D27"/>
-    <mergeCell ref="B29:D29"/>
-[...2 lines deleted...]
-    <mergeCell ref="B33:D33"/>
+    <mergeCell ref="B28:D28"/>
+    <mergeCell ref="B31:D31"/>
+    <mergeCell ref="A33:D33"/>
     <mergeCell ref="B34:D34"/>
-    <mergeCell ref="B37:D37"/>
-    <mergeCell ref="A39:D39"/>
+    <mergeCell ref="B35:D35"/>
+    <mergeCell ref="B36:D36"/>
+    <mergeCell ref="B38:D38"/>
+    <mergeCell ref="B39:D39"/>
+    <mergeCell ref="B40:D40"/>
+    <mergeCell ref="B41:D41"/>
+    <mergeCell ref="B42:D42"/>
+    <mergeCell ref="A44:D44"/>
+    <mergeCell ref="B45:D45"/>
+    <mergeCell ref="B46:D46"/>
+    <mergeCell ref="B48:D48"/>
+    <mergeCell ref="B49:D49"/>
+    <mergeCell ref="B55:D55"/>
+    <mergeCell ref="B56:D56"/>
+    <mergeCell ref="B58:D58"/>
+    <mergeCell ref="B59:D59"/>
+    <mergeCell ref="B60:D60"/>
+    <mergeCell ref="A62:D62"/>
+    <mergeCell ref="B63:D63"/>
+    <mergeCell ref="B64:D64"/>
+    <mergeCell ref="B65:D65"/>
+    <mergeCell ref="A70:D70"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>Sauce Foyot</dc:title>
+  <dc:title>SAUCE FOYOT (VALOIS)</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>