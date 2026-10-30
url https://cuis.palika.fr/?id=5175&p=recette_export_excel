--- v1 (2026-09-15)
+++ v2 (2026-10-30)
@@ -17,350 +17,359 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="100" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="103" uniqueCount="103">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
-    <t>Sauce Mousseline</t>
+    <t>SAUCE MOUSSELINE</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
-    <t>00SAU_REC035</t>
+    <t>GRO_CDR_B311</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Sauces émulsionnées chaudes (CUI.SAU.EMULSIONNEES)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Oui — Corpus CDR (Cuisine de Référence 1993) audité et corrigé — verrouillé Chapitre 5</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
-    <t>La Cuisine de Référence (BPI.CDR)</t>
+    <t>La Cuisine de Référence (BPI.CDR2002)</t>
   </si>
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
-    <t>1 kg</t>
-[...5 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>1,2 kg</t>
+  </si>
+  <si>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>15/09/2026 16:07</t>
+    <t>30/10/2026 18:41</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
-[...8 lines deleted...]
-    <t>Épicerie salée</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>EAU</t>
+  </si>
+  <si>
+    <t>Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t>Matières premières</t>
+  </si>
+  <si>
+    <t>lt</t>
+  </si>
+  <si>
+    <t>EPI-PIMENT-CAYE</t>
+  </si>
+  <si>
+    <t>Piment de Cayenne</t>
+  </si>
+  <si>
+    <t>Épices en poudre et graines</t>
+  </si>
+  <si>
+    <t>00SAU_MP006</t>
+  </si>
+  <si>
+    <t>Beurre AOC Charentes-Poitou</t>
+  </si>
+  <si>
+    <t>Produits laitiers et œufs</t>
+  </si>
+  <si>
+    <t>CRE-LIQUIDE-35</t>
+  </si>
+  <si>
+    <t>Crème liquide entière 35% MG UHT</t>
+  </si>
+  <si>
+    <t>Crèmes fraîches et laitières</t>
+  </si>
+  <si>
+    <t>RNM3770123</t>
+  </si>
+  <si>
+    <t>CITRON Espagne cat.I 4(58-67mm)</t>
+  </si>
+  <si>
+    <t>Légumes</t>
+  </si>
+  <si>
+    <t>00000047</t>
+  </si>
+  <si>
+    <t>OEUF A3 (PRIX)</t>
+  </si>
+  <si>
+    <t>Oeufs entiers</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
-    <t>EPI-PIMENT-CAYE</t>
-[...37 lines deleted...]
-  <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
-    <t>Quantité (pour 1 kg)</t>
+    <t>Quantité (pour 1,2 kg)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Sauces émulsionnées chaudes</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Sauce Hollandaise</t>
+    <t xml:space="preserve">    ↳ SAUCE HOLLANDAISE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ JAUNE D'OEUF (P)</t>
+  </si>
+  <si>
+    <t>Conversions oeufs et ovoproduits</t>
+  </si>
+  <si>
+    <t xml:space="preserve">            ↳ JAUNE D'OEUF (ML)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                ↳ OEUF A3 (PRIX)</t>
+  </si>
+  <si>
+    <t>matiere</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Beurre AOC Charentes-Poitou</t>
   </si>
   <si>
-    <t>matiere</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">        ↳ jus de citron</t>
+    <t xml:space="preserve">        ↳ CITRON Espagne cat.I 4(58-67mm)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Piment de Cayenne</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Crème liquide entière 35% MG UHT</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>RÉALISER</t>
   </si>
   <si>
-    <t>Réaliser la Sauce Hollandaise.</t>
+    <t>Mise en place — Peser et mesurer toutes les denrées, vérifier leur fraîcheur.</t>
   </si>
   <si>
     <t>MONTER</t>
   </si>
   <si>
-    <t>Monter la crème très froide en crème fouettée très ferme. L'incorporer délicatement à la hollandaise juste avant le service.</t>
-[...2 lines deleted...]
-    <t>Sauce Hollandaise</t>
+    <t>Préparer la garniture — Fouetter la crème bien ferme.</t>
+  </si>
+  <si>
+    <t>SAUCE HOLLANDAISE</t>
   </si>
   <si>
     <t>METTRE EN PLACE</t>
   </si>
   <si>
-    <t>Mettre en place — Peser, mesurer et contrôler les denrées.</t>
-[...1 lines deleted...]
-  <si>
     <t>15 à 20 min</t>
   </si>
   <si>
     <t>CLARIFIER</t>
   </si>
   <si>
-    <t>Clarifier les œufs — Mettre les jaunes dans une petite sauteuse. Ajouter l'eau froide.</t>
+    <t>Séparer les œufs et mettre les jaunes dans une petite sauteuse avec l'eau froide.</t>
   </si>
   <si>
     <t>PLACER</t>
   </si>
   <si>
     <t>55°C — ne jamais dépasser</t>
   </si>
   <si>
     <t>VÉRIFIER</t>
   </si>
   <si>
-    <t>Vérifier l'assaisonnement.</t>
+    <t>Goûter et rectifier avec une pointe de Cayenne ou quelques gouttes de citron.</t>
   </si>
   <si>
     <t>PASSER</t>
   </si>
   <si>
-    <t>Passer la sauce hollandaise au chinois étamine en foulant bien.</t>
-[...14 lines deleted...]
-    <t>Sauce Mousseline  00SAU_REC035</t>
+    <t>Passer au chinois étamine en foulant, corner les bords et couvrir ; garder entre 40 et 50 °C, dans un endroit tiède et jamais au bain-marie.</t>
+  </si>
+  <si>
+    <t>Fiche technique — SAUCE MOUSSELINE</t>
+  </si>
+  <si>
+    <t>SAUCE MOUSSELINE  GRO_CDR_B311</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
-    <t xml:space="preserve">    Sauce Hollandaise</t>
-[...1 lines deleted...]
-  <si>
     <t>2.</t>
   </si>
   <si>
-    <t>↳ Sauce Hollandaise  00SAU_REC033</t>
-[...1 lines deleted...]
-  <si>
     <t>3.</t>
   </si>
   <si>
+    <t xml:space="preserve">    SAUCE HOLLANDAISE</t>
+  </si>
+  <si>
+    <t>↳ SAUCE HOLLANDAISE  GRO_CDR_B308</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    JAUNE D'OEUF (P) (conv.)</t>
+  </si>
+  <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>6.</t>
   </si>
   <si>
     <t>7.</t>
-  </si>
-[...1 lines deleted...]
-    <t>8.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="201" formatCode="#,##0.00&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="0.00"/>
     <numFmt numFmtId="203" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="9">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
@@ -479,50 +488,53 @@
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:B18"/>
   <cols>
     <col min="1" max="1" width="36" customWidth="1"/>
     <col min="2" max="2" width="50" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3" t="s">
@@ -562,1095 +574,1163 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>12.5798</v>
+        <v>12.122184</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>12.5798</v>
+        <v>10.10182</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
         <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
         <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>12.5798</v>
+        <v>12.122184</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>20</v>
       </c>
       <c r="B17" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:G12"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:G13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2" s="8">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" s="9">
-        <v>1</v>
+        <v>1.2</v>
       </c>
       <c r="C3" t="s" s="10">
         <v>25</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>26</v>
       </c>
       <c r="B4" s="11">
         <f>$B$2*B3</f>
-        <v>1</v>
+        <v>1.2</v>
       </c>
       <c r="C4" t="str">
         <f>C3</f>
         <v>kg</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
         <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
         <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
         <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
         <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
         <v>31</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="12">
+      <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7" t="s">
         <v>33</v>
       </c>
       <c r="C7" t="s">
         <v>34</v>
       </c>
       <c r="D7" s="9">
-        <v>0.05</v>
+        <v>0.08</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
-        <v>0.05</v>
+        <v>0.08</v>
       </c>
       <c r="F7" t="s">
         <v>35</v>
       </c>
       <c r="G7" s="4">
-        <f>E7*0</f>
-        <v>0</v>
+        <f>E7*0.0043</f>
+        <v>0.000344</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>37</v>
       </c>
       <c r="C8" t="s">
         <v>38</v>
       </c>
       <c r="D8" s="9">
-        <v>0.001</v>
+        <v>0.0008</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>0.001</v>
+        <v>0.0008</v>
       </c>
       <c r="F8" t="s">
         <v>25</v>
       </c>
       <c r="G8" s="4">
         <f>E8*9.8</f>
-        <v>0.0098</v>
+        <v>0.00784</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>39</v>
       </c>
       <c r="B9" t="s">
         <v>40</v>
       </c>
       <c r="C9" t="s">
         <v>41</v>
       </c>
       <c r="D9" s="9">
-        <v>0.2</v>
+        <v>0.8</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>0.2</v>
+        <v>0.8</v>
       </c>
       <c r="F9" t="s">
-        <v>42</v>
+        <v>25</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*2.85</f>
-        <v>0.57</v>
+        <f>E9*12</f>
+        <v>9.6</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
+        <v>42</v>
+      </c>
+      <c r="B10" t="s">
         <v>43</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" t="s">
         <v>44</v>
       </c>
-      <c r="C10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D10" s="9">
-        <v>1</v>
+        <v>0.2</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
-        <v>1</v>
+        <v>0.2</v>
       </c>
       <c r="F10" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="G10" s="4">
-        <f>E10*12</f>
-        <v>12</v>
+        <f>E10*2.85</f>
+        <v>0.57</v>
       </c>
     </row>
     <row r="11">
-      <c r="A11" t="s" s="12">
+      <c r="A11" t="s">
+        <v>45</v>
+      </c>
+      <c r="B11" t="s">
         <v>46</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
         <v>47</v>
       </c>
-      <c r="C11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D11" s="9">
-        <v>0.24</v>
+        <v>0.12</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
-        <v>0.24</v>
+        <v>0.12</v>
       </c>
       <c r="F11" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="G11" s="4">
-        <f>E11*0</f>
-        <v>0</v>
+        <f>E11*1.8</f>
+        <v>0.216</v>
       </c>
     </row>
     <row r="12">
-      <c r="A12"/>
-[...4 lines deleted...]
-      <c r="F12" t="s" s="3">
+      <c r="A12" t="s" s="12">
+        <v>48</v>
+      </c>
+      <c r="B12" t="s">
         <v>49</v>
       </c>
-      <c r="G12" s="13">
-        <f>SUM(G7:G11)</f>
+      <c r="C12" t="s">
+        <v>50</v>
+      </c>
+      <c r="D12" s="9">
+        <v>6.4</v>
+      </c>
+      <c r="E12" s="11">
+        <f>D12*$B$2</f>
+        <v>6.4</v>
+      </c>
+      <c r="F12" t="s">
+        <v>51</v>
+      </c>
+      <c r="G12" s="4">
+        <f>E12*0.27</f>
+        <v>1.728</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13"/>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13" t="s" s="3">
+        <v>52</v>
+      </c>
+      <c r="G13" s="13">
+        <f>SUM(G7:G12)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F8"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:F11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="D2" s="11">
-        <v>1</v>
+        <v>1.2</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="C3" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="D3" s="11">
         <v>1</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4" t="s">
+        <v>60</v>
+      </c>
+      <c r="C4" t="s">
         <v>57</v>
       </c>
-      <c r="C4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D4" s="11">
-        <v>1</v>
+        <v>12.8</v>
       </c>
       <c r="E4" t="s">
-        <v>25</v>
+        <v>51</v>
       </c>
       <c r="F4" t="s">
-        <v>45</v>
+        <v>61</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B5" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="C5" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="D5" s="11">
-        <v>0.24</v>
+        <v>0.243</v>
       </c>
       <c r="E5" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="F5" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B6" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="C6" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="D6" s="11">
-        <v>0.05</v>
+        <v>6.4</v>
       </c>
       <c r="E6" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="F6" t="s">
-        <v>34</v>
+        <v>50</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>2</v>
       </c>
       <c r="B7" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="C7" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="D7" s="11">
-        <v>0.001</v>
+        <v>0.08</v>
       </c>
       <c r="E7" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="F7" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B8" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="C8" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="D8" s="11">
-        <v>0.2</v>
+        <v>0.8</v>
       </c>
       <c r="E8" t="s">
-        <v>42</v>
+        <v>25</v>
       </c>
       <c r="F8" t="s">
         <v>41</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>2</v>
+      </c>
+      <c r="B9" t="s">
+        <v>67</v>
+      </c>
+      <c r="C9" t="s">
+        <v>64</v>
+      </c>
+      <c r="D9" s="11">
+        <v>0.12</v>
+      </c>
+      <c r="E9" t="s">
+        <v>25</v>
+      </c>
+      <c r="F9" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>2</v>
+      </c>
+      <c r="B10" t="s">
+        <v>68</v>
+      </c>
+      <c r="C10" t="s">
+        <v>64</v>
+      </c>
+      <c r="D10" s="11">
+        <v>0.001</v>
+      </c>
+      <c r="E10" t="s">
+        <v>25</v>
+      </c>
+      <c r="F10" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>1</v>
+      </c>
+      <c r="B11" t="s">
+        <v>69</v>
+      </c>
+      <c r="C11" t="s">
+        <v>64</v>
+      </c>
+      <c r="D11" s="11">
+        <v>0.2</v>
+      </c>
+      <c r="E11" t="s">
+        <v>35</v>
+      </c>
+      <c r="F11" t="s">
+        <v>44</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:F11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>68</v>
+        <v>75</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="D2" t="s" s="14">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="E2" t="s" s="14"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="D3" t="s" s="14">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="E3" t="s" s="14"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>73</v>
+        <v>2</v>
       </c>
       <c r="B4">
-        <v>1</v>
-[...9 lines deleted...]
-      </c>
+        <v>3</v>
+      </c>
+      <c r="C4"/>
+      <c r="D4" t="inlineStr" s="14">
+        <is>
+          <t>Monter la sauce hollandaise, y incorporer la garniture au dernier moment et rectifier. Garder à couvert dans un endroit tiède, entre 40 et 50 °C au plus, jamais au bain-marie chaud.</t>
+        </is>
+      </c>
+      <c r="E4" t="s" s="14"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="B5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C5" t="s">
+        <v>81</v>
+      </c>
+      <c r="D5" t="s" s="14">
         <v>77</v>
       </c>
-      <c r="D5" t="inlineStr" s="14">
-[...4 lines deleted...]
-      <c r="E5" t="s" s="14"/>
+      <c r="E5" t="s" s="14">
+        <v>82</v>
+      </c>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="B6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C6" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>83</v>
+      </c>
+      <c r="D6" t="inlineStr" s="14">
+        <is>
+          <t>Clarifier le beurre — Le couper en morceaux et le laisser fondre doucement au bain-marie, sans le remuer, jusqu'à ce que le petit-lait se sépare ; retirer l'écume et ne garder que le beurre limpide.</t>
+        </is>
       </c>
       <c r="E6" t="s" s="14"/>
       <c r="F6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="B7">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="C7" t="s">
-        <v>79</v>
-[...8 lines deleted...]
-      </c>
+        <v>83</v>
+      </c>
+      <c r="D7" t="s" s="14">
+        <v>84</v>
+      </c>
+      <c r="E7" t="s" s="14"/>
       <c r="F7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="B8">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="C8" t="s">
-        <v>71</v>
+        <v>85</v>
       </c>
       <c r="D8" t="inlineStr" s="14">
         <is>
-          <t>Monter la sauce hollandaise — Incorporer progressivement le beurre clarifié et décanté en tournant la sauce à l'aide d'un petit fouet. Ajouter le sel, le piment de Cayenne et quelques gouttes de jus de citron.</t>
+          <t>Monter le sabayon — Sur une chaleur très douce (coin du fourneau), fouetter sans arrêt en huit avec un fouet souple : le mélange gonfle et devient mousseux et légèrement nappant. Retirer du feu vers 60 °C, quand chaque coup de fouet laisse voir le fond ; s'il est trop épais, le détendre d'un peu d'eau froide.</t>
         </is>
       </c>
-      <c r="E8" t="s" s="14"/>
+      <c r="E8" t="s" s="14">
+        <v>86</v>
+      </c>
       <c r="F8"/>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="B9">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C9" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>82</v>
+        <v>78</v>
+      </c>
+      <c r="D9" t="inlineStr" s="14">
+        <is>
+          <t>Monter la sauce — Saler, ajouter le jus du citron (ou le garder pour le moment du service), puis verser le beurre clarifié petit à petit en tournant au fouet, comme une mayonnaise ; si elle épaissit trop, l'assouplir d'un peu d'eau tiède.</t>
+        </is>
       </c>
       <c r="E9" t="s" s="14"/>
       <c r="F9"/>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="B10">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C10" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="D10" t="s" s="14">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="E10" t="s" s="14"/>
       <c r="F10"/>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="B11">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C11" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="D11" t="s" s="14">
-        <v>86</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="E11" t="s" s="14"/>
       <c r="F11"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:D29"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:D27"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="15">
-        <f>"00SAU_REC035 · CUI.SAU.EMULSIONNEES · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
-        <v>00SAU_REC035 · CUI.SAU.EMULSIONNEES · référence : 1 kg · multiplicateur réglable sur la feuille </v>
+        <f>"GRO_CDR_B311 · CUI.SAU.EMULSIONNEES · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
+        <v>GRO_CDR_B311 · CUI.SAU.EMULSIONNEES · référence : 1,2 kg · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="16">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="17">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="B5" t="str" s="14">
         <f>"[RÉALISER] "&amp;Procedure!D2</f>
-        <v>[RÉALISER] Réaliser la Sauce Hollandaise.</v>
+        <v>[RÉALISER] Mise en place — Peser et mesurer toutes les denrées, vérifier leur fraîcheur.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
-      <c r="A6"/>
-[...3 lines deleted...]
-      <c r="C6" s="11">
+      <c r="A6" t="s" s="17">
+        <v>94</v>
+      </c>
+      <c r="B6" t="str" s="14">
+        <f>"[MONTER] "&amp;Procedure!D3</f>
+        <v>[MONTER] Préparer la garniture — Fouetter la crème bien ferme.</v>
+      </c>
+      <c r="C6"/>
+      <c r="D6"/>
+    </row>
+    <row r="7">
+      <c r="A7"/>
+      <c r="B7" t="str">
+        <f>Besoins!B10</f>
+        <v>Crème liquide entière 35% MG UHT</v>
+      </c>
+      <c r="C7" s="11">
+        <f>Besoins!E10</f>
+        <v>0.2</v>
+      </c>
+      <c r="D7" t="str">
+        <f>Besoins!F10</f>
+        <v>lt</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s" s="17">
+        <v>95</v>
+      </c>
+      <c r="B8" t="str" s="14">
+        <f>Procedure!D4</f>
+        <v>Monter la sauce hollandaise, y incorporer la garniture au dernier moment et rectifier. Garder à couvert dans un endroit tiède, entre 40 et 50 °C au plus, jamais au bain-marie chaud.</v>
+      </c>
+      <c r="C8"/>
+      <c r="D8"/>
+    </row>
+    <row r="9">
+      <c r="A9"/>
+      <c r="B9" t="s">
+        <v>96</v>
+      </c>
+      <c r="C9" s="11">
         <f>'Besoins'!$B$2*1</f>
         <v>1</v>
       </c>
-      <c r="D6" t="s">
+      <c r="D9" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="7">
-[...30 lines deleted...]
-    </row>
     <row r="10">
-      <c r="A10" t="s" s="16">
-[...1 lines deleted...]
-      </c>
+      <c r="A10"/>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
     </row>
     <row r="11">
-      <c r="A11" t="s" s="17">
-[...5 lines deleted...]
-      </c>
+      <c r="A11" t="s" s="16">
+        <v>97</v>
+      </c>
+      <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
     </row>
     <row r="12">
-      <c r="A12"/>
-[...2 lines deleted...]
-        <v>ℹ</v>
+      <c r="A12" t="s" s="17">
+        <v>93</v>
+      </c>
+      <c r="B12" t="str" s="14">
+        <f>"[METTRE EN PLACE] "&amp;Procedure!D5</f>
+        <v>[METTRE EN PLACE] Mise en place — Peser et mesurer toutes les denrées, vérifier leur fraîcheur.</v>
       </c>
       <c r="C12"/>
       <c r="D12"/>
     </row>
     <row r="13">
-      <c r="A13" t="s" s="17">
-[...4 lines deleted...]
-        <v>[CLARIFIER] Clarifier le beurre et le décanter — Le découper en petites parcelles et le faire fondre lentement au bain-marie sans y toucher jusqu'à séparation du petit lait. Lorsqu'il est clarifié, le décanter (ôter l'écume et le petit lait).</v>
+      <c r="A13"/>
+      <c r="B13" t="str" s="18">
+        <f>"ℹ "&amp;Procedure!E5</f>
+        <v>ℹ</v>
       </c>
       <c r="C13"/>
       <c r="D13"/>
     </row>
     <row r="14">
-      <c r="A14"/>
-[...1 lines deleted...]
-        <f>Besoins!B10</f>
+      <c r="A14" t="s" s="17">
+        <v>94</v>
+      </c>
+      <c r="B14" t="str" s="14">
+        <f>"[CLARIFIER] "&amp;Procedure!D6</f>
+        <v>[CLARIFIER] Clarifier le beurre — Le couper en morceaux et le laisser fondre doucement au bain-marie, sans le remuer, jusqu'à ce que le petit-lait se sépare ; retirer l'écume et ne garder que le beurre limpide.</v>
+      </c>
+      <c r="C14"/>
+      <c r="D14"/>
+    </row>
+    <row r="15">
+      <c r="A15"/>
+      <c r="B15" t="str">
+        <f>Besoins!B9</f>
         <v>Beurre AOC Charentes-Poitou</v>
       </c>
-      <c r="C14" s="11">
-[...4 lines deleted...]
-        <f>Besoins!F10</f>
+      <c r="C15" s="11">
+        <f>Besoins!E9</f>
+        <v>0.8</v>
+      </c>
+      <c r="D15" t="str">
+        <f>Besoins!F9</f>
         <v>kg</v>
       </c>
     </row>
-    <row r="15">
-[...9 lines deleted...]
-    </row>
     <row r="16">
-      <c r="A16"/>
-[...11 lines deleted...]
-      </c>
+      <c r="A16" t="s" s="17">
+        <v>95</v>
+      </c>
+      <c r="B16" t="str" s="14">
+        <f>"[CLARIFIER] "&amp;Procedure!D7</f>
+        <v>[CLARIFIER] Séparer les œufs et mettre les jaunes dans une petite sauteuse avec l'eau froide.</v>
+      </c>
+      <c r="C16"/>
+      <c r="D16"/>
     </row>
     <row r="17">
-      <c r="A17" t="s" s="17">
-[...7 lines deleted...]
-      <c r="D17"/>
+      <c r="A17"/>
+      <c r="B17" t="s">
+        <v>98</v>
+      </c>
+      <c r="C17" s="11">
+        <f>'Besoins'!$B$2*12.8</f>
+        <v>12.8</v>
+      </c>
+      <c r="D17" t="s">
+        <v>51</v>
+      </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="str">
-        <f>Besoins!B11</f>
-        <v>œufs jaunes liquides pasteurisés</v>
+        <f>Besoins!B7</f>
+        <v>Eau (robinet - moy. France 2026)</v>
       </c>
       <c r="C18" s="11">
-        <f>Besoins!E11</f>
-        <v>0.24</v>
+        <f>Besoins!E7</f>
+        <v>0.08</v>
       </c>
       <c r="D18" t="str">
-        <f>Besoins!F11</f>
-[...13 lines deleted...]
-      <c r="D19" t="str">
         <f>Besoins!F7</f>
         <v>lt</v>
       </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s" s="17">
+        <v>99</v>
+      </c>
+      <c r="B19" t="str" s="14">
+        <f>"[PLACER] "&amp;Procedure!D8</f>
+        <v>[PLACER] Monter le sabayon — Sur une chaleur très douce (coin du fourneau), fouetter sans arrêt en huit avec un fouet souple : le mélange gonfle et devient mousseux et légèrement nappant. Retirer du feu vers 60 °C, quand chaque coup de fouet laisse voir le fond ; s'il est trop épais, le détendre d'un peu d'eau froide.</v>
+      </c>
+      <c r="C19"/>
+      <c r="D19"/>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20" t="str" s="18">
-        <f>"ℹ "&amp;Procedure!E7</f>
+        <f>"ℹ "&amp;Procedure!E8</f>
         <v>ℹ</v>
       </c>
       <c r="C20"/>
       <c r="D20"/>
     </row>
     <row r="21">
       <c r="A21" t="s" s="17">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="B21" t="str" s="14">
-        <f>"[MONTER] "&amp;Procedure!D8</f>
-        <v>[MONTER] Monter la sauce hollandaise — Incorporer progressivement le beurre clarifié et décanté en tournant la sauce à l'aide d'un petit fouet. Ajouter le sel, le piment de Cayenne et quelques gouttes de jus de citron.</v>
+        <f>"[MONTER] "&amp;Procedure!D9</f>
+        <v>[MONTER] Monter la sauce — Saler, ajouter le jus du citron (ou le garder pour le moment du service), puis verser le beurre clarifié petit à petit en tournant au fouet, comme une mayonnaise ; si elle épaissit trop, l'assouplir d'un peu d'eau tiède.</v>
       </c>
       <c r="C21"/>
       <c r="D21"/>
     </row>
     <row r="22">
       <c r="A22"/>
       <c r="B22" t="str">
-        <f>Besoins!B10</f>
-        <v>Beurre AOC Charentes-Poitou</v>
+        <f>Besoins!B11</f>
+        <v>CITRON Espagne cat.I 4(58-67mm)</v>
       </c>
       <c r="C22" s="11">
-        <f>Besoins!E10</f>
-        <v>1</v>
+        <f>Besoins!E11</f>
+        <v>0.12</v>
       </c>
       <c r="D22" t="str">
-        <f>Besoins!F10</f>
+        <f>Besoins!F11</f>
         <v>kg</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s" s="17">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="B23" t="str" s="14">
-        <f>"[VÉRIFIER] "&amp;Procedure!D9</f>
-        <v>[VÉRIFIER] Vérifier l'assaisonnement.</v>
+        <f>"[VÉRIFIER] "&amp;Procedure!D10</f>
+        <v>[VÉRIFIER] Goûter et rectifier avec une pointe de Cayenne ou quelques gouttes de citron.</v>
       </c>
       <c r="C23"/>
       <c r="D23"/>
     </row>
     <row r="24">
       <c r="A24"/>
       <c r="B24" t="str">
         <f>Besoins!B8</f>
         <v>Piment de Cayenne</v>
       </c>
       <c r="C24" s="11">
         <f>Besoins!E8</f>
-        <v>0.001</v>
+        <v>0.0008</v>
       </c>
       <c r="D24" t="str">
         <f>Besoins!F8</f>
         <v>kg</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s" s="17">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="B25" t="str" s="14">
-        <f>"[PASSER] "&amp;Procedure!D10</f>
-        <v>[PASSER] Passer la sauce hollandaise au chinois étamine en foulant bien.</v>
+        <f>"[PASSER] "&amp;Procedure!D11</f>
+        <v>[PASSER] Passer au chinois étamine en foulant, corner les bords et couvrir ; garder entre 40 et 50 °C, dans un endroit tiède et jamais au bain-marie.</v>
       </c>
       <c r="C25"/>
       <c r="D25"/>
     </row>
     <row r="26">
-      <c r="A26" t="s" s="17">
-[...5 lines deleted...]
-      </c>
+      <c r="A26"/>
+      <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
     </row>
     <row r="27">
-      <c r="A27"/>
-[...3 lines deleted...]
-      </c>
+      <c r="A27" t="s" s="19">
+        <v>22</v>
+      </c>
+      <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
     </row>
-    <row r="28">
-[...12 lines deleted...]
-    </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
-  <mergeCells count="18">
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
+  <mergeCells count="17">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
-    <mergeCell ref="B7:D7"/>
-[...1 lines deleted...]
-    <mergeCell ref="B11:D11"/>
+    <mergeCell ref="B6:D6"/>
+    <mergeCell ref="B8:D8"/>
+    <mergeCell ref="A11:D11"/>
     <mergeCell ref="B12:D12"/>
     <mergeCell ref="B13:D13"/>
-    <mergeCell ref="B15:D15"/>
-    <mergeCell ref="B17:D17"/>
+    <mergeCell ref="B14:D14"/>
+    <mergeCell ref="B16:D16"/>
+    <mergeCell ref="B19:D19"/>
     <mergeCell ref="B20:D20"/>
     <mergeCell ref="B21:D21"/>
     <mergeCell ref="B23:D23"/>
     <mergeCell ref="B25:D25"/>
-    <mergeCell ref="B26:D26"/>
-[...1 lines deleted...]
-    <mergeCell ref="A29:D29"/>
+    <mergeCell ref="A27:D27"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>Sauce Mousseline</dc:title>
+  <dc:title>SAUCE MOUSSELINE</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>