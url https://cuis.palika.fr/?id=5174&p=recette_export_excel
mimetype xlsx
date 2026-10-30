--- v1 (2026-09-15)
+++ v2 (2026-10-30)
@@ -17,362 +17,389 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="104" uniqueCount="104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="113" uniqueCount="113">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
-    <t>Sauce Béarnaise</t>
+    <t>SAUCE BÉARNAISE</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
-    <t>00SAU_REC034</t>
+    <t>GRO_CDR_B312</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Sauces émulsionnées chaudes (CUI.SAU.EMULSIONNEES)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Oui — Corpus CDR (Cuisine de Référence 1993) audité et corrigé — verrouillé Chapitre 5</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
-    <t>La Cuisine de Référence (BPI.CDR)</t>
+    <t>La Cuisine de Référence (BPI.CDR2002)</t>
   </si>
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
-    <t>1 kg</t>
-[...5 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>1,25 kg</t>
+  </si>
+  <si>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>15/09/2026 16:07</t>
+    <t>30/10/2026 16:44</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
-[...5 lines deleted...]
-    <t>Vin blanc sec de cuisson</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>RNME1014107</t>
+  </si>
+  <si>
+    <t>Vin blanc bib 10L UE</t>
   </si>
   <si>
     <t>Vins et bières de cuisson</t>
   </si>
   <si>
+    <t>u</t>
+  </si>
+  <si>
+    <t>VINAIGRE-BLA</t>
+  </si>
+  <si>
+    <t>Vinaigre blanc d'alcool</t>
+  </si>
+  <si>
+    <t>Vinaigres et acides</t>
+  </si>
+  <si>
     <t>lt</t>
   </si>
   <si>
-    <t>00SAU_MP004</t>
-[...7 lines deleted...]
-  <si>
     <t>EPI-POIVRE-MIGNO</t>
   </si>
   <si>
     <t>Poivre noir mignonnette (concassé)</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>00SAU_MP006</t>
   </si>
   <si>
     <t>Beurre AOC Charentes-Poitou</t>
   </si>
   <si>
-    <t>Produits laitiers</t>
-[...5 lines deleted...]
-    <t>cerfeuil</t>
+    <t>Produits laitiers et œufs</t>
+  </si>
+  <si>
+    <t>RNM0020160</t>
+  </si>
+  <si>
+    <t>CERFEUIL France botte</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
+    <t>bte</t>
+  </si>
+  <si>
+    <t>RNM0440123</t>
+  </si>
+  <si>
+    <t>ÉCHALOTE France cat.I</t>
+  </si>
+  <si>
+    <t>RNM1940160</t>
+  </si>
+  <si>
+    <t>ESTRAGON France botte</t>
+  </si>
+  <si>
+    <t>00000047</t>
+  </si>
+  <si>
+    <t>OEUF A3 (PRIX)</t>
+  </si>
+  <si>
+    <t>Oeufs entiers</t>
+  </si>
+  <si>
     <t>pc</t>
   </si>
   <si>
-    <t>RNM0440123</t>
-[...19 lines deleted...]
-  <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
-    <t>Quantité (pour 1 kg)</t>
+    <t>Quantité (pour 1,25 kg)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Sauces émulsionnées chaudes</t>
   </si>
   <si>
+    <t xml:space="preserve">    ↳ JAUNE D'OEUF (P)</t>
+  </si>
+  <si>
+    <t>Conversions oeufs et ovoproduits</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ JAUNE D'OEUF (ML)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">            ↳ OEUF A3 (PRIX)</t>
+  </si>
+  <si>
+    <t>matiere</t>
+  </si>
+  <si>
     <t xml:space="preserve">    ↳ Beurre AOC Charentes-Poitou</t>
   </si>
   <si>
-    <t>matiere</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">    ↳ Vinaigre d'estragon</t>
+    <t xml:space="preserve">    ↳ VIN BLANC CUISSON (L)</t>
+  </si>
+  <si>
+    <t>Conversions diverses</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Vin blanc bib 10L UE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Vinaigre blanc d'alcool</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ ÉCHALOTE France cat.I</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poivre noir mignonnette (concassé)</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ estragon</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">    ↳ cerfeuil</t>
+    <t xml:space="preserve">    ↳ ESTRAGON France botte</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ CERFEUIL France botte</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>METTRE EN PLACE</t>
   </si>
   <si>
-    <t>Mettre en place — Peser, mesurer et contrôler les denrées.</t>
+    <t>Mise en place — Peser et mesurer toutes les denrées, vérifier leur fraîcheur.</t>
   </si>
   <si>
     <t>20 à 25 min</t>
   </si>
   <si>
     <t>CLARIFIER</t>
   </si>
   <si>
     <t>ÉPLUCHER</t>
   </si>
   <si>
+    <t>Préparer les aromates — Ciseler finement les échalotes, effeuiller et hacher la moitié de l'estragon et du cerfeuil, concasser le poivre.</t>
+  </si>
+  <si>
     <t>RÉUNIR</t>
   </si>
   <si>
     <t>INCORPORER</t>
   </si>
   <si>
     <t>55°C — ne jamais dépasser</t>
   </si>
   <si>
     <t>MONTER</t>
   </si>
   <si>
     <t>VÉRIFIER</t>
   </si>
   <si>
-    <t>Vérifier l'assaisonnement.</t>
+    <t>Passer au chinois étamine en foulant bien, dans un petit bain-marie à sauce, puis ajouter le reste de l'estragon et du cerfeuil fraîchement hachés.</t>
   </si>
   <si>
     <t>PASSER</t>
   </si>
   <si>
-    <t>Passer la sauce béarnaise au chinois étamine en foulant dans un petit bain-marie à sauce.</t>
-[...11 lines deleted...]
-    <t>Sauce Béarnaise  00SAU_REC034</t>
+    <t>Corner les bords et couvrir. Garder à couvert dans un endroit tiède, entre 40 et 50 °C au plus, jamais au bain-marie chaud.</t>
+  </si>
+  <si>
+    <t>Fiche technique — SAUCE BÉARNAISE</t>
+  </si>
+  <si>
+    <t>SAUCE BÉARNAISE  GRO_CDR_B312</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
+    <t xml:space="preserve">    ESTRAGON France botte</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    CERFEUIL France botte</t>
+  </si>
+  <si>
     <t>4.</t>
   </si>
   <si>
+    <t xml:space="preserve">    VIN BLANC CUISSON (L) (conv.)</t>
+  </si>
+  <si>
     <t>5.</t>
   </si>
   <si>
+    <t xml:space="preserve">    JAUNE D'OEUF (P) (conv.)</t>
+  </si>
+  <si>
     <t>6.</t>
   </si>
   <si>
     <t>7.</t>
   </si>
   <si>
     <t>8.</t>
-  </si>
-[...1 lines deleted...]
-    <t>9.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="201" formatCode="#,##0.00&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="0.00"/>
     <numFmt numFmtId="203" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="9">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
@@ -491,50 +518,53 @@
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:B18"/>
   <cols>
     <col min="1" max="1" width="36" customWidth="1"/>
     <col min="2" max="2" width="50" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3" t="s">
@@ -574,165 +604,168 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>14.013</v>
+        <v>15.9333</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>14.013</v>
+        <v>12.74664</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
         <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
         <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>14.013</v>
+        <v>15.9333</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>20</v>
       </c>
       <c r="B17" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:G15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2" s="8">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" s="9">
-        <v>1</v>
+        <v>1.25</v>
       </c>
       <c r="C3" t="s" s="10">
         <v>25</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>26</v>
       </c>
       <c r="B4" s="11">
         <f>$B$2*B3</f>
-        <v>1</v>
+        <v>1.25</v>
       </c>
       <c r="C4" t="str">
         <f>C3</f>
         <v>kg</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
         <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
@@ -740,1097 +773,1092 @@
       </c>
       <c r="D6" t="s" s="2">
         <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
         <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
         <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
         <v>31</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7" t="s">
         <v>33</v>
       </c>
       <c r="C7" t="s">
         <v>34</v>
       </c>
       <c r="D7" s="9">
-        <v>0.15</v>
+        <v>0.015</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
-        <v>0.15</v>
+        <v>0.015</v>
       </c>
       <c r="F7" t="s">
         <v>35</v>
       </c>
       <c r="G7" s="4">
-        <f>E7*2.8</f>
-        <v>0.42</v>
+        <f>E7*24.02</f>
+        <v>0.3603</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>37</v>
       </c>
       <c r="C8" t="s">
         <v>38</v>
       </c>
       <c r="D8" s="9">
         <v>0.15</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
         <v>0.15</v>
       </c>
       <c r="F8" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*8</f>
-        <v>1.2</v>
+        <f>E8*0.8</f>
+        <v>0.12</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D9" s="9">
         <v>0.015</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
         <v>0.015</v>
       </c>
       <c r="F9" t="s">
         <v>25</v>
       </c>
       <c r="G9" s="4">
         <f>E9*13.2</f>
         <v>0.198</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B10" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D10" s="9">
         <v>1</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
         <v>1</v>
       </c>
       <c r="F10" t="s">
         <v>25</v>
       </c>
       <c r="G10" s="4">
         <f>E10*12</f>
         <v>12</v>
       </c>
     </row>
     <row r="11">
-      <c r="A11" t="s" s="12">
-        <v>45</v>
+      <c r="A11" t="s">
+        <v>46</v>
       </c>
       <c r="B11" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C11" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D11" s="9">
-        <v>0.015</v>
+        <v>0.5</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
-        <v>0.015</v>
+        <v>0.5</v>
       </c>
       <c r="F11" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="G11" s="4">
-        <f>E11*0</f>
-        <v>0</v>
+        <f>E11*0.6</f>
+        <v>0.3</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B12" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C12" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D12" s="9">
         <v>0.15</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
         <v>0.15</v>
       </c>
       <c r="F12" t="s">
         <v>25</v>
       </c>
       <c r="G12" s="4">
         <f>E12*1.3</f>
         <v>0.195</v>
       </c>
     </row>
     <row r="13">
-      <c r="A13" t="s" s="12">
-        <v>51</v>
+      <c r="A13" t="s">
+        <v>52</v>
       </c>
       <c r="B13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C13" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D13" s="9">
-        <v>0.03</v>
+        <v>1</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
-        <v>0.03</v>
+        <v>1</v>
       </c>
       <c r="F13" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="G13" s="4">
-        <f>E13*0</f>
-        <v>0</v>
+        <f>E13*0.6</f>
+        <v>0.6</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s" s="12">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B14" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C14" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D14" s="9">
-        <v>0.24</v>
+        <v>8</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
-        <v>0.24</v>
+        <v>8</v>
       </c>
       <c r="F14" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="G14" s="4">
-        <f>E14*0</f>
-        <v>0</v>
+        <f>E14*0.27</f>
+        <v>2.16</v>
       </c>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15" t="s" s="3">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="G15" s="13">
         <f>SUM(G7:G14)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F10"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:F15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="D2" s="11">
-        <v>1</v>
+        <v>1.25</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
+        <v>65</v>
+      </c>
+      <c r="C3" t="s">
         <v>63</v>
       </c>
-      <c r="C3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D3" s="11">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="E3" t="s">
-        <v>25</v>
+        <v>57</v>
       </c>
       <c r="F3" t="s">
-        <v>44</v>
+        <v>66</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C4" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="D4" s="11">
-        <v>0.24</v>
+        <v>0.304</v>
       </c>
       <c r="E4" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="F4" t="s">
-        <v>55</v>
+        <v>66</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B5" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C5" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="D5" s="11">
-        <v>0.15</v>
+        <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>35</v>
+        <v>57</v>
       </c>
       <c r="F5" t="s">
-        <v>34</v>
+        <v>56</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="C6" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="D6" s="11">
-        <v>0.15</v>
+        <v>1</v>
       </c>
       <c r="E6" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="F6" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="C7" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="D7" s="11">
         <v>0.15</v>
       </c>
       <c r="E7" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="F7" t="s">
-        <v>47</v>
+        <v>72</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B8" t="s">
+        <v>73</v>
+      </c>
+      <c r="C8" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="D8" s="11">
         <v>0.015</v>
       </c>
       <c r="E8" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="F8" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="C9" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="D9" s="11">
-        <v>0.03</v>
+        <v>0.15</v>
       </c>
       <c r="E9" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="F9" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="C10" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="D10" s="11">
-        <v>0.015</v>
+        <v>0.15</v>
       </c>
       <c r="E10" t="s">
         <v>25</v>
       </c>
       <c r="F10" t="s">
-        <v>47</v>
+        <v>48</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>1</v>
+      </c>
+      <c r="B11" t="s">
+        <v>76</v>
+      </c>
+      <c r="C11" t="s">
+        <v>69</v>
+      </c>
+      <c r="D11" s="11">
+        <v>0.015</v>
+      </c>
+      <c r="E11" t="s">
+        <v>25</v>
+      </c>
+      <c r="F11" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>1</v>
+      </c>
+      <c r="B12" t="s">
+        <v>77</v>
+      </c>
+      <c r="C12" t="s">
+        <v>69</v>
+      </c>
+      <c r="D12" s="11">
+        <v>0.5</v>
+      </c>
+      <c r="E12" t="s">
+        <v>49</v>
+      </c>
+      <c r="F12" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>1</v>
+      </c>
+      <c r="B13" t="s">
+        <v>78</v>
+      </c>
+      <c r="C13" t="s">
+        <v>69</v>
+      </c>
+      <c r="D13" s="11">
+        <v>0.25</v>
+      </c>
+      <c r="E13" t="s">
+        <v>49</v>
+      </c>
+      <c r="F13" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>1</v>
+      </c>
+      <c r="B14" t="s">
+        <v>77</v>
+      </c>
+      <c r="C14" t="s">
+        <v>69</v>
+      </c>
+      <c r="D14" s="11">
+        <v>0.5</v>
+      </c>
+      <c r="E14" t="s">
+        <v>49</v>
+      </c>
+      <c r="F14" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>1</v>
+      </c>
+      <c r="B15" t="s">
+        <v>78</v>
+      </c>
+      <c r="C15" t="s">
+        <v>69</v>
+      </c>
+      <c r="D15" s="11">
+        <v>0.25</v>
+      </c>
+      <c r="E15" t="s">
+        <v>49</v>
+      </c>
+      <c r="F15" t="s">
+        <v>48</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F10"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:F9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>74</v>
+        <v>81</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>77</v>
+        <v>84</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="D2" t="s" s="14">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="E2" t="s" s="14">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="D3" t="inlineStr" s="14">
         <is>
-          <t>Clarifier le beurre et le décanter — Le découper en petites parcelles et le faire fondre lentement au bain-marie sans y toucher jusqu'à ce que la matière grasse se sépare du petit lait.</t>
+          <t>Clarifier le beurre — Le couper en morceaux, le laisser fondre doucement au bain-marie sans y toucher, puis le décanter : retirer l'écume et laisser le petit-lait au fond.</t>
         </is>
       </c>
       <c r="E3" t="s" s="14"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
-        <v>82</v>
-[...4 lines deleted...]
-        </is>
+        <v>89</v>
+      </c>
+      <c r="D4" t="s" s="14">
+        <v>90</v>
       </c>
       <c r="E4" t="s" s="14"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
-        <v>83</v>
+        <v>91</v>
       </c>
       <c r="D5" t="inlineStr" s="14">
         <is>
-          <t>Réaliser la réduction béarnaise — Réunir dans une petite sauteuse le vin blanc, le vinaigre d'alcool ou d'estragon, les échalotes ciselées, le cerfeuil et l'estragon hachés et la mignonnette. Laisser réduire des trois quarts très lentement sur le coin du feu. Refroidir la réduction et la laisser infuser hors du feu.</t>
+          <t>Réduction — Réunir vin blanc, vinaigre, échalotes, herbes hachées et mignonnette ; réduire des trois quarts à tout petit feu, puis laisser refroidir et infuser hors du feu.</t>
         </is>
       </c>
       <c r="E5" t="s" s="14"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>2</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
-        <v>84</v>
+        <v>92</v>
       </c>
       <c r="D6" t="inlineStr" s="14">
         <is>
-          <t>Réaliser le sabayon — Ajouter les jaunes à la réduction refroidie (il est prudent d'ajouter un peu d'eau froide). Placer la sauteuse sur un feu très doux. Fouetter énergiquement sans arrêter, en formant des huit, jusqu'à ce que le sabayon augmente de volume et prenne une consistance mousseuse et légèrement onctueuse. Retirer la sauteuse du feu dès que la température du sabayon est proche de 55°C.</t>
+          <t>Sabayon — Ajouter les jaunes (et un filet d'eau froide, par sécurité) à la réduction froide ; fouetter sans arrêt en huit sur un feu très doux jusqu'à un sabayon mousseux et nappant. Retirer vers 60 °C, quand le fond de la sauteuse apparaît à chaque coup de fouet ; trop épais, le détendre d'un peu d'eau froide.</t>
         </is>
       </c>
       <c r="E6" t="s" s="14">
-        <v>85</v>
+        <v>93</v>
       </c>
       <c r="F6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>2</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
-        <v>86</v>
+        <v>94</v>
       </c>
       <c r="D7" t="inlineStr" s="14">
         <is>
-          <t>Monter la sauce béarnaise — Incorporer progressivement le beurre clarifié et décanté en tournant la sauce à l'aide d'un petit fouet. Ajouter le sel fin. Si au cours de l'émulsion la consistance de la sauce épaissit trop, ajouter un peu d'eau tiède.</t>
+          <t>Monter la sauce — Saler, puis incorporer le beurre clarifié petit à petit au fouet, comme pour la hollandaise ; si elle épaissit trop, l'assouplir d'un peu d'eau tiède. Rectifier.</t>
         </is>
       </c>
       <c r="E7" t="s" s="14"/>
       <c r="F7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>2</v>
       </c>
       <c r="B8">
         <v>7</v>
       </c>
       <c r="C8" t="s">
-        <v>87</v>
+        <v>95</v>
       </c>
       <c r="D8" t="s" s="14">
-        <v>88</v>
+        <v>96</v>
       </c>
       <c r="E8" t="s" s="14"/>
       <c r="F8"/>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>2</v>
       </c>
       <c r="B9">
         <v>8</v>
       </c>
       <c r="C9" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="D9" t="s" s="14">
-        <v>90</v>
+        <v>98</v>
       </c>
       <c r="E9" t="s" s="14"/>
       <c r="F9"/>
-    </row>
-[...16 lines deleted...]
-      <c r="F10"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:D32"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:D26"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="15">
-        <f>"00SAU_REC034 · CUI.SAU.EMULSIONNEES · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
-        <v>00SAU_REC034 · CUI.SAU.EMULSIONNEES · référence : 1 kg · multiplicateur réglable sur la feuille </v>
+        <f>"GRO_CDR_B312 · CUI.SAU.EMULSIONNEES · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
+        <v>GRO_CDR_B312 · CUI.SAU.EMULSIONNEES · référence : 1,25 kg · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="16">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="17">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="B5" t="str" s="14">
         <f>"[METTRE EN PLACE] "&amp;Procedure!D2</f>
-        <v>[METTRE EN PLACE] Mettre en place — Peser, mesurer et contrôler les denrées.</v>
+        <v>[METTRE EN PLACE] Mise en place — Peser et mesurer toutes les denrées, vérifier leur fraîcheur.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="str" s="18">
         <f>"ℹ "&amp;Procedure!E2</f>
         <v>ℹ</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7" t="s" s="17">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="B7" t="str" s="14">
         <f>"[CLARIFIER] "&amp;Procedure!D3</f>
-        <v>[CLARIFIER] Clarifier le beurre et le décanter — Le découper en petites parcelles et le faire fondre lentement au bain-marie sans y toucher jusqu'à ce que la matière grasse se sépare du petit lait.</v>
+        <v>[CLARIFIER] Clarifier le beurre — Le couper en morceaux, le laisser fondre doucement au bain-marie sans y toucher, puis le décanter : retirer l'écume et laisser le petit-lait au fond.</v>
       </c>
       <c r="C7"/>
       <c r="D7"/>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="str">
         <f>Besoins!B10</f>
         <v>Beurre AOC Charentes-Poitou</v>
       </c>
       <c r="C8" s="11">
         <f>Besoins!E10</f>
         <v>1</v>
       </c>
       <c r="D8" t="str">
         <f>Besoins!F10</f>
         <v>kg</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s" s="17">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="B9" t="str" s="14">
         <f>"[ÉPLUCHER] "&amp;Procedure!D4</f>
-        <v>[ÉPLUCHER] Préparer les éléments de la réduction — Éplucher, laver et ciseler finement les échalotes. Laver, effeuiller et hacher l'estragon et le cerfeuil. Concasser le poivre en grains (mignonnette).</v>
+        <v>[ÉPLUCHER] Préparer les aromates — Ciseler finement les échalotes, effeuiller et hacher la moitié de l'estragon et du cerfeuil, concasser le poivre.</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="str">
         <f>Besoins!B12</f>
         <v>ÉCHALOTE France cat.I</v>
       </c>
       <c r="C10" s="11">
         <f>Besoins!E12</f>
         <v>0.15</v>
       </c>
       <c r="D10" t="str">
         <f>Besoins!F12</f>
         <v>kg</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="str">
-        <f>Besoins!B13</f>
-        <v>estragon</v>
+        <f>Besoins!B9</f>
+        <v>Poivre noir mignonnette (concassé)</v>
       </c>
       <c r="C11" s="11">
-        <f>Besoins!E13</f>
-        <v>0.03</v>
+        <f>Besoins!E9</f>
+        <v>0.015</v>
       </c>
       <c r="D11" t="str">
-        <f>Besoins!F13</f>
+        <f>Besoins!F9</f>
         <v>kg</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
-      <c r="B12" t="str">
-[...1 lines deleted...]
-        <v>cerfeuil</v>
+      <c r="B12" t="s">
+        <v>104</v>
       </c>
       <c r="C12" s="11">
-        <f>Besoins!E11</f>
-[...4 lines deleted...]
-        <v>kg</v>
+        <f>'Besoins'!$B$2*0.5</f>
+        <v>0.5</v>
+      </c>
+      <c r="D12" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="13">
-      <c r="A13" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B13" t="str" s="14">
+      <c r="A13"/>
+      <c r="B13" t="s">
+        <v>105</v>
+      </c>
+      <c r="C13" s="11">
+        <f>'Besoins'!$B$2*0.25</f>
+        <v>0.25</v>
+      </c>
+      <c r="D13" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s" s="17">
+        <v>106</v>
+      </c>
+      <c r="B14" t="str" s="14">
         <f>"[RÉUNIR] "&amp;Procedure!D5</f>
-        <v>[RÉUNIR] Réaliser la réduction béarnaise — Réunir dans une petite sauteuse le vin blanc, le vinaigre d'alcool ou d'estragon, les échalotes ciselées, le cerfeuil et l'estragon hachés et la mignonnette. Laisser réduire des trois quarts très lentement sur le coin du feu. Refroidir la réduction et la laisser infuser hors du feu.</v>
-[...17 lines deleted...]
-      </c>
+        <v>[RÉUNIR] Réduction — Réunir vin blanc, vinaigre, échalotes, herbes hachées et mignonnette ; réduire des trois quarts à tout petit feu, puis laisser refroidir et infuser hors du feu.</v>
+      </c>
+      <c r="C14"/>
+      <c r="D14"/>
     </row>
     <row r="15">
       <c r="A15"/>
-      <c r="B15" t="str">
-[...1 lines deleted...]
-        <v>Vinaigre d'estragon</v>
+      <c r="B15" t="s">
+        <v>107</v>
       </c>
       <c r="C15" s="11">
-        <f>Besoins!E8</f>
+        <f>'Besoins'!$B$2*0.15</f>
         <v>0.15</v>
       </c>
-      <c r="D15" t="str">
-[...1 lines deleted...]
-        <v>lt</v>
+      <c r="D15" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="str">
-        <f>Besoins!B12</f>
-        <v>ÉCHALOTE France cat.I</v>
+        <f>Besoins!B8</f>
+        <v>Vinaigre blanc d'alcool</v>
       </c>
       <c r="C16" s="11">
-        <f>Besoins!E12</f>
+        <f>Besoins!E8</f>
         <v>0.15</v>
       </c>
       <c r="D16" t="str">
-        <f>Besoins!F12</f>
-        <v>kg</v>
+        <f>Besoins!F8</f>
+        <v>lt</v>
       </c>
     </row>
     <row r="17">
-      <c r="A17"/>
-[...11 lines deleted...]
-      </c>
+      <c r="A17" t="s" s="17">
+        <v>108</v>
+      </c>
+      <c r="B17" t="str" s="14">
+        <f>"[INCORPORER] "&amp;Procedure!D6</f>
+        <v>[INCORPORER] Sabayon — Ajouter les jaunes (et un filet d'eau froide, par sécurité) à la réduction froide ; fouetter sans arrêt en huit sur un feu très doux jusqu'à un sabayon mousseux et nappant. Retirer vers 60 °C, quand le fond de la sauteuse apparaît à chaque coup de fouet ; trop épais, le détendre d'un peu d'eau froide.</v>
+      </c>
+      <c r="C17"/>
+      <c r="D17"/>
     </row>
     <row r="18">
       <c r="A18"/>
-      <c r="B18" t="str">
-[...1 lines deleted...]
-        <v>estragon</v>
+      <c r="B18" t="s">
+        <v>109</v>
       </c>
       <c r="C18" s="11">
-        <f>Besoins!E13</f>
-[...4 lines deleted...]
-        <v>kg</v>
+        <f>'Besoins'!$B$2*16</f>
+        <v>16</v>
+      </c>
+      <c r="D18" t="s">
+        <v>57</v>
       </c>
     </row>
     <row r="19">
       <c r="A19"/>
-      <c r="B19" t="str">
-[...10 lines deleted...]
-      </c>
+      <c r="B19" t="str" s="18">
+        <f>"ℹ "&amp;Procedure!E6</f>
+        <v>ℹ</v>
+      </c>
+      <c r="C19"/>
+      <c r="D19"/>
     </row>
     <row r="20">
       <c r="A20" t="s" s="17">
-        <v>99</v>
+        <v>110</v>
       </c>
       <c r="B20" t="str" s="14">
-        <f>"[INCORPORER] "&amp;Procedure!D6</f>
-        <v>[INCORPORER] Réaliser le sabayon — Ajouter les jaunes à la réduction refroidie (il est prudent d'ajouter un peu d'eau froide). Placer la sauteuse sur un feu très doux. Fouetter énergiquement sans arrêter, en formant des huit, jusqu'à ce que le sabayon augmente de volume et prenne une consistance mousseuse et légèrement onctueuse. Retirer la sauteuse du feu dès que la température du sabayon est proche de 55°C.</v>
+        <f>"[MONTER] "&amp;Procedure!D7</f>
+        <v>[MONTER] Monter la sauce — Saler, puis incorporer le beurre clarifié petit à petit au fouet, comme pour la hollandaise ; si elle épaissit trop, l'assouplir d'un peu d'eau tiède. Rectifier.</v>
       </c>
       <c r="C20"/>
       <c r="D20"/>
     </row>
     <row r="21">
-      <c r="A21"/>
-[...11 lines deleted...]
-      </c>
+      <c r="A21" t="s" s="17">
+        <v>111</v>
+      </c>
+      <c r="B21" t="str" s="14">
+        <f>"[VÉRIFIER] "&amp;Procedure!D8</f>
+        <v>[VÉRIFIER] Passer au chinois étamine en foulant bien, dans un petit bain-marie à sauce, puis ajouter le reste de l'estragon et du cerfeuil fraîchement hachés.</v>
+      </c>
+      <c r="C21"/>
+      <c r="D21"/>
     </row>
     <row r="22">
       <c r="A22"/>
-      <c r="B22" t="str" s="18">
-[...4 lines deleted...]
-      <c r="D22"/>
+      <c r="B22" t="s">
+        <v>104</v>
+      </c>
+      <c r="C22" s="11">
+        <f>'Besoins'!$B$2*0.5</f>
+        <v>0.5</v>
+      </c>
+      <c r="D22" t="s">
+        <v>49</v>
+      </c>
     </row>
     <row r="23">
-      <c r="A23" t="s" s="17">
-[...7 lines deleted...]
-      <c r="D23"/>
+      <c r="A23"/>
+      <c r="B23" t="s">
+        <v>105</v>
+      </c>
+      <c r="C23" s="11">
+        <f>'Besoins'!$B$2*0.25</f>
+        <v>0.25</v>
+      </c>
+      <c r="D23" t="s">
+        <v>49</v>
+      </c>
     </row>
     <row r="24">
-      <c r="A24"/>
-[...11 lines deleted...]
-      </c>
+      <c r="A24" t="s" s="17">
+        <v>112</v>
+      </c>
+      <c r="B24" t="str" s="14">
+        <f>"[PASSER] "&amp;Procedure!D9</f>
+        <v>[PASSER] Corner les bords et couvrir. Garder à couvert dans un endroit tiède, entre 40 et 50 °C au plus, jamais au bain-marie chaud.</v>
+      </c>
+      <c r="C24"/>
+      <c r="D24"/>
     </row>
     <row r="25">
-      <c r="A25" t="s" s="17">
-[...5 lines deleted...]
-      </c>
+      <c r="A25"/>
+      <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
     </row>
     <row r="26">
-      <c r="A26" t="s" s="17">
-[...5 lines deleted...]
-      </c>
+      <c r="A26" t="s" s="19">
+        <v>22</v>
+      </c>
+      <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
     </row>
-    <row r="27">
-[...62 lines deleted...]
-    </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
-  <mergeCells count="16">
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
+  <mergeCells count="14">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:D9"/>
-    <mergeCell ref="B13:D13"/>
+    <mergeCell ref="B14:D14"/>
+    <mergeCell ref="B17:D17"/>
+    <mergeCell ref="B19:D19"/>
     <mergeCell ref="B20:D20"/>
-    <mergeCell ref="B22:D22"/>
-[...5 lines deleted...]
-    <mergeCell ref="A32:D32"/>
+    <mergeCell ref="B21:D21"/>
+    <mergeCell ref="B24:D24"/>
+    <mergeCell ref="A26:D26"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>Sauce Béarnaise</dc:title>
+  <dc:title>SAUCE BÉARNAISE</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>