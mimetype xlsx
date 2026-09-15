--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -85,51 +85,51 @@
   <si>
     <t>Archive DOSBox — LIEN.DBF/OBJET.DBF originaux (CLI.1992.DOSBOX)</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>1,5 lt</t>
   </si>
   <si>
     <t>Coût de revient (qt de référence)</t>
   </si>
   <si>
     <t>Coût unitaire</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
     <t>Coût de revient total pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>01/08/2026 07:25</t>
+    <t>15/09/2026 19:09</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
@@ -355,50 +355,53 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:B18"/>
   <cols>
     <col min="1" max="1" width="36" customWidth="1"/>
     <col min="2" max="2" width="50" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3" t="s" s="3">
@@ -495,50 +498,53 @@
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>21</v>
       </c>
       <c r="B17" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>23</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:G9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="8">
         <v>24</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
@@ -666,50 +672,53 @@
         <f>E8*6.6931</f>
         <v>6.6931</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9" t="s" s="4">
         <v>40</v>
       </c>
       <c r="G9" s="13">
         <f>SUM(G7:G8)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:F5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>41</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>42</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>43</v>
@@ -789,50 +798,53 @@
         <v>2</v>
       </c>
       <c r="B5" t="s">
         <v>51</v>
       </c>
       <c r="C5" t="s">
         <v>48</v>
       </c>
       <c r="D5" s="12">
         <v>0.5</v>
       </c>
       <c r="E5" t="s">
         <v>36</v>
       </c>
       <c r="F5" t="s">
         <v>35</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>52</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>53</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>54</v>
@@ -860,50 +872,53 @@
       </c>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>58</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E3"/>
       <c r="F3"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:D10"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="8">
         <v>59</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="15">
         <f>"00000779 · PAT.SAUCES · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>00000779 · PAT.SAUCES · référence : 1,5 lt · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
@@ -946,51 +961,51 @@
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="inlineStr" s="17">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C8"/>
       <c r="D8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="18">
         <v>23</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="7">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="A7:D7"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="A10:D10"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>COULIS DE MANGUE</dc:title>