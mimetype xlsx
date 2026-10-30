--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -17,335 +17,359 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="95" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="103" uniqueCount="103">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
-    <t>Sauce Chantilly</t>
+    <t>SAUCE CHANTILLY</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
-    <t>00SAU_REC029</t>
+    <t>GRO_CDR_B303G</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Sauces émulsionnées froides (CUI.SAU.FROIDES)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Oui — Corpus CDR (Cuisine de Référence 1993) audité et corrigé — verrouillé Chapitre 5</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
-    <t>La Cuisine de Référence (BPI.CDR)</t>
+    <t>La Cuisine de Référence (BPI.CDR2002)</t>
   </si>
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>1,23 lt</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>15/09/2026 13:56</t>
+    <t>30/10/2026 14:57</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
-[...8 lines deleted...]
-    <t>Épicerie salée</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>00SAU_MP005</t>
+  </si>
+  <si>
+    <t>Vinaigre d'alcool coloré 6%</t>
+  </si>
+  <si>
+    <t>Condiments et sauces prêtes</t>
+  </si>
+  <si>
+    <t>EPI-POIVRE-BLAN</t>
+  </si>
+  <si>
+    <t>Poivre blanc moulu</t>
+  </si>
+  <si>
+    <t>Épices en poudre et graines</t>
+  </si>
+  <si>
+    <t>kg</t>
+  </si>
+  <si>
+    <t>RNME101408</t>
+  </si>
+  <si>
+    <t>Jus de citron type pulco 70cl</t>
+  </si>
+  <si>
+    <t>Agrumes</t>
+  </si>
+  <si>
+    <t>u</t>
+  </si>
+  <si>
+    <t>HUI-TOURNESOL</t>
+  </si>
+  <si>
+    <t>Huile de tournesol raffinée vrac</t>
+  </si>
+  <si>
+    <t>Huiles végétales</t>
+  </si>
+  <si>
+    <t>CRE-LIQUIDE-35</t>
+  </si>
+  <si>
+    <t>Crème liquide entière 35% MG UHT</t>
+  </si>
+  <si>
+    <t>Crèmes fraîches et laitières</t>
+  </si>
+  <si>
+    <t>00000047</t>
+  </si>
+  <si>
+    <t>OEUF A3 (PRIX)</t>
+  </si>
+  <si>
+    <t>Oeufs entiers</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
-    <t>00001664</t>
-[...47 lines deleted...]
-    <t>Œufs et ovoproduits</t>
+    <t>MOUTARDE-DIJON</t>
+  </si>
+  <si>
+    <t>Moutarde de Dijon forte</t>
+  </si>
+  <si>
+    <t>Sels et condiments de base</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 1,23 lt)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Sauces émulsionnées froides</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Sauce Mayonnaise</t>
+    <t xml:space="preserve">    ↳ SAUCE MAYONNAISE</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Huile de tournesol raffinée vrac</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
-    <t xml:space="preserve">        ↳ œufs jaunes liquides pasteurisés</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">        ↳ Piment de Cayenne</t>
+    <t xml:space="preserve">        ↳ JAUNE D'OEUF (P)</t>
+  </si>
+  <si>
+    <t>Conversions oeufs et ovoproduits</t>
+  </si>
+  <si>
+    <t xml:space="preserve">            ↳ JAUNE D'OEUF (ML)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                ↳ OEUF A3 (PRIX)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Moutarde de Dijon forte</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Vinaigre d'alcool coloré 6%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Poivre blanc moulu</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Crème liquide entière 35% MG UHT</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ jus de citron</t>
+    <t xml:space="preserve">    ↳ Jus citron pulco (L)</t>
+  </si>
+  <si>
+    <t>Conversions fruits frais (P→K)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Jus de citron type pulco 70cl</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>RÉALISER</t>
   </si>
   <si>
-    <t>Réaliser la Sauce Mayonnaise en remplaçant le vinaigre par du jus de citron.</t>
+    <t>Mise en place — Peser et mesurer toutes les denrées, vérifier leur fraîcheur.</t>
   </si>
   <si>
     <t>MONTER</t>
   </si>
   <si>
-    <t>Monter la crème très froide en crème fouettée très ferme. L'incorporer délicatement à la mayonnaise juste avant l'utilisation.</t>
-[...2 lines deleted...]
-    <t>Sauce Mayonnaise</t>
+    <t>Monter la mayonnaise en remplaçant le vinaigre par le jus de citron.</t>
+  </si>
+  <si>
+    <t>Fouetter la crème bien ferme et l'incorporer délicatement à la spatule juste avant d'envoyer.</t>
+  </si>
+  <si>
+    <t>SAUCE MAYONNAISE</t>
   </si>
   <si>
     <t>METTRE EN PLACE</t>
   </si>
   <si>
-    <t>Mettre en place — Peser, mesurer et contrôler les denrées. Les sortir à température ambiante de la cuisine.</t>
+    <t>Mettre en place le poste de travail — Mesurer et contrôler les denrées. Elles doivent être utilisées à la température ambiante de la cuisine.</t>
   </si>
   <si>
     <t>10 à 15 min</t>
   </si>
   <si>
     <t>CLARIFIER</t>
   </si>
   <si>
     <t>INCORPORER</t>
   </si>
   <si>
-    <t>VÉRIFIER</t>
-[...8 lines deleted...]
-    <t>Sauce Chantilly  00SAU_REC029</t>
+    <t>Fiche technique — SAUCE CHANTILLY</t>
+  </si>
+  <si>
+    <t>SAUCE CHANTILLY  GRO_CDR_B303G</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
-    <t xml:space="preserve">    Sauce Mayonnaise</t>
-[...1 lines deleted...]
-  <si>
     <t>2.</t>
   </si>
   <si>
-    <t>↳ Sauce Mayonnaise  00SAU_REC021</t>
+    <t xml:space="preserve">    SAUCE MAYONNAISE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Jus citron pulco (L) (conv.)</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
-    <t>4.</t>
+    <t>↳ SAUCE MAYONNAISE  GRO_CDR_B300</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    JAUNE D'OEUF (P) (conv.)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="201" formatCode="#,##0.00&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="0.00"/>
     <numFmt numFmtId="203" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="9">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
@@ -464,50 +488,53 @@
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:B18"/>
   <cols>
     <col min="1" max="1" width="36" customWidth="1"/>
     <col min="2" max="2" width="50" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3" t="s">
@@ -547,105 +574,108 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>1.6298</v>
+        <v>2.6669523809524</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>1.3250406504065</v>
+        <v>2.168253968254</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
         <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
         <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>1.6298</v>
+        <v>2.6669523809524</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>20</v>
       </c>
       <c r="B17" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:G14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
@@ -703,905 +733,954 @@
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
         <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
         <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
         <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
         <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
         <v>31</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="12">
+      <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7" t="s">
         <v>33</v>
       </c>
       <c r="C7" t="s">
         <v>34</v>
       </c>
       <c r="D7" s="9">
-        <v>0.03</v>
+        <v>0.025</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
-        <v>0.03</v>
+        <v>0.025</v>
       </c>
       <c r="F7" t="s">
+        <v>25</v>
+      </c>
+      <c r="G7" s="4">
+        <f>E7*3</f>
+        <v>0.075</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
         <v>35</v>
       </c>
-      <c r="G7" s="4">
-[...5 lines deleted...]
-      <c r="A8" t="s" s="12">
+      <c r="B8" t="s">
         <v>36</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
         <v>37</v>
       </c>
-      <c r="C8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D8" s="9">
-        <v>0.05</v>
+        <v>0.000833</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>0.05</v>
+        <v>0.000833</v>
       </c>
       <c r="F8" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*0</f>
-        <v>0</v>
+        <f>E8*14.8059223689</f>
+        <v>0.012333</v>
       </c>
     </row>
     <row r="9">
-      <c r="A9" t="s" s="12">
-        <v>38</v>
+      <c r="A9" t="s">
+        <v>39</v>
       </c>
       <c r="B9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C9" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="D9" s="9">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="F9" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*0</f>
-        <v>0</v>
+        <f>E9*8.1571428571</f>
+        <v>0.326286</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="B10" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="C10" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="D10" s="9">
-        <v>0.001</v>
+        <v>0.833333</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
-        <v>0.001</v>
+        <v>0.833333</v>
       </c>
       <c r="F10" t="s">
-        <v>43</v>
+        <v>25</v>
       </c>
       <c r="G10" s="4">
-        <f>E10*9.8</f>
-        <v>0.0098</v>
+        <f>E10*1.05000042</f>
+        <v>0.875</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B11" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C11" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D11" s="9">
-        <v>1</v>
+        <v>0.2</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
-        <v>1</v>
+        <v>0.2</v>
       </c>
       <c r="F11" t="s">
         <v>25</v>
       </c>
       <c r="G11" s="4">
-        <f>E11*1.05</f>
-        <v>1.05</v>
+        <f>E11*2.85</f>
+        <v>0.57</v>
       </c>
     </row>
     <row r="12">
-      <c r="A12" t="s">
-        <v>47</v>
+      <c r="A12" t="s" s="12">
+        <v>49</v>
       </c>
       <c r="B12" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="C12" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D12" s="9">
-        <v>0.2</v>
+        <v>2.5</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
-        <v>0.2</v>
+        <v>2.5</v>
       </c>
       <c r="F12" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="G12" s="4">
-        <f>E12*2.85</f>
-        <v>0.57</v>
+        <f>E12*0.27</f>
+        <v>0.675</v>
       </c>
     </row>
     <row r="13">
-      <c r="A13" t="s" s="12">
-        <v>50</v>
+      <c r="A13" t="s">
+        <v>53</v>
       </c>
       <c r="B13" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="C13" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="D13" s="9">
-        <v>0.09</v>
+        <v>0.041667</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
-        <v>0.09</v>
+        <v>0.041667</v>
       </c>
       <c r="F13" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="G13" s="4">
-        <f>E13*0</f>
-        <v>0</v>
+        <f>E13*3.1999744002</f>
+        <v>0.133333</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14" t="s" s="3">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="G14" s="13">
         <f>SUM(G7:G13)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F10"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:F13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="D2" s="11">
         <v>1.23</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="C3" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="D3" s="11">
         <v>1</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="C4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="D4" s="11">
-        <v>1</v>
+        <v>0.833</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="C5" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="D5" s="11">
-        <v>0.09</v>
+        <v>5</v>
       </c>
       <c r="E5" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="F5" t="s">
-        <v>52</v>
+        <v>67</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="C6" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="D6" s="11">
-        <v>0.05</v>
+        <v>0.095</v>
       </c>
       <c r="E6" t="s">
-        <v>43</v>
+        <v>25</v>
       </c>
       <c r="F6" t="s">
-        <v>34</v>
+        <v>67</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B7" t="s">
+        <v>69</v>
+      </c>
+      <c r="C7" t="s">
         <v>65</v>
       </c>
-      <c r="C7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D7" s="11">
-        <v>0.03</v>
+        <v>2.5</v>
       </c>
       <c r="E7" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="F7" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>2</v>
       </c>
       <c r="B8" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="C8" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="D8" s="11">
-        <v>0.001</v>
+        <v>0.042</v>
       </c>
       <c r="E8" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="F8" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B9" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="C9" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="D9" s="11">
-        <v>0.2</v>
+        <v>0.025</v>
       </c>
       <c r="E9" t="s">
         <v>25</v>
       </c>
       <c r="F9" t="s">
-        <v>49</v>
+        <v>34</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
+        <v>2</v>
+      </c>
+      <c r="B10" t="s">
+        <v>72</v>
+      </c>
+      <c r="C10" t="s">
+        <v>65</v>
+      </c>
+      <c r="D10" s="11">
+        <v>0.001</v>
+      </c>
+      <c r="E10" t="s">
+        <v>38</v>
+      </c>
+      <c r="F10" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
         <v>1</v>
       </c>
-      <c r="B10" t="s">
-[...5 lines deleted...]
-      <c r="D10" s="11">
+      <c r="B11" t="s">
+        <v>73</v>
+      </c>
+      <c r="C11" t="s">
+        <v>65</v>
+      </c>
+      <c r="D11" s="11">
+        <v>0.2</v>
+      </c>
+      <c r="E11" t="s">
+        <v>25</v>
+      </c>
+      <c r="F11" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>1</v>
+      </c>
+      <c r="B12" t="s">
+        <v>74</v>
+      </c>
+      <c r="C12" t="s">
+        <v>61</v>
+      </c>
+      <c r="D12" s="11">
         <v>0.03</v>
       </c>
-      <c r="E10" t="s">
+      <c r="E12" t="s">
         <v>25</v>
       </c>
-      <c r="F10" t="s">
-        <v>34</v>
+      <c r="F12" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>2</v>
+      </c>
+      <c r="B13" t="s">
+        <v>76</v>
+      </c>
+      <c r="C13" t="s">
+        <v>65</v>
+      </c>
+      <c r="D13" s="11">
+        <v>0.04</v>
+      </c>
+      <c r="E13" t="s">
+        <v>42</v>
+      </c>
+      <c r="F13" t="s">
+        <v>41</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:F7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>74</v>
+        <v>82</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
-        <v>75</v>
+        <v>83</v>
       </c>
       <c r="D2" t="s" s="14">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="E2" t="s" s="14"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
-        <v>77</v>
+        <v>85</v>
       </c>
       <c r="D3" t="s" s="14">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="E3" t="s" s="14"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>79</v>
+        <v>2</v>
       </c>
       <c r="B4">
-        <v>1</v>
-[...3 lines deleted...]
-      </c>
+        <v>3</v>
+      </c>
+      <c r="C4"/>
       <c r="D4" t="s" s="14">
-        <v>81</v>
-[...3 lines deleted...]
-      </c>
+        <v>87</v>
+      </c>
+      <c r="E4" t="s" s="14"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>79</v>
+        <v>88</v>
       </c>
       <c r="B5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C5" t="s">
-        <v>83</v>
-[...6 lines deleted...]
-      <c r="E5" t="s" s="14"/>
+        <v>89</v>
+      </c>
+      <c r="D5" t="s" s="14">
+        <v>90</v>
+      </c>
+      <c r="E5" t="s" s="14">
+        <v>91</v>
+      </c>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>79</v>
+        <v>88</v>
       </c>
       <c r="B6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C6" t="s">
-        <v>84</v>
+        <v>92</v>
       </c>
       <c r="D6" t="inlineStr" s="14">
         <is>
-          <t>Incorporer progressivement l'huile tempérée en tournant énergiquement la sauce à l'aide d'un petit fouet très souple. Verser l'huile plus rapidement au fur et à mesure que la quantité de sauce mayonnaise augmente. Ajouter le reste du vinaigre pendant et après la réalisation de la sauce.</t>
+          <t>Confectionner la sauce mayonnaise — Clarifier les œufs (réserver les blancs pour une autre utilisation). Mettre les jaunes dans une petite calotte à fond étroit de façon à ce que chaque coup de fouet ait un maximum d'efficacité. Ajouter la moutarde, le sel, le poivre blanc du moulin ou le piment de Cayenne et un peu de vinaigre pour favoriser l'émulsion (phase eau). Incorporer progressivement l'huile, en tournant énergiquement la sauce à l'aide d'un petit fouet très souple : verser l'huile doucement et par petite quantité au début, puis plus rapidement au fur et à mesure que la quantité de sauce mayonnaise augmente. Ajouter le reste du vinaigre pendant et après la réalisation de la sauce. Bien la serrer en la fouettant tout en tournant très énergiquement. Vérifier l'assaisonnement.</t>
         </is>
       </c>
       <c r="E6" t="s" s="14"/>
       <c r="F6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>79</v>
+        <v>88</v>
       </c>
       <c r="B7">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="C7" t="s">
-        <v>85</v>
+        <v>93</v>
       </c>
       <c r="D7" t="inlineStr" s="14">
         <is>
-          <t>Vérifier l'assaisonnement. Corner les bords de la calotte, la couvrir d'un film plastique alimentaire et la réserver. La réserver en enceinte réfrigérée si elle a été réalisée à partir d'huile de tournesol.</t>
+          <t>Corner et réserver — Corner les bords de la calotte, la couvrir d'un film en plastique alimentaire et la réserver (en enceinte réfrigérée si elle a été réalisée à partir d'huile de tournesol).</t>
         </is>
       </c>
-      <c r="E7" t="s" s="14">
-[...1 lines deleted...]
-      </c>
+      <c r="E7" t="s" s="14"/>
       <c r="F7"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:D24"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:D23"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>87</v>
+        <v>94</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="15">
-        <f>"00SAU_REC029 · CUI.SAU.FROIDES · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
-        <v>00SAU_REC029 · CUI.SAU.FROIDES · référence : 1,23 lt · multiplicateur réglable sur la feuille </v>
+        <f>"GRO_CDR_B303G · CUI.SAU.FROIDES · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
+        <v>GRO_CDR_B303G · CUI.SAU.FROIDES · référence : 1,23 lt · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="16">
-        <v>88</v>
+        <v>95</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="17">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="B5" t="str" s="14">
         <f>"[RÉALISER] "&amp;Procedure!D2</f>
-        <v>[RÉALISER] Réaliser la Sauce Mayonnaise en remplaçant le vinaigre par du jus de citron.</v>
+        <v>[RÉALISER] Mise en place — Peser et mesurer toutes les denrées, vérifier leur fraîcheur.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
-      <c r="A6"/>
-[...3 lines deleted...]
-      <c r="C6" s="11">
+      <c r="A6" t="s" s="17">
+        <v>97</v>
+      </c>
+      <c r="B6" t="str" s="14">
+        <f>"[MONTER] "&amp;Procedure!D3</f>
+        <v>[MONTER] Monter la mayonnaise en remplaçant le vinaigre par le jus de citron.</v>
+      </c>
+      <c r="C6"/>
+      <c r="D6"/>
+    </row>
+    <row r="7">
+      <c r="A7"/>
+      <c r="B7" t="s">
+        <v>98</v>
+      </c>
+      <c r="C7" s="11">
         <f>'Besoins'!$B$2*1</f>
         <v>1</v>
       </c>
-      <c r="D6" t="s">
+      <c r="D7" t="s">
         <v>25</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      <c r="D7"/>
     </row>
     <row r="8">
       <c r="A8"/>
-      <c r="B8" t="str">
-[...1 lines deleted...]
-        <v>Crème liquide entière 35% MG UHT</v>
+      <c r="B8" t="s">
+        <v>99</v>
       </c>
       <c r="C8" s="11">
-        <f>Besoins!E12</f>
-[...4 lines deleted...]
-        <v>lt</v>
+        <f>'Besoins'!$B$2*0.03</f>
+        <v>0.03</v>
+      </c>
+      <c r="D8" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="9">
-      <c r="A9"/>
-[...11 lines deleted...]
-      </c>
+      <c r="A9" t="s" s="17">
+        <v>100</v>
+      </c>
+      <c r="B9" t="str" s="14">
+        <f>Procedure!D4</f>
+        <v>Fouetter la crème bien ferme et l'incorporer délicatement à la spatule juste avant d'envoyer.</v>
+      </c>
+      <c r="C9"/>
+      <c r="D9"/>
     </row>
     <row r="10">
       <c r="A10"/>
-      <c r="B10"/>
-[...1 lines deleted...]
-      <c r="D10"/>
+      <c r="B10" t="str">
+        <f>Besoins!B11</f>
+        <v>Crème liquide entière 35% MG UHT</v>
+      </c>
+      <c r="C10" s="11">
+        <f>Besoins!E11</f>
+        <v>0.2</v>
+      </c>
+      <c r="D10" t="str">
+        <f>Besoins!F11</f>
+        <v>lt</v>
+      </c>
     </row>
     <row r="11">
-      <c r="A11" t="s" s="16">
-[...1 lines deleted...]
-      </c>
+      <c r="A11"/>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
     </row>
     <row r="12">
-      <c r="A12" t="s" s="17">
-[...5 lines deleted...]
-      </c>
+      <c r="A12" t="s" s="16">
+        <v>101</v>
+      </c>
+      <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
     </row>
     <row r="13">
-      <c r="A13"/>
-[...2 lines deleted...]
-        <v>ℹ</v>
+      <c r="A13" t="s" s="17">
+        <v>96</v>
+      </c>
+      <c r="B13" t="str" s="14">
+        <f>"[METTRE EN PLACE] "&amp;Procedure!D5</f>
+        <v>[METTRE EN PLACE] Mettre en place le poste de travail — Mesurer et contrôler les denrées. Elles doivent être utilisées à la température ambiante de la cuisine.</v>
       </c>
       <c r="C13"/>
       <c r="D13"/>
     </row>
     <row r="14">
-      <c r="A14" t="s" s="17">
-[...4 lines deleted...]
-        <v>[CLARIFIER] Confectionner la sauce mayonnaise — Clarifier les œufs (réserver les blancs pour une autre utilisation). Mettre les jaunes dans une calotte à fond étroit de façon à ce que chaque coup de fouet ait un maximum d'efficacité. Ajouter la moutarde, le sel, le poivre blanc ou le piment de Cayenne et le vinaigre pour favoriser l'émulsion (saison eau).</v>
+      <c r="A14"/>
+      <c r="B14" t="str" s="18">
+        <f>"ℹ "&amp;Procedure!E5</f>
+        <v>ℹ</v>
       </c>
       <c r="C14"/>
       <c r="D14"/>
     </row>
     <row r="15">
-      <c r="A15"/>
-[...11 lines deleted...]
-      </c>
+      <c r="A15" t="s" s="17">
+        <v>97</v>
+      </c>
+      <c r="B15" t="str" s="14">
+        <f>"[CLARIFIER] "&amp;Procedure!D6</f>
+        <v>[CLARIFIER] Confectionner la sauce mayonnaise — Clarifier les œufs (réserver les blancs pour une autre utilisation). Mettre les jaunes dans une petite calotte à fond étroit de façon à ce que chaque coup de fouet ait un maximum d'efficacité. Ajouter la moutarde, le sel, le poivre blanc du moulin ou le piment de Cayenne et un peu de vinaigre pour favoriser l'émulsion (phase eau). Incorporer progressivement l'huile, en tournant énergiquement la sauce à l'aide d'un petit fouet très souple : verser l'huile doucement et par petite quantité au début, puis plus rapidement au fur et à mesure que la quantité de sauce mayonnaise augmente. Ajouter le reste du vinaigre pendant et après la réalisation de la sauce. Bien la serrer en la fouettant tout en tournant très énergiquement. Vérifier l'assaisonnement.</v>
+      </c>
+      <c r="C15"/>
+      <c r="D15"/>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="str">
-        <f>Besoins!B8</f>
-        <v>moutarde</v>
+        <f>Besoins!B10</f>
+        <v>Huile de tournesol raffinée vrac</v>
       </c>
       <c r="C16" s="11">
-        <f>Besoins!E8</f>
-        <v>0.05</v>
+        <f>Besoins!E10</f>
+        <v>0.833333</v>
       </c>
       <c r="D16" t="str">
-        <f>Besoins!F8</f>
-        <v>kg</v>
+        <f>Besoins!F10</f>
+        <v>lt</v>
       </c>
     </row>
     <row r="17">
       <c r="A17"/>
-      <c r="B17" t="str">
-[...1 lines deleted...]
-        <v>vinaigre alcool blanc</v>
+      <c r="B17" t="s">
+        <v>102</v>
       </c>
       <c r="C17" s="11">
-        <f>Besoins!E9</f>
-[...4 lines deleted...]
-        <v>lt</v>
+        <f>'Besoins'!$B$2*5</f>
+        <v>5</v>
+      </c>
+      <c r="D17" t="s">
+        <v>52</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="str">
-        <f>Besoins!B10</f>
-        <v>Piment de Cayenne</v>
+        <f>Besoins!B13</f>
+        <v>Moutarde de Dijon forte</v>
       </c>
       <c r="C18" s="11">
-        <f>Besoins!E10</f>
-        <v>0.001</v>
+        <f>Besoins!E13</f>
+        <v>0.041667</v>
       </c>
       <c r="D18" t="str">
-        <f>Besoins!F10</f>
+        <f>Besoins!F13</f>
         <v>kg</v>
       </c>
     </row>
     <row r="19">
-      <c r="A19" t="s" s="17">
-[...7 lines deleted...]
-      <c r="D19"/>
+      <c r="A19"/>
+      <c r="B19" t="str">
+        <f>Besoins!B7</f>
+        <v>Vinaigre d'alcool coloré 6%</v>
+      </c>
+      <c r="C19" s="11">
+        <f>Besoins!E7</f>
+        <v>0.025</v>
+      </c>
+      <c r="D19" t="str">
+        <f>Besoins!F7</f>
+        <v>lt</v>
+      </c>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20" t="str">
-        <f>Besoins!B11</f>
-        <v>Huile de tournesol raffinée vrac</v>
+        <f>Besoins!B8</f>
+        <v>Poivre blanc moulu</v>
       </c>
       <c r="C20" s="11">
-        <f>Besoins!E11</f>
-        <v>1</v>
+        <f>Besoins!E8</f>
+        <v>0.000833</v>
       </c>
       <c r="D20" t="str">
-        <f>Besoins!F11</f>
-        <v>lt</v>
+        <f>Besoins!F8</f>
+        <v>kg</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s" s="17">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="B21" t="str" s="14">
-        <f>"[VÉRIFIER] "&amp;Procedure!D7</f>
-        <v>[VÉRIFIER] Vérifier l'assaisonnement. Corner les bords de la calotte, la couvrir d'un film plastique alimentaire et la réserver. La réserver en enceinte réfrigérée si elle a été réalisée à partir d'huile de tournesol.</v>
+        <f>"[INCORPORER] "&amp;Procedure!D7</f>
+        <v>[INCORPORER] Corner et réserver — Corner les bords de la calotte, la couvrir d'un film en plastique alimentaire et la réserver (en enceinte réfrigérée si elle a été réalisée à partir d'huile de tournesol).</v>
       </c>
       <c r="C21"/>
       <c r="D21"/>
     </row>
     <row r="22">
       <c r="A22"/>
-      <c r="B22" t="str" s="18">
-[...2 lines deleted...]
-      </c>
+      <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
     </row>
     <row r="23">
-      <c r="A23"/>
+      <c r="A23" t="s" s="19">
+        <v>22</v>
+      </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
     </row>
-    <row r="24">
-[...6 lines deleted...]
-    </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
-  <mergeCells count="13">
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
+  <mergeCells count="12">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
-    <mergeCell ref="B7:D7"/>
-[...1 lines deleted...]
-    <mergeCell ref="B12:D12"/>
+    <mergeCell ref="B6:D6"/>
+    <mergeCell ref="B9:D9"/>
+    <mergeCell ref="A12:D12"/>
     <mergeCell ref="B13:D13"/>
     <mergeCell ref="B14:D14"/>
-    <mergeCell ref="B19:D19"/>
+    <mergeCell ref="B15:D15"/>
     <mergeCell ref="B21:D21"/>
-    <mergeCell ref="B22:D22"/>
-    <mergeCell ref="A24:D24"/>
+    <mergeCell ref="A23:D23"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>Sauce Chantilly</dc:title>
+  <dc:title>SAUCE CHANTILLY</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>