--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -4,144 +4,141 @@
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
-    <sheet name="Mayonnaise Collée" sheetId="1" r:id="rId1"/>
-    <sheet name="Sauce Mayonnaise" sheetId="2" r:id="rId2"/>
+    <sheet name="MAYONNAISE COLLÉE" sheetId="1" r:id="rId1"/>
+    <sheet name="SAUCE MAYONNAISE" sheetId="2" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
-[...1 lines deleted...]
-    <t>Mayonnaise Collée</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="28">
+  <si>
+    <t>MAYONNAISE COLLÉE</t>
   </si>
   <si>
     <t>Annotations</t>
   </si>
   <si>
     <t>Quantité souhaitée</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t>référence : 1 lt</t>
   </si>
   <si>
-    <t>Mayonnaise Collée  00SAU_REC028</t>
+    <t>MAYONNAISE COLLÉE  GRO_CDR_B303F</t>
   </si>
   <si>
     <t>Ingrédients</t>
   </si>
   <si>
-    <t xml:space="preserve">    Sauce Mayonnaise — voir l'onglet "Sauce Mayonnaise"</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">    Gelée alimentaire (feuilles)</t>
+    <t xml:space="preserve">    SAUCE MAYONNAISE — voir l'onglet "SAUCE MAYONNAISE"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Gélatine feuilles (200 bloom)</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
-    <t>[RÉALISER] Réaliser la Sauce Mayonnaise.</t>
+    <t>[RÉALISER] Mise en place — Peser et mesurer toutes les denrées, vérifier leur fraîcheur.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
-    <t>[ÉTUVER] Faire fondre la gelée alimentaire et la laisser légèrement tiédir. L'ajouter à la mayonnaise lorsqu'elle commence à figer — mélanger rapidement.</t>
+    <t>3.</t>
+  </si>
+  <si>
+    <t>La verser en filet dans la mayonnaise en fouettant, puis napper aussitôt les pièces à glacer avant que la sauce ne fige.</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
-    <t>Sauce Mayonnaise</t>
+    <t>SAUCE MAYONNAISE</t>
   </si>
   <si>
     <t>Quantité totale à produire (cumulée)</t>
   </si>
   <si>
-    <t>référence : 1 lt — lot unique couvrant tous les usages</t>
-[...2 lines deleted...]
-    <t>Sauce Mayonnaise  00SAU_REC021</t>
+    <t>référence : 1,2 lt — lot unique couvrant tous les usages</t>
+  </si>
+  <si>
+    <t>SAUCE MAYONNAISE  GRO_CDR_B300</t>
   </si>
   <si>
     <t xml:space="preserve">    Huile de tournesol raffinée vrac</t>
   </si>
   <si>
-    <t xml:space="preserve">    œufs jaunes liquides pasteurisés</t>
-[...11 lines deleted...]
-    <t>[METTRE EN PLACE] Mettre en place — Peser, mesurer et contrôler les denrées. Les sortir à température ambiante de la cuisine.</t>
+    <t xml:space="preserve">    JAUNE D'OEUF (P) (conv.)</t>
+  </si>
+  <si>
+    <t>pc</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Moutarde de Dijon forte</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Vinaigre d'alcool coloré 6%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Poivre blanc moulu</t>
+  </si>
+  <si>
+    <t>[METTRE EN PLACE] Mettre en place le poste de travail — Mesurer et contrôler les denrées. Elles doivent être utilisées à la température ambiante de la cuisine.</t>
   </si>
   <si>
     <t>ℹ 10 à 15 min</t>
-  </si>
-[...7 lines deleted...]
-    <t>ℹ +3°C max</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="16"/>
       <b/>
       <color rgb="FF1F4E3B"/>
     </font>
@@ -240,51 +237,54 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:E13"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:E14"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>2</v>
       </c>
       <c r="B2" s="5">
         <v>1</v>
@@ -347,410 +347,403 @@
       </c>
       <c r="D7" t="s">
         <v>9</v>
       </c>
       <c r="E7" t="s" s="8"/>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8" t="s" s="8"/>
     </row>
     <row r="9">
       <c r="A9" t="s" s="11">
         <v>10</v>
       </c>
       <c r="B9" t="s" s="12">
         <v>11</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9" t="s" s="8"/>
     </row>
     <row r="10">
-      <c r="A10"/>
-[...9 lines deleted...]
-      </c>
+      <c r="A10" t="s" s="11">
+        <v>12</v>
+      </c>
+      <c r="B10" t="inlineStr" s="12">
+        <is>
+          <t>[ÉTUVER] Ramollir la gélatine à l'eau froide, l'essorer et la fondre dans un peu de liquide tiède ; laisser tiédir jusqu'à ce qu'elle commence tout juste à épaissir.</t>
+        </is>
+      </c>
+      <c r="C10"/>
+      <c r="D10"/>
       <c r="E10" t="s" s="8"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="s">
         <v>8</v>
       </c>
       <c r="C11" s="10">
         <f>B2*0.016</f>
         <v>0.016</v>
       </c>
       <c r="D11" t="s">
         <v>9</v>
       </c>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
       <c r="A12" t="s" s="11">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B12" t="s" s="12">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12" t="s" s="8"/>
     </row>
     <row r="13">
-      <c r="A13" t="s" s="13">
-[...4 lines deleted...]
-      <c r="D13"/>
+      <c r="A13"/>
+      <c r="B13" t="s">
+        <v>7</v>
+      </c>
+      <c r="C13" s="10">
+        <f>B2*1</f>
+        <v>1</v>
+      </c>
+      <c r="D13" t="s">
+        <v>3</v>
+      </c>
       <c r="E13" t="s" s="8"/>
     </row>
+    <row r="14">
+      <c r="A14" t="s" s="13">
+        <v>15</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14" t="s" s="8"/>
+    </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
-  <mergeCells count="5">
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
+  <mergeCells count="6">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B9:D9"/>
+    <mergeCell ref="B10:D10"/>
     <mergeCell ref="B12:D12"/>
-    <mergeCell ref="A13:D13"/>
+    <mergeCell ref="A14:D14"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:E23"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:E21"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B2" s="14">
         <v>1</v>
       </c>
       <c r="C2" t="s">
         <v>3</v>
       </c>
       <c r="D2" t="s" s="7">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E2" t="s" s="8"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3" t="s" s="8"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="9">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4" t="s" s="8"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="4">
         <v>6</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5" t="s" s="8"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C6" s="10">
-        <f>B2*1</f>
-        <v>1</v>
+        <f>B2*0.8333333333</f>
+        <v>0.833333</v>
       </c>
       <c r="D6" t="s">
         <v>3</v>
       </c>
       <c r="E6" t="s" s="8"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C7" s="10">
-        <f>B2*0.09</f>
-        <v>0.09</v>
+        <f>B2*5</f>
+        <v>5</v>
       </c>
       <c r="D7" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E7" t="s" s="8"/>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C8" s="10">
-        <f>B2*0.05</f>
-        <v>0.05</v>
+        <f>B2*0.0416666667</f>
+        <v>0.041667</v>
       </c>
       <c r="D8" t="s">
         <v>9</v>
       </c>
       <c r="E8" t="s" s="8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C9" s="10">
-        <f>B2*0.03</f>
-        <v>0.03</v>
+        <f>B2*0.025</f>
+        <v>0.025</v>
       </c>
       <c r="D9" t="s">
         <v>3</v>
       </c>
       <c r="E9" t="s" s="8"/>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="C10" s="10">
-        <f>B2*0.001</f>
-        <v>0.001</v>
+        <f>B2*0.0008333333</f>
+        <v>0.000833</v>
       </c>
       <c r="D10" t="s">
         <v>9</v>
       </c>
       <c r="E10" t="s" s="8"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
       <c r="A12" t="s" s="11">
         <v>10</v>
       </c>
       <c r="B12" t="s" s="12">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12" t="s" s="8"/>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="s" s="3">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13" t="s" s="8"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="11">
         <v>12</v>
       </c>
       <c r="B14" t="inlineStr" s="12">
         <is>
-          <t>[CLARIFIER] Confectionner la sauce mayonnaise — Clarifier les œufs (réserver les blancs pour une autre utilisation). Mettre les jaunes dans une calotte à fond étroit de façon à ce que chaque coup de fouet ait un maximum d'efficacité. Ajouter la moutarde, le sel, le poivre blanc ou le piment de Cayenne et le vinaigre pour favoriser l'émulsion (saison eau).</t>
+          <t>[CLARIFIER] Confectionner la sauce mayonnaise — Clarifier les œufs (réserver les blancs pour une autre utilisation). Mettre les jaunes dans une petite calotte à fond étroit de façon à ce que chaque coup de fouet ait un maximum d'efficacité. Ajouter la moutarde, le sel, le poivre blanc du moulin ou le piment de Cayenne et un peu de vinaigre pour favoriser l'émulsion (phase eau). Incorporer progressivement l'huile, en tournant énergiquement la sauce à l'aide d'un petit fouet très souple : verser l'huile doucement et par petite quantité au début, puis plus rapidement au fur et à mesure que la quantité de sauce mayonnaise augmente. Ajouter le reste du vinaigre pendant et après la réalisation de la sauce. Bien la serrer en la fouettant tout en tournant très énergiquement. Vérifier l'assaisonnement.</t>
         </is>
       </c>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14" t="s" s="8"/>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="10">
-        <f>B2*0.09</f>
-        <v>0.09</v>
+        <f>B2*0.8333333333</f>
+        <v>0.833333</v>
       </c>
       <c r="D15" t="s">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="E15" t="s" s="8"/>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="s">
         <v>21</v>
       </c>
       <c r="C16" s="10">
-        <f>B2*0.05</f>
-        <v>0.05</v>
+        <f>B2*5</f>
+        <v>5</v>
       </c>
       <c r="D16" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E16" t="s" s="8"/>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C17" s="10">
-        <f>B2*0.03</f>
-        <v>0.03</v>
+        <f>B2*0.0416666667</f>
+        <v>0.041667</v>
       </c>
       <c r="D17" t="s">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="E17" t="s" s="8"/>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C18" s="10">
-        <f>B2*0.001</f>
-        <v>0.001</v>
+        <f>B2*0.025</f>
+        <v>0.025</v>
       </c>
       <c r="D18" t="s">
+        <v>3</v>
+      </c>
+      <c r="E18" t="s" s="8"/>
+    </row>
+    <row r="19">
+      <c r="A19"/>
+      <c r="B19" t="s">
+        <v>25</v>
+      </c>
+      <c r="C19" s="10">
+        <f>B2*0.0008333333</f>
+        <v>0.000833</v>
+      </c>
+      <c r="D19" t="s">
         <v>9</v>
       </c>
-      <c r="E18" t="s" s="8"/>
-[...5 lines deleted...]
-      <c r="B19" t="inlineStr" s="12">
+      <c r="E19" t="s" s="8"/>
+    </row>
+    <row r="20">
+      <c r="A20" t="s" s="11">
+        <v>13</v>
+      </c>
+      <c r="B20" t="inlineStr" s="12">
         <is>
-          <t>[INCORPORER] Incorporer progressivement l'huile tempérée en tournant énergiquement la sauce à l'aide d'un petit fouet très souple. Verser l'huile plus rapidement au fur et à mesure que la quantité de sauce mayonnaise augmente. Ajouter le reste du vinaigre pendant et après la réalisation de la sauce.</t>
+          <t>[INCORPORER] Corner et réserver — Corner les bords de la calotte, la couvrir d'un film en plastique alimentaire et la réserver (en enceinte réfrigérée si elle a été réalisée à partir d'huile de tournesol).</t>
         </is>
       </c>
-      <c r="C19"/>
-[...14 lines deleted...]
-      </c>
+      <c r="C20"/>
+      <c r="D20"/>
       <c r="E20" t="s" s="8"/>
     </row>
     <row r="21">
-      <c r="A21" t="s" s="11">
-[...6 lines deleted...]
-      </c>
+      <c r="A21" t="s" s="13">
+        <v>15</v>
+      </c>
+      <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21" t="s" s="8"/>
     </row>
-    <row r="22">
-[...16 lines deleted...]
-    </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
-  <mergeCells count="9">
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
+  <mergeCells count="7">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B12:D12"/>
     <mergeCell ref="B13:D13"/>
     <mergeCell ref="B14:D14"/>
-    <mergeCell ref="B19:D19"/>
-[...2 lines deleted...]
-    <mergeCell ref="A23:D23"/>
+    <mergeCell ref="B20:D20"/>
+    <mergeCell ref="A21:D21"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>Mayonnaise Collée</dc:title>
+  <dc:title>MAYONNAISE COLLÉE</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>