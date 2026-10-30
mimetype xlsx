--- v1 (2026-09-15)
+++ v2 (2026-10-30)
@@ -17,326 +17,335 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="95" uniqueCount="95">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
-    <t>Mayonnaise Collée</t>
+    <t>MAYONNAISE COLLÉE</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
-    <t>00SAU_REC028</t>
+    <t>GRO_CDR_B303F</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Sauces émulsionnées froides (CUI.SAU.FROIDES)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Oui — Corpus CDR (Cuisine de Référence 1993) audité et corrigé — verrouillé Chapitre 5</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
-    <t>La Cuisine de Référence (BPI.CDR)</t>
+    <t>La Cuisine de Référence (BPI.CDR2002)</t>
   </si>
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>1 lt</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>15/09/2026 14:36</t>
+    <t>30/10/2026 14:56</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
-[...8 lines deleted...]
-    <t>Épicerie salée</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>GELATINE</t>
+  </si>
+  <si>
+    <t>Gélatine feuilles (200 bloom)</t>
+  </si>
+  <si>
+    <t>Concentrés et purées cuisines</t>
+  </si>
+  <si>
+    <t>kg</t>
+  </si>
+  <si>
+    <t>00SAU_MP005</t>
+  </si>
+  <si>
+    <t>Vinaigre d'alcool coloré 6%</t>
+  </si>
+  <si>
+    <t>Condiments et sauces prêtes</t>
+  </si>
+  <si>
+    <t>EPI-POIVRE-BLAN</t>
+  </si>
+  <si>
+    <t>Poivre blanc moulu</t>
+  </si>
+  <si>
+    <t>Épices en poudre et graines</t>
+  </si>
+  <si>
+    <t>HUI-TOURNESOL</t>
+  </si>
+  <si>
+    <t>Huile de tournesol raffinée vrac</t>
+  </si>
+  <si>
+    <t>Huiles végétales</t>
+  </si>
+  <si>
+    <t>00000047</t>
+  </si>
+  <si>
+    <t>OEUF A3 (PRIX)</t>
+  </si>
+  <si>
+    <t>Oeufs entiers</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
-    <t>00001716</t>
-[...41 lines deleted...]
-    <t>Œufs et ovoproduits</t>
+    <t>MOUTARDE-DIJON</t>
+  </si>
+  <si>
+    <t>Moutarde de Dijon forte</t>
+  </si>
+  <si>
+    <t>Sels et condiments de base</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 1 lt)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Sauces émulsionnées froides</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Sauce Mayonnaise</t>
+    <t xml:space="preserve">    ↳ SAUCE MAYONNAISE</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Huile de tournesol raffinée vrac</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
-    <t xml:space="preserve">        ↳ œufs jaunes liquides pasteurisés</t>
-[...11 lines deleted...]
-    <t xml:space="preserve">    ↳ Gelée alimentaire (feuilles)</t>
+    <t xml:space="preserve">        ↳ JAUNE D'OEUF (P)</t>
+  </si>
+  <si>
+    <t>Conversions oeufs et ovoproduits</t>
+  </si>
+  <si>
+    <t xml:space="preserve">            ↳ JAUNE D'OEUF (ML)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                ↳ OEUF A3 (PRIX)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Moutarde de Dijon forte</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Vinaigre d'alcool coloré 6%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Poivre blanc moulu</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Gélatine feuilles (200 bloom)</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>RÉALISER</t>
   </si>
   <si>
-    <t>Réaliser la Sauce Mayonnaise.</t>
+    <t>Mise en place — Peser et mesurer toutes les denrées, vérifier leur fraîcheur.</t>
   </si>
   <si>
     <t>ÉTUVER</t>
   </si>
   <si>
-    <t>Faire fondre la gelée alimentaire et la laisser légèrement tiédir. L'ajouter à la mayonnaise lorsqu'elle commence à figer — mélanger rapidement.</t>
-[...2 lines deleted...]
-    <t>Sauce Mayonnaise</t>
+    <t>Ramollir la gélatine à l'eau froide, l'essorer et la fondre dans un peu de liquide tiède ; laisser tiédir jusqu'à ce qu'elle commence tout juste à épaissir.</t>
+  </si>
+  <si>
+    <t>La verser en filet dans la mayonnaise en fouettant, puis napper aussitôt les pièces à glacer avant que la sauce ne fige.</t>
+  </si>
+  <si>
+    <t>SAUCE MAYONNAISE</t>
   </si>
   <si>
     <t>METTRE EN PLACE</t>
   </si>
   <si>
-    <t>Mettre en place — Peser, mesurer et contrôler les denrées. Les sortir à température ambiante de la cuisine.</t>
+    <t>Mettre en place le poste de travail — Mesurer et contrôler les denrées. Elles doivent être utilisées à la température ambiante de la cuisine.</t>
   </si>
   <si>
     <t>10 à 15 min</t>
   </si>
   <si>
     <t>CLARIFIER</t>
   </si>
   <si>
     <t>INCORPORER</t>
   </si>
   <si>
-    <t>VÉRIFIER</t>
-[...8 lines deleted...]
-    <t>Mayonnaise Collée  00SAU_REC028</t>
+    <t>Fiche technique — MAYONNAISE COLLÉE</t>
+  </si>
+  <si>
+    <t>MAYONNAISE COLLÉE  GRO_CDR_B303F</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
-    <t xml:space="preserve">    Sauce Mayonnaise</t>
-[...1 lines deleted...]
-  <si>
     <t>2.</t>
   </si>
   <si>
-    <t>↳ Sauce Mayonnaise  00SAU_REC021</t>
-[...1 lines deleted...]
-  <si>
     <t>3.</t>
   </si>
   <si>
-    <t>4.</t>
+    <t xml:space="preserve">    SAUCE MAYONNAISE</t>
+  </si>
+  <si>
+    <t>↳ SAUCE MAYONNAISE  GRO_CDR_B300</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    JAUNE D'OEUF (P) (conv.)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="201" formatCode="#,##0.00&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="0.00"/>
     <numFmt numFmtId="203" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="9">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
@@ -455,50 +464,53 @@
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:B18"/>
   <cols>
     <col min="1" max="1" width="36" customWidth="1"/>
     <col min="2" max="2" width="50" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3" t="s">
@@ -538,105 +550,108 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>1.7798</v>
+        <v>2.1546666666667</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>1.7798</v>
+        <v>2.1546666666667</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
         <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
         <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>1.7798</v>
+        <v>2.1546666666667</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>20</v>
       </c>
       <c r="B17" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:G13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
@@ -694,845 +709,876 @@
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
         <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
         <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
         <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
         <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
         <v>31</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="12">
+      <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7" t="s">
         <v>33</v>
       </c>
       <c r="C7" t="s">
         <v>34</v>
       </c>
       <c r="D7" s="9">
-        <v>0.05</v>
+        <v>0.016</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
-        <v>0.05</v>
+        <v>0.016</v>
       </c>
       <c r="F7" t="s">
         <v>35</v>
       </c>
       <c r="G7" s="4">
-        <f>E7*0</f>
-        <v>0</v>
+        <f>E7*24</f>
+        <v>0.384</v>
       </c>
     </row>
     <row r="8">
-      <c r="A8" t="s" s="12">
+      <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>37</v>
       </c>
       <c r="C8" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D8" s="9">
-        <v>0.03</v>
+        <v>0.025</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>0.03</v>
+        <v>0.025</v>
       </c>
       <c r="F8" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*0</f>
-        <v>0</v>
+        <f>E8*3</f>
+        <v>0.075</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D9" s="9">
-        <v>0.001</v>
+        <v>0.000833</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>0.001</v>
+        <v>0.000833</v>
       </c>
       <c r="F9" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*9.8</f>
-        <v>0.0098</v>
+        <f>E9*14.8059223689</f>
+        <v>0.012333</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>42</v>
       </c>
       <c r="B10" t="s">
         <v>43</v>
       </c>
       <c r="C10" t="s">
         <v>44</v>
       </c>
       <c r="D10" s="9">
-        <v>0.016</v>
+        <v>0.833333</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
-        <v>0.016</v>
+        <v>0.833333</v>
       </c>
       <c r="F10" t="s">
-        <v>41</v>
+        <v>25</v>
       </c>
       <c r="G10" s="4">
-        <f>E10*45</f>
-        <v>0.72</v>
+        <f>E10*1.05000042</f>
+        <v>0.875</v>
       </c>
     </row>
     <row r="11">
-      <c r="A11" t="s">
+      <c r="A11" t="s" s="12">
         <v>45</v>
       </c>
       <c r="B11" t="s">
         <v>46</v>
       </c>
       <c r="C11" t="s">
         <v>47</v>
       </c>
       <c r="D11" s="9">
-        <v>1</v>
+        <v>2.5</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
-        <v>1</v>
+        <v>2.5</v>
       </c>
       <c r="F11" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="G11" s="4">
-        <f>E11*1.05</f>
-        <v>1.05</v>
+        <f>E11*0.27</f>
+        <v>0.675</v>
       </c>
     </row>
     <row r="12">
-      <c r="A12" t="s" s="12">
-        <v>48</v>
+      <c r="A12" t="s">
+        <v>49</v>
       </c>
       <c r="B12" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C12" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D12" s="9">
-        <v>0.09</v>
+        <v>0.041667</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
-        <v>0.09</v>
+        <v>0.041667</v>
       </c>
       <c r="F12" t="s">
         <v>35</v>
       </c>
       <c r="G12" s="4">
-        <f>E12*0</f>
-        <v>0</v>
+        <f>E12*3.1999744002</f>
+        <v>0.133333</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13" t="s" s="3">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G13" s="13">
         <f>SUM(G7:G12)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F9"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:F11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D2" s="11">
         <v>1</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C3" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D3" s="11">
         <v>1</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D4" s="11">
-        <v>1</v>
+        <v>0.833</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C5" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="D5" s="11">
-        <v>0.09</v>
+        <v>5</v>
       </c>
       <c r="E5" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="F5" t="s">
-        <v>50</v>
+        <v>63</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C6" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="D6" s="11">
-        <v>0.05</v>
+        <v>0.095</v>
       </c>
       <c r="E6" t="s">
-        <v>41</v>
+        <v>25</v>
       </c>
       <c r="F6" t="s">
-        <v>34</v>
+        <v>63</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="C7" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D7" s="11">
-        <v>0.03</v>
+        <v>2.5</v>
       </c>
       <c r="E7" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="F7" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>2</v>
       </c>
       <c r="B8" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C8" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D8" s="11">
-        <v>0.001</v>
+        <v>0.042</v>
       </c>
       <c r="E8" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="F8" t="s">
-        <v>40</v>
+        <v>51</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
+        <v>2</v>
+      </c>
+      <c r="B9" t="s">
+        <v>67</v>
+      </c>
+      <c r="C9" t="s">
+        <v>61</v>
+      </c>
+      <c r="D9" s="11">
+        <v>0.025</v>
+      </c>
+      <c r="E9" t="s">
+        <v>25</v>
+      </c>
+      <c r="F9" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>2</v>
+      </c>
+      <c r="B10" t="s">
+        <v>68</v>
+      </c>
+      <c r="C10" t="s">
+        <v>61</v>
+      </c>
+      <c r="D10" s="11">
+        <v>0.001</v>
+      </c>
+      <c r="E10" t="s">
+        <v>35</v>
+      </c>
+      <c r="F10" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
         <v>1</v>
       </c>
-      <c r="B9" t="s">
-[...5 lines deleted...]
-      <c r="D9" s="11">
+      <c r="B11" t="s">
+        <v>69</v>
+      </c>
+      <c r="C11" t="s">
+        <v>61</v>
+      </c>
+      <c r="D11" s="11">
         <v>0.016</v>
       </c>
-      <c r="E9" t="s">
-[...3 lines deleted...]
-        <v>44</v>
+      <c r="E11" t="s">
+        <v>35</v>
+      </c>
+      <c r="F11" t="s">
+        <v>34</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:F7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>71</v>
+        <v>75</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="D2" t="s" s="14">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="E2" t="s" s="14"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="D3" t="s" s="14">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="E3" t="s" s="14"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>76</v>
+        <v>2</v>
       </c>
       <c r="B4">
-        <v>1</v>
-[...3 lines deleted...]
-      </c>
+        <v>3</v>
+      </c>
+      <c r="C4"/>
       <c r="D4" t="s" s="14">
-        <v>78</v>
-[...3 lines deleted...]
-      </c>
+        <v>80</v>
+      </c>
+      <c r="E4" t="s" s="14"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="B5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C5" t="s">
-        <v>80</v>
-[...6 lines deleted...]
-      <c r="E5" t="s" s="14"/>
+        <v>82</v>
+      </c>
+      <c r="D5" t="s" s="14">
+        <v>83</v>
+      </c>
+      <c r="E5" t="s" s="14">
+        <v>84</v>
+      </c>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="B6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C6" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="D6" t="inlineStr" s="14">
         <is>
-          <t>Incorporer progressivement l'huile tempérée en tournant énergiquement la sauce à l'aide d'un petit fouet très souple. Verser l'huile plus rapidement au fur et à mesure que la quantité de sauce mayonnaise augmente. Ajouter le reste du vinaigre pendant et après la réalisation de la sauce.</t>
+          <t>Confectionner la sauce mayonnaise — Clarifier les œufs (réserver les blancs pour une autre utilisation). Mettre les jaunes dans une petite calotte à fond étroit de façon à ce que chaque coup de fouet ait un maximum d'efficacité. Ajouter la moutarde, le sel, le poivre blanc du moulin ou le piment de Cayenne et un peu de vinaigre pour favoriser l'émulsion (phase eau). Incorporer progressivement l'huile, en tournant énergiquement la sauce à l'aide d'un petit fouet très souple : verser l'huile doucement et par petite quantité au début, puis plus rapidement au fur et à mesure que la quantité de sauce mayonnaise augmente. Ajouter le reste du vinaigre pendant et après la réalisation de la sauce. Bien la serrer en la fouettant tout en tournant très énergiquement. Vérifier l'assaisonnement.</t>
         </is>
       </c>
       <c r="E6" t="s" s="14"/>
       <c r="F6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="B7">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="C7" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="D7" t="inlineStr" s="14">
         <is>
-          <t>Vérifier l'assaisonnement. Corner les bords de la calotte, la couvrir d'un film plastique alimentaire et la réserver. La réserver en enceinte réfrigérée si elle a été réalisée à partir d'huile de tournesol.</t>
+          <t>Corner et réserver — Corner les bords de la calotte, la couvrir d'un film en plastique alimentaire et la réserver (en enceinte réfrigérée si elle a été réalisée à partir d'huile de tournesol).</t>
         </is>
       </c>
-      <c r="E7" t="s" s="14">
-[...1 lines deleted...]
-      </c>
+      <c r="E7" t="s" s="14"/>
       <c r="F7"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:D23"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:D22"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="15">
-        <f>"00SAU_REC028 · CUI.SAU.FROIDES · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
-        <v>00SAU_REC028 · CUI.SAU.FROIDES · référence : 1 lt · multiplicateur réglable sur la feuille </v>
+        <f>"GRO_CDR_B303F · CUI.SAU.FROIDES · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
+        <v>GRO_CDR_B303F · CUI.SAU.FROIDES · référence : 1 lt · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="16">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="17">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="B5" t="str" s="14">
         <f>"[RÉALISER] "&amp;Procedure!D2</f>
-        <v>[RÉALISER] Réaliser la Sauce Mayonnaise.</v>
+        <v>[RÉALISER] Mise en place — Peser et mesurer toutes les denrées, vérifier leur fraîcheur.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
-      <c r="A6"/>
-[...9 lines deleted...]
-      </c>
+      <c r="A6" t="s" s="17">
+        <v>90</v>
+      </c>
+      <c r="B6" t="str" s="14">
+        <f>"[ÉTUVER] "&amp;Procedure!D3</f>
+        <v>[ÉTUVER] Ramollir la gélatine à l'eau froide, l'essorer et la fondre dans un peu de liquide tiède ; laisser tiédir jusqu'à ce qu'elle commence tout juste à épaissir.</v>
+      </c>
+      <c r="C6"/>
+      <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="str">
-        <f>Besoins!B10</f>
-        <v>Gelée alimentaire (feuilles)</v>
+        <f>Besoins!B7</f>
+        <v>Gélatine feuilles (200 bloom)</v>
       </c>
       <c r="C7" s="11">
-        <f>Besoins!E10</f>
+        <f>Besoins!E7</f>
         <v>0.016</v>
       </c>
       <c r="D7" t="str">
-        <f>Besoins!F10</f>
+        <f>Besoins!F7</f>
         <v>kg</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s" s="17">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="B8" t="str" s="14">
-        <f>"[ÉTUVER] "&amp;Procedure!D3</f>
-        <v>[ÉTUVER] Faire fondre la gelée alimentaire et la laisser légèrement tiédir. L'ajouter à la mayonnaise lorsqu'elle commence à figer — mélanger rapidement.</v>
+        <f>Procedure!D4</f>
+        <v>La verser en filet dans la mayonnaise en fouettant, puis napper aussitôt les pièces à glacer avant que la sauce ne fige.</v>
       </c>
       <c r="C8"/>
       <c r="D8"/>
     </row>
     <row r="9">
       <c r="A9"/>
-      <c r="B9"/>
-[...1 lines deleted...]
-      <c r="D9"/>
+      <c r="B9" t="s">
+        <v>92</v>
+      </c>
+      <c r="C9" s="11">
+        <f>'Besoins'!$B$2*1</f>
+        <v>1</v>
+      </c>
+      <c r="D9" t="s">
+        <v>25</v>
+      </c>
     </row>
     <row r="10">
-      <c r="A10" t="s" s="16">
-[...1 lines deleted...]
-      </c>
+      <c r="A10"/>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
     </row>
     <row r="11">
-      <c r="A11" t="s" s="17">
-[...5 lines deleted...]
-      </c>
+      <c r="A11" t="s" s="16">
+        <v>93</v>
+      </c>
+      <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
     </row>
     <row r="12">
-      <c r="A12"/>
-[...2 lines deleted...]
-        <v>ℹ</v>
+      <c r="A12" t="s" s="17">
+        <v>89</v>
+      </c>
+      <c r="B12" t="str" s="14">
+        <f>"[METTRE EN PLACE] "&amp;Procedure!D5</f>
+        <v>[METTRE EN PLACE] Mettre en place le poste de travail — Mesurer et contrôler les denrées. Elles doivent être utilisées à la température ambiante de la cuisine.</v>
       </c>
       <c r="C12"/>
       <c r="D12"/>
     </row>
     <row r="13">
-      <c r="A13" t="s" s="17">
-[...4 lines deleted...]
-        <v>[CLARIFIER] Confectionner la sauce mayonnaise — Clarifier les œufs (réserver les blancs pour une autre utilisation). Mettre les jaunes dans une calotte à fond étroit de façon à ce que chaque coup de fouet ait un maximum d'efficacité. Ajouter la moutarde, le sel, le poivre blanc ou le piment de Cayenne et le vinaigre pour favoriser l'émulsion (saison eau).</v>
+      <c r="A13"/>
+      <c r="B13" t="str" s="18">
+        <f>"ℹ "&amp;Procedure!E5</f>
+        <v>ℹ</v>
       </c>
       <c r="C13"/>
       <c r="D13"/>
     </row>
     <row r="14">
-      <c r="A14"/>
-[...11 lines deleted...]
-      </c>
+      <c r="A14" t="s" s="17">
+        <v>90</v>
+      </c>
+      <c r="B14" t="str" s="14">
+        <f>"[CLARIFIER] "&amp;Procedure!D6</f>
+        <v>[CLARIFIER] Confectionner la sauce mayonnaise — Clarifier les œufs (réserver les blancs pour une autre utilisation). Mettre les jaunes dans une petite calotte à fond étroit de façon à ce que chaque coup de fouet ait un maximum d'efficacité. Ajouter la moutarde, le sel, le poivre blanc du moulin ou le piment de Cayenne et un peu de vinaigre pour favoriser l'émulsion (phase eau). Incorporer progressivement l'huile, en tournant énergiquement la sauce à l'aide d'un petit fouet très souple : verser l'huile doucement et par petite quantité au début, puis plus rapidement au fur et à mesure que la quantité de sauce mayonnaise augmente. Ajouter le reste du vinaigre pendant et après la réalisation de la sauce. Bien la serrer en la fouettant tout en tournant très énergiquement. Vérifier l'assaisonnement.</v>
+      </c>
+      <c r="C14"/>
+      <c r="D14"/>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="str">
-        <f>Besoins!B7</f>
-        <v>moutarde</v>
+        <f>Besoins!B10</f>
+        <v>Huile de tournesol raffinée vrac</v>
       </c>
       <c r="C15" s="11">
-        <f>Besoins!E7</f>
-        <v>0.05</v>
+        <f>Besoins!E10</f>
+        <v>0.833333</v>
       </c>
       <c r="D15" t="str">
-        <f>Besoins!F7</f>
-        <v>kg</v>
+        <f>Besoins!F10</f>
+        <v>lt</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
-      <c r="B16" t="str">
-[...1 lines deleted...]
-        <v>vinaigre alcool blanc</v>
+      <c r="B16" t="s">
+        <v>94</v>
       </c>
       <c r="C16" s="11">
-        <f>Besoins!E8</f>
-[...4 lines deleted...]
-        <v>lt</v>
+        <f>'Besoins'!$B$2*5</f>
+        <v>5</v>
+      </c>
+      <c r="D16" t="s">
+        <v>48</v>
       </c>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="str">
-        <f>Besoins!B9</f>
-        <v>Piment de Cayenne</v>
+        <f>Besoins!B12</f>
+        <v>Moutarde de Dijon forte</v>
       </c>
       <c r="C17" s="11">
-        <f>Besoins!E9</f>
-        <v>0.001</v>
+        <f>Besoins!E12</f>
+        <v>0.041667</v>
       </c>
       <c r="D17" t="str">
-        <f>Besoins!F9</f>
+        <f>Besoins!F12</f>
         <v>kg</v>
       </c>
     </row>
     <row r="18">
-      <c r="A18" t="s" s="17">
-[...7 lines deleted...]
-      <c r="D18"/>
+      <c r="A18"/>
+      <c r="B18" t="str">
+        <f>Besoins!B8</f>
+        <v>Vinaigre d'alcool coloré 6%</v>
+      </c>
+      <c r="C18" s="11">
+        <f>Besoins!E8</f>
+        <v>0.025</v>
+      </c>
+      <c r="D18" t="str">
+        <f>Besoins!F8</f>
+        <v>lt</v>
+      </c>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19" t="str">
-        <f>Besoins!B11</f>
-        <v>Huile de tournesol raffinée vrac</v>
+        <f>Besoins!B9</f>
+        <v>Poivre blanc moulu</v>
       </c>
       <c r="C19" s="11">
-        <f>Besoins!E11</f>
-        <v>1</v>
+        <f>Besoins!E9</f>
+        <v>0.000833</v>
       </c>
       <c r="D19" t="str">
-        <f>Besoins!F11</f>
-        <v>lt</v>
+        <f>Besoins!F9</f>
+        <v>kg</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s" s="17">
         <v>91</v>
       </c>
       <c r="B20" t="str" s="14">
-        <f>"[VÉRIFIER] "&amp;Procedure!D7</f>
-        <v>[VÉRIFIER] Vérifier l'assaisonnement. Corner les bords de la calotte, la couvrir d'un film plastique alimentaire et la réserver. La réserver en enceinte réfrigérée si elle a été réalisée à partir d'huile de tournesol.</v>
+        <f>"[INCORPORER] "&amp;Procedure!D7</f>
+        <v>[INCORPORER] Corner et réserver — Corner les bords de la calotte, la couvrir d'un film en plastique alimentaire et la réserver (en enceinte réfrigérée si elle a été réalisée à partir d'huile de tournesol).</v>
       </c>
       <c r="C20"/>
       <c r="D20"/>
     </row>
     <row r="21">
       <c r="A21"/>
-      <c r="B21" t="str" s="18">
-[...2 lines deleted...]
-      </c>
+      <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
     </row>
     <row r="22">
-      <c r="A22"/>
+      <c r="A22" t="s" s="19">
+        <v>22</v>
+      </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
     </row>
-    <row r="23">
-[...6 lines deleted...]
-    </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
-  <mergeCells count="13">
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
+  <mergeCells count="12">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
+    <mergeCell ref="B6:D6"/>
     <mergeCell ref="B8:D8"/>
-    <mergeCell ref="A10:D10"/>
-    <mergeCell ref="B11:D11"/>
+    <mergeCell ref="A11:D11"/>
     <mergeCell ref="B12:D12"/>
     <mergeCell ref="B13:D13"/>
-    <mergeCell ref="B18:D18"/>
+    <mergeCell ref="B14:D14"/>
     <mergeCell ref="B20:D20"/>
-    <mergeCell ref="B21:D21"/>
-    <mergeCell ref="A23:D23"/>
+    <mergeCell ref="A22:D22"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>Mayonnaise Collée</dc:title>
+  <dc:title>MAYONNAISE COLLÉE</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>