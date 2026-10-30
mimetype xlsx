--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -5,157 +5,160 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
-    <sheet name="Sauce Aïoli" sheetId="1" r:id="rId1"/>
-    <sheet name="Sauce Mayonnaise" sheetId="2" r:id="rId2"/>
+    <sheet name="SAUCE AÏOLI" sheetId="1" r:id="rId1"/>
+    <sheet name="SAUCE MAYONNAISE" sheetId="2" r:id="rId2"/>
     <sheet name="Pomme de Terre en Robe des Cham" sheetId="3" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
-[...1 lines deleted...]
-    <t>Sauce Aïoli</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="43">
+  <si>
+    <t>SAUCE AÏOLI</t>
   </si>
   <si>
     <t>Annotations</t>
   </si>
   <si>
     <t>Quantité souhaitée</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
-    <t>référence : 1 lt</t>
-[...2 lines deleted...]
-    <t>Sauce Aïoli  00SAU_REC027</t>
+    <t>référence : 1,37 lt</t>
+  </si>
+  <si>
+    <t>SAUCE AÏOLI  GRO_CDR_B303E</t>
   </si>
   <si>
     <t>Ingrédients</t>
   </si>
   <si>
-    <t xml:space="preserve">    Sauce Mayonnaise — voir l'onglet "Sauce Mayonnaise"</t>
+    <t xml:space="preserve">    SAUCE MAYONNAISE — voir l'onglet "SAUCE MAYONNAISE"</t>
   </si>
   <si>
     <t xml:space="preserve">    Pomme de Terre en Robe des Champs — voir l'onglet "Pomme de Terre en Robe des Cham"</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t xml:space="preserve">    AIL frais France cat.I 60-80mm</t>
   </si>
   <si>
-    <t xml:space="preserve">    jus de citron</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">    huile olive vierge</t>
+    <t xml:space="preserve">    Jus citron pulco (L) (conv.)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Huile d'olive vierge pure</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
-    <t>[CUIRE] Cuire la pomme de terre en robe des champs en eau salée départ froid. L'éplucher encore chaude et la réduire en purée fine au pilon dans un mortier.</t>
+    <t>[CUIRE] Mise en place — Peser et mesurer toutes les denrées, vérifier leur fraîcheur.</t>
   </si>
   <si>
     <t>ℹ Départ eau froide — eau salée</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
+    <t>[RÉALISER] Cuire la pomme de terre en robe des champs, la peler encore chaude.</t>
+  </si>
+  <si>
     <t>3.</t>
   </si>
   <si>
-    <t>[INCORPORER] Incorporer progressivement l'huile d'olive et quelques gouttes de jus de citron. Vérifier l'assaisonnement.</t>
+    <t>[INCORPORER] Piler au mortier l'ail dégermé avec la pomme de terre et le jus de citron jusqu'à obtenir une pâte lisse.</t>
+  </si>
+  <si>
+    <t>4.</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
-    <t>Sauce Mayonnaise</t>
+    <t>SAUCE MAYONNAISE</t>
   </si>
   <si>
     <t>Quantité totale à produire (cumulée)</t>
   </si>
   <si>
-    <t>référence : 1 lt — lot unique couvrant tous les usages</t>
-[...2 lines deleted...]
-    <t>Sauce Mayonnaise  00SAU_REC021</t>
+    <t>référence : 1,2 lt — lot unique couvrant tous les usages</t>
+  </si>
+  <si>
+    <t>SAUCE MAYONNAISE  GRO_CDR_B300</t>
   </si>
   <si>
     <t xml:space="preserve">    Huile de tournesol raffinée vrac</t>
   </si>
   <si>
-    <t xml:space="preserve">    œufs jaunes liquides pasteurisés</t>
-[...11 lines deleted...]
-    <t>[METTRE EN PLACE] Mettre en place — Peser, mesurer et contrôler les denrées. Les sortir à température ambiante de la cuisine.</t>
+    <t xml:space="preserve">    JAUNE D'OEUF (P) (conv.)</t>
+  </si>
+  <si>
+    <t>pc</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Moutarde de Dijon forte</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Vinaigre d'alcool coloré 6%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Poivre blanc moulu</t>
+  </si>
+  <si>
+    <t>[METTRE EN PLACE] Mettre en place le poste de travail — Mesurer et contrôler les denrées. Elles doivent être utilisées à la température ambiante de la cuisine.</t>
   </si>
   <si>
     <t>ℹ 10 à 15 min</t>
-  </si>
-[...4 lines deleted...]
-    <t>ℹ +3°C max</t>
   </si>
   <si>
     <t>Pomme de Terre en Robe des Champs</t>
   </si>
   <si>
     <t>référence : 1,01 kg — lot unique couvrant tous les usages</t>
   </si>
   <si>
     <t>Pomme de Terre en Robe des Champs  00SAU_REC042</t>
   </si>
   <si>
     <t xml:space="preserve">    POMME DE TERRE Spunta Italie cat.I +35mm sac 10kg</t>
   </si>
   <si>
     <t xml:space="preserve">    Gros sel de mer</t>
   </si>
   <si>
     <t>Brosser soigneusement les pommes de terre sous l'eau froide sans les éplucher.</t>
   </si>
   <si>
     <t>[COUVRIR] Les déposer dans une casserole, couvrir d'eau froide salée. Cuire à ébullition douce jusqu'à ce qu'une aiguille les traverse sans résistance.</t>
   </si>
   <si>
     <t>ℹ Départ eau froide — 20 à 30 min selon calibre</t>
   </si>
@@ -282,815 +285,812 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:E22"/>
+  <cols>
+    <col min="1" max="1" width="22" customWidth="1"/>
+    <col min="2" max="2" width="52" customWidth="1"/>
+    <col min="3" max="3" width="14" customWidth="1"/>
+    <col min="4" max="4" width="10" customWidth="1"/>
+    <col min="5" max="5" width="26" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" customHeight="1" ht="24">
+      <c r="A1" t="s" s="2">
+        <v>0</v>
+      </c>
+      <c r="B1"/>
+      <c r="C1"/>
+      <c r="D1"/>
+      <c r="E1" t="s" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="s" s="4">
+        <v>2</v>
+      </c>
+      <c r="B2" s="5">
+        <v>1.37</v>
+      </c>
+      <c r="C2" t="s" s="6">
+        <v>3</v>
+      </c>
+      <c r="D2" t="s" s="7">
+        <v>4</v>
+      </c>
+      <c r="E2" t="s" s="8"/>
+    </row>
+    <row r="3">
+      <c r="A3"/>
+      <c r="B3"/>
+      <c r="C3"/>
+      <c r="D3"/>
+      <c r="E3" t="s" s="8"/>
+    </row>
+    <row r="4">
+      <c r="A4" t="s" s="9">
+        <v>5</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4" t="s" s="8"/>
+    </row>
+    <row r="5">
+      <c r="A5" t="s" s="4">
+        <v>6</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5" t="s" s="8"/>
+    </row>
+    <row r="6">
+      <c r="A6"/>
+      <c r="B6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C6" s="10">
+        <f>B2*0.7299270073</f>
+        <v>1</v>
+      </c>
+      <c r="D6" t="s">
+        <v>3</v>
+      </c>
+      <c r="E6" t="s" s="8"/>
+    </row>
+    <row r="7">
+      <c r="A7"/>
+      <c r="B7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C7" s="10">
+        <f>B2*0.1459854015</f>
+        <v>0.2</v>
+      </c>
+      <c r="D7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E7" t="s" s="8"/>
+    </row>
+    <row r="8">
+      <c r="A8"/>
+      <c r="B8" t="s">
+        <v>10</v>
+      </c>
+      <c r="C8" s="10">
+        <f>B2*0.0291970803</f>
+        <v>0.04</v>
+      </c>
+      <c r="D8" t="s">
+        <v>9</v>
+      </c>
+      <c r="E8" t="s" s="8"/>
+    </row>
+    <row r="9">
+      <c r="A9"/>
+      <c r="B9" t="s">
+        <v>11</v>
+      </c>
+      <c r="C9" s="10">
+        <f>B2*0.0218978102</f>
+        <v>0.03</v>
+      </c>
+      <c r="D9" t="s">
+        <v>3</v>
+      </c>
+      <c r="E9" t="s" s="8"/>
+    </row>
+    <row r="10">
+      <c r="A10"/>
+      <c r="B10" t="s">
+        <v>12</v>
+      </c>
+      <c r="C10" s="10">
+        <f>B2*0.0729927007</f>
+        <v>0.1</v>
+      </c>
+      <c r="D10" t="s">
+        <v>3</v>
+      </c>
+      <c r="E10" t="s" s="8"/>
+    </row>
+    <row r="11">
+      <c r="A11"/>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11" t="s" s="8"/>
+    </row>
+    <row r="12">
+      <c r="A12" t="s" s="11">
+        <v>13</v>
+      </c>
+      <c r="B12" t="s" s="12">
+        <v>14</v>
+      </c>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12" t="s" s="8"/>
+    </row>
+    <row r="13">
+      <c r="A13"/>
+      <c r="B13" t="s" s="3">
+        <v>15</v>
+      </c>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13" t="s" s="8"/>
+    </row>
+    <row r="14">
+      <c r="A14" t="s" s="11">
+        <v>16</v>
+      </c>
+      <c r="B14" t="s" s="12">
+        <v>17</v>
+      </c>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14" t="s" s="8"/>
+    </row>
+    <row r="15">
+      <c r="A15"/>
+      <c r="B15" t="s">
+        <v>8</v>
+      </c>
+      <c r="C15" s="10">
+        <f>B2*0.1459854015</f>
+        <v>0.2</v>
+      </c>
+      <c r="D15" t="s">
+        <v>9</v>
+      </c>
+      <c r="E15" t="s" s="8"/>
+    </row>
+    <row r="16">
+      <c r="A16" t="s" s="11">
+        <v>18</v>
+      </c>
+      <c r="B16" t="s" s="12">
+        <v>19</v>
+      </c>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16" t="s" s="8"/>
+    </row>
+    <row r="17">
+      <c r="A17"/>
+      <c r="B17" t="s">
+        <v>10</v>
+      </c>
+      <c r="C17" s="10">
+        <f>B2*0.0291970803</f>
+        <v>0.04</v>
+      </c>
+      <c r="D17" t="s">
+        <v>9</v>
+      </c>
+      <c r="E17" t="s" s="8"/>
+    </row>
+    <row r="18">
+      <c r="A18"/>
+      <c r="B18" t="s">
+        <v>11</v>
+      </c>
+      <c r="C18" s="10">
+        <f>B2*0.0218978102</f>
+        <v>0.03</v>
+      </c>
+      <c r="D18" t="s">
+        <v>3</v>
+      </c>
+      <c r="E18" t="s" s="8"/>
+    </row>
+    <row r="19">
+      <c r="A19" t="s" s="11">
+        <v>20</v>
+      </c>
+      <c r="B19" t="inlineStr" s="12">
+        <is>
+          <t>Incorporer peu à peu cette pâte à la mayonnaise, puis l'huile d'olive en filet en fouettant ; rectifier l'assaisonnement, filmer et garder au frais jusqu'au service.</t>
+        </is>
+      </c>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19" t="s" s="8"/>
+    </row>
+    <row r="20">
+      <c r="A20"/>
+      <c r="B20" t="s">
+        <v>7</v>
+      </c>
+      <c r="C20" s="10">
+        <f>B2*0.7299270073</f>
+        <v>1</v>
+      </c>
+      <c r="D20" t="s">
+        <v>3</v>
+      </c>
+      <c r="E20" t="s" s="8"/>
+    </row>
+    <row r="21">
+      <c r="A21"/>
+      <c r="B21" t="s">
+        <v>12</v>
+      </c>
+      <c r="C21" s="10">
+        <f>B2*0.0729927007</f>
+        <v>0.1</v>
+      </c>
+      <c r="D21" t="s">
+        <v>3</v>
+      </c>
+      <c r="E21" t="s" s="8"/>
+    </row>
+    <row r="22">
+      <c r="A22" t="s" s="13">
+        <v>21</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22" t="s" s="8"/>
+    </row>
+  </sheetData>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
+  <mergeCells count="8">
+    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A4:D4"/>
+    <mergeCell ref="B12:D12"/>
+    <mergeCell ref="B13:D13"/>
+    <mergeCell ref="B14:D14"/>
+    <mergeCell ref="B16:D16"/>
+    <mergeCell ref="B19:D19"/>
+    <mergeCell ref="A22:D22"/>
+  </mergeCells>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:E21"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
-        <v>0</v>
+        <v>22</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="B2" s="5">
+        <v>23</v>
+      </c>
+      <c r="B2" s="14">
         <v>1</v>
       </c>
-      <c r="C2" t="s" s="6">
+      <c r="C2" t="s">
         <v>3</v>
       </c>
       <c r="D2" t="s" s="7">
-        <v>4</v>
+        <v>24</v>
       </c>
       <c r="E2" t="s" s="8"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3" t="s" s="8"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="9">
-        <v>5</v>
+        <v>25</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4" t="s" s="8"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="4">
         <v>6</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5" t="s" s="8"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="s">
-        <v>7</v>
+        <v>26</v>
       </c>
       <c r="C6" s="10">
-        <f>B2*1</f>
-        <v>1</v>
+        <f>B2*0.8333333333</f>
+        <v>0.833333</v>
       </c>
       <c r="D6" t="s">
         <v>3</v>
       </c>
       <c r="E6" t="s" s="8"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="s">
-        <v>8</v>
+        <v>27</v>
       </c>
       <c r="C7" s="10">
-        <f>B2*0.2</f>
-        <v>0.2</v>
+        <f>B2*5</f>
+        <v>5</v>
       </c>
       <c r="D7" t="s">
-        <v>9</v>
+        <v>28</v>
       </c>
       <c r="E7" t="s" s="8"/>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="C8" s="10">
-        <f>B2*0.04</f>
-        <v>0.04</v>
+        <f>B2*0.0416666667</f>
+        <v>0.041667</v>
       </c>
       <c r="D8" t="s">
         <v>9</v>
       </c>
       <c r="E8" t="s" s="8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="C9" s="10">
-        <f>B2*0.03</f>
-        <v>0.03</v>
+        <f>B2*0.025</f>
+        <v>0.025</v>
       </c>
       <c r="D9" t="s">
         <v>3</v>
       </c>
       <c r="E9" t="s" s="8"/>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="s">
-        <v>12</v>
+        <v>31</v>
       </c>
       <c r="C10" s="10">
-        <f>B2*0.1</f>
-        <v>0.1</v>
+        <f>B2*0.0008333333</f>
+        <v>0.000833</v>
       </c>
       <c r="D10" t="s">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="E10" t="s" s="8"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
       <c r="A12" t="s" s="11">
         <v>13</v>
       </c>
       <c r="B12" t="s" s="12">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12" t="s" s="8"/>
     </row>
     <row r="13">
       <c r="A13"/>
-      <c r="B13" t="s">
-[...8 lines deleted...]
-      </c>
+      <c r="B13" t="s" s="3">
+        <v>33</v>
+      </c>
+      <c r="C13"/>
+      <c r="D13"/>
       <c r="E13" t="s" s="8"/>
     </row>
     <row r="14">
-      <c r="A14"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="A14" t="s" s="11">
+        <v>16</v>
+      </c>
+      <c r="B14" t="inlineStr" s="12">
+        <is>
+          <t>[CLARIFIER] Confectionner la sauce mayonnaise — Clarifier les œufs (réserver les blancs pour une autre utilisation). Mettre les jaunes dans une petite calotte à fond étroit de façon à ce que chaque coup de fouet ait un maximum d'efficacité. Ajouter la moutarde, le sel, le poivre blanc du moulin ou le piment de Cayenne et un peu de vinaigre pour favoriser l'émulsion (phase eau). Incorporer progressivement l'huile, en tournant énergiquement la sauce à l'aide d'un petit fouet très souple : verser l'huile doucement et par petite quantité au début, puis plus rapidement au fur et à mesure que la quantité de sauce mayonnaise augmente. Ajouter le reste du vinaigre pendant et après la réalisation de la sauce. Bien la serrer en la fouettant tout en tournant très énergiquement. Vérifier l'assaisonnement.</t>
+        </is>
       </c>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14" t="s" s="8"/>
     </row>
     <row r="15">
-      <c r="A15" t="s" s="11">
-[...8 lines deleted...]
-      <c r="D15"/>
+      <c r="A15"/>
+      <c r="B15" t="s">
+        <v>26</v>
+      </c>
+      <c r="C15" s="10">
+        <f>B2*0.8333333333</f>
+        <v>0.833333</v>
+      </c>
+      <c r="D15" t="s">
+        <v>3</v>
+      </c>
       <c r="E15" t="s" s="8"/>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="s">
-        <v>8</v>
+        <v>27</v>
       </c>
       <c r="C16" s="10">
-        <f>B2*0.2</f>
-        <v>0.2</v>
+        <f>B2*5</f>
+        <v>5</v>
       </c>
       <c r="D16" t="s">
-        <v>9</v>
+        <v>28</v>
       </c>
       <c r="E16" t="s" s="8"/>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="C17" s="10">
-        <f>B2*0.04</f>
-        <v>0.04</v>
+        <f>B2*0.0416666667</f>
+        <v>0.041667</v>
       </c>
       <c r="D17" t="s">
         <v>9</v>
       </c>
       <c r="E17" t="s" s="8"/>
     </row>
     <row r="18">
-      <c r="A18" t="s" s="11">
-[...6 lines deleted...]
-      <c r="D18"/>
+      <c r="A18"/>
+      <c r="B18" t="s">
+        <v>30</v>
+      </c>
+      <c r="C18" s="10">
+        <f>B2*0.025</f>
+        <v>0.025</v>
+      </c>
+      <c r="D18" t="s">
+        <v>3</v>
+      </c>
       <c r="E18" t="s" s="8"/>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19" t="s">
-        <v>11</v>
+        <v>31</v>
       </c>
       <c r="C19" s="10">
-        <f>B2*0.03</f>
-        <v>0.03</v>
+        <f>B2*0.0008333333</f>
+        <v>0.000833</v>
       </c>
       <c r="D19" t="s">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="E19" t="s" s="8"/>
     </row>
     <row r="20">
-      <c r="A20"/>
-[...9 lines deleted...]
-      </c>
+      <c r="A20" t="s" s="11">
+        <v>18</v>
+      </c>
+      <c r="B20" t="inlineStr" s="12">
+        <is>
+          <t>[INCORPORER] Corner et réserver — Corner les bords de la calotte, la couvrir d'un film en plastique alimentaire et la réserver (en enceinte réfrigérée si elle a été réalisée à partir d'huile de tournesol).</t>
+        </is>
+      </c>
+      <c r="C20"/>
+      <c r="D20"/>
       <c r="E20" t="s" s="8"/>
     </row>
     <row r="21">
       <c r="A21" t="s" s="13">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21" t="s" s="8"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="7">
-    <mergeCell ref="A1:D1"/>
-[...298 lines deleted...]
-  <mergeCells count="9">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B12:D12"/>
     <mergeCell ref="B13:D13"/>
     <mergeCell ref="B14:D14"/>
-    <mergeCell ref="B19:D19"/>
-[...2 lines deleted...]
-    <mergeCell ref="A23:D23"/>
+    <mergeCell ref="B20:D20"/>
+    <mergeCell ref="A21:D21"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:E15"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B2" s="14">
         <v>0.2</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
       <c r="D2" t="s" s="7">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E2" t="s" s="8"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3" t="s" s="8"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="9">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4" t="s" s="8"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="4">
         <v>6</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5" t="s" s="8"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C6" s="10">
         <f>B2*0.9900990099</f>
         <v>0.19802</v>
       </c>
       <c r="D6" t="s">
         <v>9</v>
       </c>
       <c r="E6" t="s" s="8"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C7" s="10">
         <f>B2*0.0099009901</f>
         <v>0.00198</v>
       </c>
       <c r="D7" t="s">
         <v>9</v>
       </c>
       <c r="E7" t="s" s="8"/>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8" t="s" s="8"/>
     </row>
     <row r="9">
       <c r="A9" t="s" s="11">
         <v>13</v>
       </c>
       <c r="B9" t="s" s="12">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9" t="s" s="8"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="11">
         <v>16</v>
       </c>
       <c r="B10" t="s" s="12">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10" t="s" s="8"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C11" s="10">
         <f>B2*0.9900990099</f>
         <v>0.19802</v>
       </c>
       <c r="D11" t="s">
         <v>9</v>
       </c>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C12" s="10">
         <f>B2*0.0099009901</f>
         <v>0.00198</v>
       </c>
       <c r="D12" t="s">
         <v>9</v>
       </c>
       <c r="E12" t="s" s="8"/>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="s" s="3">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13" t="s" s="8"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="11">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B14" t="s" s="12">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14" t="s" s="8"/>
     </row>
     <row r="15">
       <c r="A15" t="s" s="13">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15" t="s" s="8"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="7">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="B13:D13"/>
     <mergeCell ref="B14:D14"/>
     <mergeCell ref="A15:D15"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>Sauce Aïoli</dc:title>
+  <dc:title>SAUCE AÏOLI</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>