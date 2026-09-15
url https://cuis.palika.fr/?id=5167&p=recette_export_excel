--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -82,99 +82,99 @@
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>1 lt</t>
   </si>
   <si>
     <t>Coût de revient (qt de référence)</t>
   </si>
   <si>
     <t>Coût unitaire</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
     <t>Coût de revient total pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>01/08/2026 02:00</t>
+    <t>15/09/2026 16:09</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
     <t>Coût</t>
   </si>
   <si>
     <t>00001660</t>
   </si>
   <si>
     <t>huile olive vierge</t>
   </si>
   <si>
     <t>Épicerie salée</t>
   </si>
   <si>
+    <t>00001661</t>
+  </si>
+  <si>
+    <t>jus de citron</t>
+  </si>
+  <si>
     <t>pc</t>
-  </si>
-[...4 lines deleted...]
-    <t>jus de citron</t>
   </si>
   <si>
     <t>00001664</t>
   </si>
   <si>
     <t>moutarde</t>
   </si>
   <si>
     <t>00001716</t>
   </si>
   <si>
     <t>vinaigre alcool blanc</t>
   </si>
   <si>
     <t>EPI-PIMENT-CAYE</t>
   </si>
   <si>
     <t>Piment de Cayenne</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>kg</t>
   </si>
@@ -616,79 +616,79 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>1.60064</v>
+        <v>1.5978594059406</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>1.60064</v>
+        <v>1.5978594059406</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
         <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
         <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>1.60064</v>
+        <v>1.5978594059406</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>20</v>
       </c>
       <c r="B17" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -789,126 +789,126 @@
       <c r="F6" t="s" s="2">
         <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
         <v>31</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s" s="12">
         <v>32</v>
       </c>
       <c r="B7" t="s">
         <v>33</v>
       </c>
       <c r="C7" t="s">
         <v>34</v>
       </c>
       <c r="D7" s="9">
         <v>0.1</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
         <v>0.1</v>
       </c>
       <c r="F7" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="G7" s="4">
         <f>E7*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s" s="12">
+        <v>35</v>
+      </c>
+      <c r="B8" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="C8" t="s">
         <v>34</v>
       </c>
       <c r="D8" s="9">
         <v>0.03</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
         <v>0.03</v>
       </c>
       <c r="F8" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="G8" s="4">
         <f>E8*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s" s="12">
         <v>38</v>
       </c>
       <c r="B9" t="s">
         <v>39</v>
       </c>
       <c r="C9" t="s">
         <v>34</v>
       </c>
       <c r="D9" s="9">
         <v>0.05</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
         <v>0.05</v>
       </c>
       <c r="F9" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="G9" s="4">
         <f>E9*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s" s="12">
         <v>40</v>
       </c>
       <c r="B10" t="s">
         <v>41</v>
       </c>
       <c r="C10" t="s">
         <v>34</v>
       </c>
       <c r="D10" s="9">
         <v>0.03</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
         <v>0.03</v>
       </c>
       <c r="F10" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="G10" s="4">
         <f>E10*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>42</v>
       </c>
       <c r="B11" t="s">
         <v>43</v>
       </c>
       <c r="C11" t="s">
         <v>44</v>
       </c>
       <c r="D11" s="9">
         <v>0.001</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
         <v>0.001</v>
       </c>
       <c r="F11" t="s">
         <v>45</v>
@@ -957,112 +957,112 @@
         <v>0.04</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
         <v>0.04</v>
       </c>
       <c r="F13" t="s">
         <v>45</v>
       </c>
       <c r="G13" s="4">
         <f>E13*6.5</f>
         <v>0.26</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>52</v>
       </c>
       <c r="B14" t="s">
         <v>53</v>
       </c>
       <c r="C14" t="s">
         <v>51</v>
       </c>
       <c r="D14" s="9">
-        <v>0.2</v>
+        <v>0.19802</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
-        <v>0.2</v>
+        <v>0.19802</v>
       </c>
       <c r="F14" t="s">
         <v>45</v>
       </c>
       <c r="G14" s="4">
-        <f>E14*1.4</f>
-        <v>0.28</v>
+        <f>E14*1.3999986</f>
+        <v>0.277228</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="12">
         <v>54</v>
       </c>
       <c r="B15" t="s">
         <v>55</v>
       </c>
       <c r="C15" t="s">
         <v>56</v>
       </c>
       <c r="D15" s="9">
         <v>0.09</v>
       </c>
       <c r="E15" s="11">
         <f>D15*$B$2</f>
         <v>0.09</v>
       </c>
       <c r="F15" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="G15" s="4">
         <f>E15*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>57</v>
       </c>
       <c r="B16" t="s">
         <v>58</v>
       </c>
       <c r="C16" t="s">
         <v>59</v>
       </c>
       <c r="D16" s="9">
-        <v>0.002</v>
+        <v>0.00198</v>
       </c>
       <c r="E16" s="11">
         <f>D16*$B$2</f>
-        <v>0.002</v>
+        <v>0.00198</v>
       </c>
       <c r="F16" t="s">
         <v>45</v>
       </c>
       <c r="G16" s="4">
-        <f>E16*0.42</f>
-        <v>0.00084</v>
+        <f>E16*0.4200420042</f>
+        <v>0.000832</v>
       </c>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17" t="s" s="3">
         <v>60</v>
       </c>
       <c r="G17" s="13">
         <f>SUM(G7:G16)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:F14"/>
   <sheetViews>
@@ -1249,51 +1249,51 @@
       </c>
       <c r="C9" t="s">
         <v>65</v>
       </c>
       <c r="D9" s="11">
         <v>0.2</v>
       </c>
       <c r="E9" t="s">
         <v>45</v>
       </c>
       <c r="F9" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>2</v>
       </c>
       <c r="B10" t="s">
         <v>76</v>
       </c>
       <c r="C10" t="s">
         <v>69</v>
       </c>
       <c r="D10" s="11">
-        <v>0.2</v>
+        <v>0.198</v>
       </c>
       <c r="E10" t="s">
         <v>45</v>
       </c>
       <c r="F10" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>2</v>
       </c>
       <c r="B11" t="s">
         <v>77</v>
       </c>
       <c r="C11" t="s">
         <v>69</v>
       </c>
       <c r="D11" s="11">
         <v>0.002</v>
       </c>
       <c r="E11" t="s">
         <v>45</v>
       </c>
       <c r="F11" t="s">
@@ -1907,66 +1907,66 @@
         <f>Procedure!D9</f>
         <v>Brosser soigneusement les pommes de terre sous l'eau froide sans les éplucher.</v>
       </c>
       <c r="C29"/>
       <c r="D29"/>
     </row>
     <row r="30">
       <c r="A30" t="s" s="17">
         <v>112</v>
       </c>
       <c r="B30" t="str" s="14">
         <f>"[COUVRIR] "&amp;Procedure!D10</f>
         <v>[COUVRIR] Les déposer dans une casserole, couvrir d'eau froide salée. Cuire à ébullition douce jusqu'à ce qu'une aiguille les traverse sans résistance.</v>
       </c>
       <c r="C30"/>
       <c r="D30"/>
     </row>
     <row r="31">
       <c r="A31"/>
       <c r="B31" t="str">
         <f>Besoins!B14</f>
         <v>POMME DE TERRE Spunta Italie cat.I +35mm sac 10kg</v>
       </c>
       <c r="C31" s="11">
         <f>Besoins!E14</f>
-        <v>0.2</v>
+        <v>0.19802</v>
       </c>
       <c r="D31" t="str">
         <f>Besoins!F14</f>
         <v>kg</v>
       </c>
     </row>
     <row r="32">
       <c r="A32"/>
       <c r="B32" t="str">
         <f>Besoins!B16</f>
         <v>Gros sel de mer</v>
       </c>
       <c r="C32" s="11">
         <f>Besoins!E16</f>
-        <v>0.002</v>
+        <v>0.00198</v>
       </c>
       <c r="D32" t="str">
         <f>Besoins!F16</f>
         <v>kg</v>
       </c>
     </row>
     <row r="33">
       <c r="A33"/>
       <c r="B33" t="str" s="18">
         <f>"ℹ "&amp;Procedure!E10</f>
         <v>ℹ</v>
       </c>
       <c r="C33"/>
       <c r="D33"/>
     </row>
     <row r="34">
       <c r="A34" t="s" s="17">
         <v>114</v>
       </c>
       <c r="B34" t="str" s="14">
         <f>"[ÉGOUTTER] "&amp;Procedure!D11</f>
         <v>[ÉGOUTTER] Égoutter et utiliser encore chaudes selon la recette.</v>
       </c>
       <c r="C34"/>
       <c r="D34"/>