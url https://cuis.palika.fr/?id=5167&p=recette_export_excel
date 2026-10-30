--- v1 (2026-09-15)
+++ v2 (2026-10-30)
@@ -17,401 +17,422 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="118">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="125" uniqueCount="125">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
-    <t>Sauce Aïoli</t>
+    <t>SAUCE AÏOLI</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
-    <t>00SAU_REC027</t>
+    <t>GRO_CDR_B303E</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Sauces émulsionnées froides (CUI.SAU.FROIDES)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Oui — Corpus CDR (Cuisine de Référence 1993) audité et corrigé — verrouillé Chapitre 5</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
-    <t>La Cuisine de Référence (BPI.CDR)</t>
+    <t>La Cuisine de Référence (BPI.CDR2002)</t>
   </si>
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
-    <t>1 lt</t>
-[...5 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>1,37 lt</t>
+  </si>
+  <si>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>15/09/2026 16:09</t>
+    <t>30/10/2026 16:45</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
-[...14 lines deleted...]
-    <t>jus de citron</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>00SAU_MP005</t>
+  </si>
+  <si>
+    <t>Vinaigre d'alcool coloré 6%</t>
+  </si>
+  <si>
+    <t>Condiments et sauces prêtes</t>
+  </si>
+  <si>
+    <t>EPI-POIVRE-BLAN</t>
+  </si>
+  <si>
+    <t>Poivre blanc moulu</t>
+  </si>
+  <si>
+    <t>Épices en poudre et graines</t>
+  </si>
+  <si>
+    <t>kg</t>
+  </si>
+  <si>
+    <t>RNME101408</t>
+  </si>
+  <si>
+    <t>Jus de citron type pulco 70cl</t>
+  </si>
+  <si>
+    <t>Agrumes</t>
+  </si>
+  <si>
+    <t>u</t>
+  </si>
+  <si>
+    <t>HUI-OLIVE-VP</t>
+  </si>
+  <si>
+    <t>Huile d'olive vierge pure</t>
+  </si>
+  <si>
+    <t>Huiles végétales</t>
+  </si>
+  <si>
+    <t>HUI-TOURNESOL</t>
+  </si>
+  <si>
+    <t>Huile de tournesol raffinée vrac</t>
+  </si>
+  <si>
+    <t>RNM17710123</t>
+  </si>
+  <si>
+    <t>AIL frais France cat.I 60-80mm</t>
+  </si>
+  <si>
+    <t>Légumes</t>
+  </si>
+  <si>
+    <t>RNM24140123</t>
+  </si>
+  <si>
+    <t>POMME DE TERRE Spunta Italie cat.I +35mm sac 10kg</t>
+  </si>
+  <si>
+    <t>00000047</t>
+  </si>
+  <si>
+    <t>OEUF A3 (PRIX)</t>
+  </si>
+  <si>
+    <t>Oeufs entiers</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
-    <t>00001664</t>
-[...55 lines deleted...]
-  <si>
     <t>SEL-GROS</t>
   </si>
   <si>
     <t>Gros sel de mer</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
+    <t>MOUTARDE-DIJON</t>
+  </si>
+  <si>
+    <t>Moutarde de Dijon forte</t>
+  </si>
+  <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
-    <t>Quantité (pour 1 lt)</t>
+    <t>Quantité (pour 1,37 lt)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Sauces émulsionnées froides</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Sauce Mayonnaise</t>
+    <t xml:space="preserve">    ↳ SAUCE MAYONNAISE</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Huile de tournesol raffinée vrac</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
-    <t xml:space="preserve">        ↳ œufs jaunes liquides pasteurisés</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">        ↳ Piment de Cayenne</t>
+    <t xml:space="preserve">        ↳ JAUNE D'OEUF (P)</t>
+  </si>
+  <si>
+    <t>Conversions oeufs et ovoproduits</t>
+  </si>
+  <si>
+    <t xml:space="preserve">            ↳ JAUNE D'OEUF (ML)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                ↳ OEUF A3 (PRIX)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Moutarde de Dijon forte</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Vinaigre d'alcool coloré 6%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Poivre blanc moulu</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Pomme de Terre en Robe des Champs</t>
   </si>
   <si>
     <t>Préparations de base cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ POMME DE TERRE Spunta Italie cat.I +35mm sac 10kg</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Gros sel de mer</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ AIL frais France cat.I 60-80mm</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ jus de citron</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">    ↳ huile olive vierge</t>
+    <t xml:space="preserve">    ↳ Jus citron pulco (L)</t>
+  </si>
+  <si>
+    <t>Conversions fruits frais (P→K)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Jus de citron type pulco 70cl</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Huile d'olive vierge pure</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>CUIRE</t>
   </si>
   <si>
-    <t>Cuire la pomme de terre en robe des champs en eau salée départ froid. L'éplucher encore chaude et la réduire en purée fine au pilon dans un mortier.</t>
+    <t>Mise en place — Peser et mesurer toutes les denrées, vérifier leur fraîcheur.</t>
   </si>
   <si>
     <t>Départ eau froide — eau salée</t>
   </si>
   <si>
     <t>RÉALISER</t>
   </si>
   <si>
-    <t>Réaliser la Sauce Mayonnaise en incorporant l'ail pilé avec les jaunes d'œufs. Ajouter la purée de pomme de terre encore tiède pour faciliter l'émulsion.</t>
+    <t>Cuire la pomme de terre en robe des champs, la peler encore chaude.</t>
   </si>
   <si>
     <t>INCORPORER</t>
   </si>
   <si>
-    <t>Incorporer progressivement l'huile d'olive et quelques gouttes de jus de citron. Vérifier l'assaisonnement.</t>
-[...2 lines deleted...]
-    <t>Sauce Mayonnaise</t>
+    <t>Piler au mortier l'ail dégermé avec la pomme de terre et le jus de citron jusqu'à obtenir une pâte lisse.</t>
+  </si>
+  <si>
+    <t>SAUCE MAYONNAISE</t>
   </si>
   <si>
     <t>METTRE EN PLACE</t>
   </si>
   <si>
-    <t>Mettre en place — Peser, mesurer et contrôler les denrées. Les sortir à température ambiante de la cuisine.</t>
+    <t>Mettre en place le poste de travail — Mesurer et contrôler les denrées. Elles doivent être utilisées à la température ambiante de la cuisine.</t>
   </si>
   <si>
     <t>10 à 15 min</t>
   </si>
   <si>
     <t>CLARIFIER</t>
   </si>
   <si>
-    <t>VÉRIFIER</t>
-[...4 lines deleted...]
-  <si>
     <t>Pomme de Terre en Robe des Champs</t>
   </si>
   <si>
     <t>Brosser soigneusement les pommes de terre sous l'eau froide sans les éplucher.</t>
   </si>
   <si>
     <t>COUVRIR</t>
   </si>
   <si>
     <t>Les déposer dans une casserole, couvrir d'eau froide salée. Cuire à ébullition douce jusqu'à ce qu'une aiguille les traverse sans résistance.</t>
   </si>
   <si>
     <t>Départ eau froide — 20 à 30 min selon calibre</t>
   </si>
   <si>
     <t>ÉGOUTTER</t>
   </si>
   <si>
     <t>Égoutter et utiliser encore chaudes selon la recette.</t>
   </si>
   <si>
-    <t>Fiche technique — Sauce Aïoli</t>
-[...2 lines deleted...]
-    <t>Sauce Aïoli  00SAU_REC027</t>
+    <t>Fiche technique — SAUCE AÏOLI</t>
+  </si>
+  <si>
+    <t>SAUCE AÏOLI  GRO_CDR_B303E</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
-    <t xml:space="preserve">    Sauce Mayonnaise</t>
-[...1 lines deleted...]
-  <si>
     <t>2.</t>
   </si>
   <si>
     <t xml:space="preserve">    Pomme de Terre en Robe des Champs</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
-    <t>↳ Sauce Mayonnaise  00SAU_REC021</t>
+    <t xml:space="preserve">    Jus citron pulco (L) (conv.)</t>
   </si>
   <si>
     <t>4.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    SAUCE MAYONNAISE</t>
+  </si>
+  <si>
+    <t>↳ SAUCE MAYONNAISE  GRO_CDR_B300</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    JAUNE D'OEUF (P) (conv.)</t>
   </si>
   <si>
     <t>↳ Pomme de Terre en Robe des Champs  00SAU_REC042</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="201" formatCode="#,##0.00&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="0.00"/>
     <numFmt numFmtId="203" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="9">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
@@ -533,50 +554,53 @@
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:B18"/>
   <cols>
     <col min="1" max="1" width="36" customWidth="1"/>
     <col min="2" max="2" width="50" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3" t="s">
@@ -616,1423 +640,1477 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>1.5978594059406</v>
+        <v>3.215011786893</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>1.5978594059406</v>
+        <v>2.3467239320387</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
         <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
         <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>1.5978594059406</v>
+        <v>3.215011786893</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>20</v>
       </c>
       <c r="B17" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:G17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2" s="8">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" s="9">
-        <v>1</v>
+        <v>1.37</v>
       </c>
       <c r="C3" t="s" s="10">
         <v>25</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>26</v>
       </c>
       <c r="B4" s="11">
         <f>$B$2*B3</f>
-        <v>1</v>
+        <v>1.37</v>
       </c>
       <c r="C4" t="str">
         <f>C3</f>
         <v>lt</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
         <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
         <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
         <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
         <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
         <v>31</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="12">
+      <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7" t="s">
         <v>33</v>
       </c>
       <c r="C7" t="s">
         <v>34</v>
       </c>
       <c r="D7" s="9">
-        <v>0.1</v>
+        <v>0.025</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
-        <v>0.1</v>
+        <v>0.025</v>
       </c>
       <c r="F7" t="s">
         <v>25</v>
       </c>
       <c r="G7" s="4">
-        <f>E7*0</f>
-        <v>0</v>
+        <f>E7*3</f>
+        <v>0.075</v>
       </c>
     </row>
     <row r="8">
-      <c r="A8" t="s" s="12">
+      <c r="A8" t="s">
         <v>35</v>
       </c>
       <c r="B8" t="s">
         <v>36</v>
       </c>
       <c r="C8" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D8" s="9">
-        <v>0.03</v>
+        <v>0.000833</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>0.03</v>
+        <v>0.000833</v>
       </c>
       <c r="F8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*0</f>
-        <v>0</v>
+        <f>E8*14.8059223689</f>
+        <v>0.012333</v>
       </c>
     </row>
     <row r="9">
-      <c r="A9" t="s" s="12">
-        <v>38</v>
+      <c r="A9" t="s">
+        <v>39</v>
       </c>
       <c r="B9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C9" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="D9" s="9">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="F9" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*0</f>
-        <v>0</v>
+        <f>E9*8.1571428571</f>
+        <v>0.326286</v>
       </c>
     </row>
     <row r="10">
-      <c r="A10" t="s" s="12">
-        <v>40</v>
+      <c r="A10" t="s">
+        <v>43</v>
       </c>
       <c r="B10" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="C10" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="D10" s="9">
-        <v>0.03</v>
+        <v>0.1</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
-        <v>0.03</v>
+        <v>0.1</v>
       </c>
       <c r="F10" t="s">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="G10" s="4">
-        <f>E10*0</f>
-        <v>0</v>
+        <f>E10*5.8</f>
+        <v>0.58</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="B11" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="C11" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D11" s="9">
-        <v>0.001</v>
+        <v>0.833333</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
-        <v>0.001</v>
+        <v>0.833333</v>
       </c>
       <c r="F11" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="G11" s="4">
-        <f>E11*9.8</f>
-        <v>0.0098</v>
+        <f>E11*1.05000042</f>
+        <v>0.875</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B12" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="C12" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="D12" s="9">
-        <v>1</v>
+        <v>0.04</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
-        <v>1</v>
+        <v>0.04</v>
       </c>
       <c r="F12" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="G12" s="4">
-        <f>E12*1.05</f>
-        <v>1.05</v>
+        <f>E12*6.5</f>
+        <v>0.26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B13" t="s">
+        <v>52</v>
+      </c>
+      <c r="C13" t="s">
         <v>50</v>
       </c>
-      <c r="C13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D13" s="9">
-        <v>0.04</v>
+        <v>0.19802</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
-        <v>0.04</v>
+        <v>0.19802</v>
       </c>
       <c r="F13" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="G13" s="4">
-        <f>E13*6.5</f>
-        <v>0.26</v>
+        <f>E13*1.3999986</f>
+        <v>0.277228</v>
       </c>
     </row>
     <row r="14">
-      <c r="A14" t="s">
-        <v>52</v>
+      <c r="A14" t="s" s="12">
+        <v>53</v>
       </c>
       <c r="B14" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C14" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="D14" s="9">
-        <v>0.19802</v>
+        <v>2.5</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
-        <v>0.19802</v>
+        <v>2.5</v>
       </c>
       <c r="F14" t="s">
-        <v>45</v>
+        <v>56</v>
       </c>
       <c r="G14" s="4">
-        <f>E14*1.3999986</f>
-        <v>0.277228</v>
+        <f>E14*0.27</f>
+        <v>0.675</v>
       </c>
     </row>
     <row r="15">
-      <c r="A15" t="s" s="12">
-        <v>54</v>
+      <c r="A15" t="s">
+        <v>57</v>
       </c>
       <c r="B15" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="C15" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="D15" s="9">
-        <v>0.09</v>
+        <v>0.00198</v>
       </c>
       <c r="E15" s="11">
         <f>D15*$B$2</f>
-        <v>0.09</v>
+        <v>0.00198</v>
       </c>
       <c r="F15" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G15" s="4">
-        <f>E15*0</f>
-        <v>0</v>
+        <f>E15*0.4200420042</f>
+        <v>0.000832</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B16" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="C16" t="s">
         <v>59</v>
       </c>
       <c r="D16" s="9">
-        <v>0.00198</v>
+        <v>0.041667</v>
       </c>
       <c r="E16" s="11">
         <f>D16*$B$2</f>
-        <v>0.00198</v>
+        <v>0.041667</v>
       </c>
       <c r="F16" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="G16" s="4">
-        <f>E16*0.4200420042</f>
-        <v>0.000832</v>
+        <f>E16*3.1999744002</f>
+        <v>0.133333</v>
       </c>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17" t="s" s="3">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="G17" s="13">
         <f>SUM(G7:G16)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F14"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:F17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="D2" s="11">
-        <v>1</v>
+        <v>1.37</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
+        <v>69</v>
+      </c>
+      <c r="C3" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="D3" s="11">
         <v>1</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="C4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="D4" s="11">
-        <v>1</v>
+        <v>0.833</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C5" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="D5" s="11">
-        <v>0.09</v>
+        <v>5</v>
       </c>
       <c r="E5" t="s">
-        <v>45</v>
+        <v>56</v>
       </c>
       <c r="F5" t="s">
-        <v>56</v>
+        <v>73</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="C6" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="D6" s="11">
-        <v>0.05</v>
+        <v>0.095</v>
       </c>
       <c r="E6" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="F6" t="s">
-        <v>34</v>
+        <v>73</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="C7" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="D7" s="11">
-        <v>0.03</v>
+        <v>2.5</v>
       </c>
       <c r="E7" t="s">
-        <v>25</v>
+        <v>56</v>
       </c>
       <c r="F7" t="s">
-        <v>34</v>
+        <v>55</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>2</v>
       </c>
       <c r="B8" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="C8" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="D8" s="11">
-        <v>0.001</v>
+        <v>0.042</v>
       </c>
       <c r="E8" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="F8" t="s">
-        <v>44</v>
+        <v>59</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B9" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="C9" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="D9" s="11">
-        <v>0.2</v>
+        <v>0.025</v>
       </c>
       <c r="E9" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="F9" t="s">
-        <v>75</v>
+        <v>34</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>2</v>
       </c>
       <c r="B10" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C10" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="D10" s="11">
-        <v>0.198</v>
+        <v>0.001</v>
       </c>
       <c r="E10" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="F10" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B11" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="C11" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="D11" s="11">
-        <v>0.002</v>
+        <v>0.2</v>
       </c>
       <c r="E11" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="F11" t="s">
-        <v>59</v>
+        <v>80</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B12" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="C12" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="D12" s="11">
-        <v>0.04</v>
+        <v>0.198</v>
       </c>
       <c r="E12" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="F12" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B13" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="C13" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="D13" s="11">
-        <v>0.03</v>
+        <v>0.002</v>
       </c>
       <c r="E13" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="F13" t="s">
-        <v>34</v>
+        <v>59</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>1</v>
       </c>
       <c r="B14" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="C14" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="D14" s="11">
+        <v>0.04</v>
+      </c>
+      <c r="E14" t="s">
+        <v>38</v>
+      </c>
+      <c r="F14" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>1</v>
+      </c>
+      <c r="B15" t="s">
+        <v>84</v>
+      </c>
+      <c r="C15" t="s">
+        <v>67</v>
+      </c>
+      <c r="D15" s="11">
+        <v>0.03</v>
+      </c>
+      <c r="E15" t="s">
+        <v>25</v>
+      </c>
+      <c r="F15" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>2</v>
+      </c>
+      <c r="B16" t="s">
+        <v>86</v>
+      </c>
+      <c r="C16" t="s">
+        <v>71</v>
+      </c>
+      <c r="D16" s="11">
+        <v>0.04</v>
+      </c>
+      <c r="E16" t="s">
+        <v>42</v>
+      </c>
+      <c r="F16" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>1</v>
+      </c>
+      <c r="B17" t="s">
+        <v>87</v>
+      </c>
+      <c r="C17" t="s">
+        <v>71</v>
+      </c>
+      <c r="D17" s="11">
         <v>0.1</v>
       </c>
-      <c r="E14" t="s">
+      <c r="E17" t="s">
         <v>25</v>
       </c>
-      <c r="F14" t="s">
-        <v>34</v>
+      <c r="F17" t="s">
+        <v>45</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:F11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>86</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
-        <v>87</v>
+        <v>94</v>
       </c>
       <c r="D2" t="s" s="14">
-        <v>88</v>
+        <v>95</v>
       </c>
       <c r="E2" t="s" s="14">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="D3" t="s" s="14">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="E3" t="s" s="14"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="D4" t="s" s="14">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="E4" t="s" s="14"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>94</v>
+        <v>2</v>
       </c>
       <c r="B5">
-        <v>1</v>
-[...9 lines deleted...]
-      </c>
+        <v>4</v>
+      </c>
+      <c r="C5"/>
+      <c r="D5" t="inlineStr" s="14">
+        <is>
+          <t>Incorporer peu à peu cette pâte à la mayonnaise, puis l'huile d'olive en filet en fouettant ; rectifier l'assaisonnement, filmer et garder au frais jusqu'au service.</t>
+        </is>
+      </c>
+      <c r="E5" t="s" s="14"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>94</v>
+        <v>101</v>
       </c>
       <c r="B6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C6" t="s">
-        <v>98</v>
-[...6 lines deleted...]
-      <c r="E6" t="s" s="14"/>
+        <v>102</v>
+      </c>
+      <c r="D6" t="s" s="14">
+        <v>103</v>
+      </c>
+      <c r="E6" t="s" s="14">
+        <v>104</v>
+      </c>
       <c r="F6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>94</v>
+        <v>101</v>
       </c>
       <c r="B7">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C7" t="s">
-        <v>92</v>
+        <v>105</v>
       </c>
       <c r="D7" t="inlineStr" s="14">
         <is>
-          <t>Incorporer progressivement l'huile tempérée en tournant énergiquement la sauce à l'aide d'un petit fouet très souple. Verser l'huile plus rapidement au fur et à mesure que la quantité de sauce mayonnaise augmente. Ajouter le reste du vinaigre pendant et après la réalisation de la sauce.</t>
+          <t>Confectionner la sauce mayonnaise — Clarifier les œufs (réserver les blancs pour une autre utilisation). Mettre les jaunes dans une petite calotte à fond étroit de façon à ce que chaque coup de fouet ait un maximum d'efficacité. Ajouter la moutarde, le sel, le poivre blanc du moulin ou le piment de Cayenne et un peu de vinaigre pour favoriser l'émulsion (phase eau). Incorporer progressivement l'huile, en tournant énergiquement la sauce à l'aide d'un petit fouet très souple : verser l'huile doucement et par petite quantité au début, puis plus rapidement au fur et à mesure que la quantité de sauce mayonnaise augmente. Ajouter le reste du vinaigre pendant et après la réalisation de la sauce. Bien la serrer en la fouettant tout en tournant très énergiquement. Vérifier l'assaisonnement.</t>
         </is>
       </c>
       <c r="E7" t="s" s="14"/>
       <c r="F7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>94</v>
+        <v>101</v>
       </c>
       <c r="B8">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="C8" t="s">
         <v>99</v>
       </c>
       <c r="D8" t="inlineStr" s="14">
         <is>
-          <t>Vérifier l'assaisonnement. Corner les bords de la calotte, la couvrir d'un film plastique alimentaire et la réserver. La réserver en enceinte réfrigérée si elle a été réalisée à partir d'huile de tournesol.</t>
+          <t>Corner et réserver — Corner les bords de la calotte, la couvrir d'un film en plastique alimentaire et la réserver (en enceinte réfrigérée si elle a été réalisée à partir d'huile de tournesol).</t>
         </is>
       </c>
-      <c r="E8" t="s" s="14">
-[...1 lines deleted...]
-      </c>
+      <c r="E8" t="s" s="14"/>
       <c r="F8"/>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="B9">
         <v>1</v>
       </c>
       <c r="C9"/>
       <c r="D9" t="s" s="14">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="E9" t="s" s="14"/>
       <c r="F9"/>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="B10">
         <v>2</v>
       </c>
       <c r="C10" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="D10" t="s" s="14">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="E10" t="s" s="14">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="F10"/>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="B11">
         <v>3</v>
       </c>
       <c r="C11" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="D11" t="s" s="14">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="E11" t="s" s="14"/>
       <c r="F11"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:D36"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:D35"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="15">
-        <f>"00SAU_REC027 · CUI.SAU.FROIDES · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
-        <v>00SAU_REC027 · CUI.SAU.FROIDES · référence : 1 lt · multiplicateur réglable sur la feuille </v>
+        <f>"GRO_CDR_B303E · CUI.SAU.FROIDES · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
+        <v>GRO_CDR_B303E · CUI.SAU.FROIDES · référence : 1,37 lt · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="16">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="17">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="B5" t="str" s="14">
         <f>"[CUIRE] "&amp;Procedure!D2</f>
-        <v>[CUIRE] Cuire la pomme de terre en robe des champs en eau salée départ froid. L'éplucher encore chaude et la réduire en purée fine au pilon dans un mortier.</v>
+        <v>[CUIRE] Mise en place — Peser et mesurer toutes les denrées, vérifier leur fraîcheur.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6"/>
-      <c r="B6" t="s">
-[...12 lines deleted...]
-      <c r="B7" t="str" s="18">
+      <c r="B6" t="str" s="18">
         <f>"ℹ "&amp;Procedure!E2</f>
         <v>ℹ</v>
       </c>
+      <c r="C6"/>
+      <c r="D6"/>
+    </row>
+    <row r="7">
+      <c r="A7" t="s" s="17">
+        <v>116</v>
+      </c>
+      <c r="B7" t="str" s="14">
+        <f>"[RÉALISER] "&amp;Procedure!D3</f>
+        <v>[RÉALISER] Cuire la pomme de terre en robe des champs, la peler encore chaude.</v>
+      </c>
       <c r="C7"/>
       <c r="D7"/>
     </row>
     <row r="8">
-      <c r="A8" t="s" s="17">
-[...14 lines deleted...]
-      <c r="C9" s="11">
+      <c r="A8"/>
+      <c r="B8" t="s">
+        <v>117</v>
+      </c>
+      <c r="C8" s="11">
         <f>'Besoins'!$B$2*0.2</f>
         <v>0.2</v>
       </c>
-      <c r="D9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D8" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s" s="17">
+        <v>118</v>
+      </c>
+      <c r="B9" t="str" s="14">
+        <f>"[INCORPORER] "&amp;Procedure!D4</f>
+        <v>[INCORPORER] Piler au mortier l'ail dégermé avec la pomme de terre et le jus de citron jusqu'à obtenir une pâte lisse.</v>
+      </c>
+      <c r="C9"/>
+      <c r="D9"/>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="str">
-        <f>Besoins!B13</f>
+        <f>Besoins!B12</f>
         <v>AIL frais France cat.I 60-80mm</v>
       </c>
       <c r="C10" s="11">
-        <f>Besoins!E13</f>
+        <f>Besoins!E12</f>
         <v>0.04</v>
       </c>
       <c r="D10" t="str">
-        <f>Besoins!F13</f>
+        <f>Besoins!F12</f>
         <v>kg</v>
       </c>
     </row>
     <row r="11">
-      <c r="A11" t="s" s="17">
-[...7 lines deleted...]
-      <c r="D11"/>
+      <c r="A11"/>
+      <c r="B11" t="s">
+        <v>119</v>
+      </c>
+      <c r="C11" s="11">
+        <f>'Besoins'!$B$2*0.03</f>
+        <v>0.03</v>
+      </c>
+      <c r="D11" t="s">
+        <v>25</v>
+      </c>
     </row>
     <row r="12">
-      <c r="A12"/>
-[...11 lines deleted...]
-      </c>
+      <c r="A12" t="s" s="17">
+        <v>120</v>
+      </c>
+      <c r="B12" t="str" s="14">
+        <f>Procedure!D5</f>
+        <v>Incorporer peu à peu cette pâte à la mayonnaise, puis l'huile d'olive en filet en fouettant ; rectifier l'assaisonnement, filmer et garder au frais jusqu'au service.</v>
+      </c>
+      <c r="C12"/>
+      <c r="D12"/>
     </row>
     <row r="13">
       <c r="A13"/>
-      <c r="B13" t="str">
-[...1 lines deleted...]
-        <v>huile olive vierge</v>
+      <c r="B13" t="s">
+        <v>121</v>
       </c>
       <c r="C13" s="11">
-        <f>Besoins!E7</f>
-[...4 lines deleted...]
-        <v>lt</v>
+        <f>'Besoins'!$B$2*1</f>
+        <v>1</v>
+      </c>
+      <c r="D13" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
-      <c r="B14"/>
-[...1 lines deleted...]
-      <c r="D14"/>
+      <c r="B14" t="str">
+        <f>Besoins!B10</f>
+        <v>Huile d'olive vierge pure</v>
+      </c>
+      <c r="C14" s="11">
+        <f>Besoins!E10</f>
+        <v>0.1</v>
+      </c>
+      <c r="D14" t="str">
+        <f>Besoins!F10</f>
+        <v>lt</v>
+      </c>
     </row>
     <row r="15">
-      <c r="A15" t="s" s="16">
-[...1 lines deleted...]
-      </c>
+      <c r="A15"/>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
     </row>
     <row r="16">
-      <c r="A16" t="s" s="17">
-[...5 lines deleted...]
-      </c>
+      <c r="A16" t="s" s="16">
+        <v>122</v>
+      </c>
+      <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
     </row>
     <row r="17">
-      <c r="A17"/>
-[...2 lines deleted...]
-        <v>ℹ</v>
+      <c r="A17" t="s" s="17">
+        <v>115</v>
+      </c>
+      <c r="B17" t="str" s="14">
+        <f>"[METTRE EN PLACE] "&amp;Procedure!D6</f>
+        <v>[METTRE EN PLACE] Mettre en place le poste de travail — Mesurer et contrôler les denrées. Elles doivent être utilisées à la température ambiante de la cuisine.</v>
       </c>
       <c r="C17"/>
       <c r="D17"/>
     </row>
     <row r="18">
-      <c r="A18" t="s" s="17">
-[...4 lines deleted...]
-        <v>[CLARIFIER] Confectionner la sauce mayonnaise — Clarifier les œufs (réserver les blancs pour une autre utilisation). Mettre les jaunes dans une calotte à fond étroit de façon à ce que chaque coup de fouet ait un maximum d'efficacité. Ajouter la moutarde, le sel, le poivre blanc ou le piment de Cayenne et le vinaigre pour favoriser l'émulsion (saison eau).</v>
+      <c r="A18"/>
+      <c r="B18" t="str" s="18">
+        <f>"ℹ "&amp;Procedure!E6</f>
+        <v>ℹ</v>
       </c>
       <c r="C18"/>
       <c r="D18"/>
     </row>
     <row r="19">
-      <c r="A19"/>
-[...11 lines deleted...]
-      </c>
+      <c r="A19" t="s" s="17">
+        <v>116</v>
+      </c>
+      <c r="B19" t="str" s="14">
+        <f>"[CLARIFIER] "&amp;Procedure!D7</f>
+        <v>[CLARIFIER] Confectionner la sauce mayonnaise — Clarifier les œufs (réserver les blancs pour une autre utilisation). Mettre les jaunes dans une petite calotte à fond étroit de façon à ce que chaque coup de fouet ait un maximum d'efficacité. Ajouter la moutarde, le sel, le poivre blanc du moulin ou le piment de Cayenne et un peu de vinaigre pour favoriser l'émulsion (phase eau). Incorporer progressivement l'huile, en tournant énergiquement la sauce à l'aide d'un petit fouet très souple : verser l'huile doucement et par petite quantité au début, puis plus rapidement au fur et à mesure que la quantité de sauce mayonnaise augmente. Ajouter le reste du vinaigre pendant et après la réalisation de la sauce. Bien la serrer en la fouettant tout en tournant très énergiquement. Vérifier l'assaisonnement.</v>
+      </c>
+      <c r="C19"/>
+      <c r="D19"/>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20" t="str">
-        <f>Besoins!B9</f>
-        <v>moutarde</v>
+        <f>Besoins!B11</f>
+        <v>Huile de tournesol raffinée vrac</v>
       </c>
       <c r="C20" s="11">
-        <f>Besoins!E9</f>
-        <v>0.05</v>
+        <f>Besoins!E11</f>
+        <v>0.833333</v>
       </c>
       <c r="D20" t="str">
-        <f>Besoins!F9</f>
-        <v>kg</v>
+        <f>Besoins!F11</f>
+        <v>lt</v>
       </c>
     </row>
     <row r="21">
       <c r="A21"/>
-      <c r="B21" t="str">
-[...1 lines deleted...]
-        <v>vinaigre alcool blanc</v>
+      <c r="B21" t="s">
+        <v>123</v>
       </c>
       <c r="C21" s="11">
-        <f>Besoins!E10</f>
-[...4 lines deleted...]
-        <v>lt</v>
+        <f>'Besoins'!$B$2*5</f>
+        <v>5</v>
+      </c>
+      <c r="D21" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="22">
       <c r="A22"/>
       <c r="B22" t="str">
-        <f>Besoins!B11</f>
-        <v>Piment de Cayenne</v>
+        <f>Besoins!B16</f>
+        <v>Moutarde de Dijon forte</v>
       </c>
       <c r="C22" s="11">
-        <f>Besoins!E11</f>
-        <v>0.001</v>
+        <f>Besoins!E16</f>
+        <v>0.041667</v>
       </c>
       <c r="D22" t="str">
-        <f>Besoins!F11</f>
+        <f>Besoins!F16</f>
         <v>kg</v>
       </c>
     </row>
     <row r="23">
-      <c r="A23" t="s" s="17">
-[...7 lines deleted...]
-      <c r="D23"/>
+      <c r="A23"/>
+      <c r="B23" t="str">
+        <f>Besoins!B7</f>
+        <v>Vinaigre d'alcool coloré 6%</v>
+      </c>
+      <c r="C23" s="11">
+        <f>Besoins!E7</f>
+        <v>0.025</v>
+      </c>
+      <c r="D23" t="str">
+        <f>Besoins!F7</f>
+        <v>lt</v>
+      </c>
     </row>
     <row r="24">
       <c r="A24"/>
       <c r="B24" t="str">
-        <f>Besoins!B12</f>
-        <v>Huile de tournesol raffinée vrac</v>
+        <f>Besoins!B8</f>
+        <v>Poivre blanc moulu</v>
       </c>
       <c r="C24" s="11">
-        <f>Besoins!E12</f>
-        <v>1</v>
+        <f>Besoins!E8</f>
+        <v>0.000833</v>
       </c>
       <c r="D24" t="str">
-        <f>Besoins!F12</f>
-        <v>lt</v>
+        <f>Besoins!F8</f>
+        <v>kg</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s" s="17">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B25" t="str" s="14">
-        <f>"[VÉRIFIER] "&amp;Procedure!D8</f>
-        <v>[VÉRIFIER] Vérifier l'assaisonnement. Corner les bords de la calotte, la couvrir d'un film plastique alimentaire et la réserver. La réserver en enceinte réfrigérée si elle a été réalisée à partir d'huile de tournesol.</v>
+        <f>"[INCORPORER] "&amp;Procedure!D8</f>
+        <v>[INCORPORER] Corner et réserver — Corner les bords de la calotte, la couvrir d'un film en plastique alimentaire et la réserver (en enceinte réfrigérée si elle a été réalisée à partir d'huile de tournesol).</v>
       </c>
       <c r="C25"/>
       <c r="D25"/>
     </row>
     <row r="26">
       <c r="A26"/>
-      <c r="B26" t="str" s="18">
-[...2 lines deleted...]
-      </c>
+      <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
     </row>
     <row r="27">
-      <c r="A27"/>
+      <c r="A27" t="s" s="16">
+        <v>124</v>
+      </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
     </row>
     <row r="28">
-      <c r="A28" t="s" s="16">
-[...2 lines deleted...]
-      <c r="B28"/>
+      <c r="A28" t="s" s="17">
+        <v>115</v>
+      </c>
+      <c r="B28" t="str" s="14">
+        <f>Procedure!D9</f>
+        <v>Brosser soigneusement les pommes de terre sous l'eau froide sans les éplucher.</v>
+      </c>
       <c r="C28"/>
       <c r="D28"/>
     </row>
     <row r="29">
       <c r="A29" t="s" s="17">
-        <v>110</v>
+        <v>116</v>
       </c>
       <c r="B29" t="str" s="14">
-        <f>Procedure!D9</f>
-        <v>Brosser soigneusement les pommes de terre sous l'eau froide sans les éplucher.</v>
+        <f>"[COUVRIR] "&amp;Procedure!D10</f>
+        <v>[COUVRIR] Les déposer dans une casserole, couvrir d'eau froide salée. Cuire à ébullition douce jusqu'à ce qu'une aiguille les traverse sans résistance.</v>
       </c>
       <c r="C29"/>
       <c r="D29"/>
     </row>
     <row r="30">
-      <c r="A30" t="s" s="17">
-[...7 lines deleted...]
-      <c r="D30"/>
+      <c r="A30"/>
+      <c r="B30" t="str">
+        <f>Besoins!B13</f>
+        <v>POMME DE TERRE Spunta Italie cat.I +35mm sac 10kg</v>
+      </c>
+      <c r="C30" s="11">
+        <f>Besoins!E13</f>
+        <v>0.19802</v>
+      </c>
+      <c r="D30" t="str">
+        <f>Besoins!F13</f>
+        <v>kg</v>
+      </c>
     </row>
     <row r="31">
       <c r="A31"/>
       <c r="B31" t="str">
-        <f>Besoins!B14</f>
-        <v>POMME DE TERRE Spunta Italie cat.I +35mm sac 10kg</v>
+        <f>Besoins!B15</f>
+        <v>Gros sel de mer</v>
       </c>
       <c r="C31" s="11">
-        <f>Besoins!E14</f>
-        <v>0.19802</v>
+        <f>Besoins!E15</f>
+        <v>0.00198</v>
       </c>
       <c r="D31" t="str">
-        <f>Besoins!F14</f>
+        <f>Besoins!F15</f>
         <v>kg</v>
       </c>
     </row>
     <row r="32">
       <c r="A32"/>
-      <c r="B32" t="str">
-[...14 lines deleted...]
-      <c r="B33" t="str" s="18">
+      <c r="B32" t="str" s="18">
         <f>"ℹ "&amp;Procedure!E10</f>
         <v>ℹ</v>
       </c>
+      <c r="C32"/>
+      <c r="D32"/>
+    </row>
+    <row r="33">
+      <c r="A33" t="s" s="17">
+        <v>118</v>
+      </c>
+      <c r="B33" t="str" s="14">
+        <f>"[ÉGOUTTER] "&amp;Procedure!D11</f>
+        <v>[ÉGOUTTER] Égoutter et utiliser encore chaudes selon la recette.</v>
+      </c>
       <c r="C33"/>
       <c r="D33"/>
     </row>
     <row r="34">
-      <c r="A34" t="s" s="17">
-[...5 lines deleted...]
-      </c>
+      <c r="A34"/>
+      <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
     </row>
     <row r="35">
-      <c r="A35"/>
+      <c r="A35" t="s" s="19">
+        <v>22</v>
+      </c>
       <c r="B35"/>
       <c r="C35"/>
       <c r="D35"/>
     </row>
-    <row r="36">
-[...6 lines deleted...]
-    </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
-  <mergeCells count="20">
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
+  <mergeCells count="19">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
+    <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
-    <mergeCell ref="B8:D8"/>
-[...2 lines deleted...]
-    <mergeCell ref="B16:D16"/>
+    <mergeCell ref="B9:D9"/>
+    <mergeCell ref="B12:D12"/>
+    <mergeCell ref="A16:D16"/>
     <mergeCell ref="B17:D17"/>
     <mergeCell ref="B18:D18"/>
-    <mergeCell ref="B23:D23"/>
+    <mergeCell ref="B19:D19"/>
     <mergeCell ref="B25:D25"/>
-    <mergeCell ref="B26:D26"/>
-    <mergeCell ref="A28:D28"/>
+    <mergeCell ref="A27:D27"/>
+    <mergeCell ref="B28:D28"/>
     <mergeCell ref="B29:D29"/>
-    <mergeCell ref="B30:D30"/>
+    <mergeCell ref="B32:D32"/>
     <mergeCell ref="B33:D33"/>
-    <mergeCell ref="B34:D34"/>
-    <mergeCell ref="A36:D36"/>
+    <mergeCell ref="A35:D35"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>Sauce Aïoli</dc:title>
+  <dc:title>SAUCE AÏOLI</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>