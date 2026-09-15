--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -383,51 +383,51 @@
       </c>
       <c r="C9" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="3">
         <v>0.2</v>
       </c>
       <c r="E9" t="s">
         <v>15</v>
       </c>
       <c r="F9" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>2</v>
       </c>
       <c r="B10" t="s">
         <v>24</v>
       </c>
       <c r="C10" t="s">
         <v>12</v>
       </c>
       <c r="D10" s="3">
-        <v>0.2</v>
+        <v>0.198</v>
       </c>
       <c r="E10" t="s">
         <v>15</v>
       </c>
       <c r="F10" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>2</v>
       </c>
       <c r="B11" t="s">
         <v>26</v>
       </c>
       <c r="C11" t="s">
         <v>12</v>
       </c>
       <c r="D11" s="3">
         <v>0.002</v>
       </c>
       <c r="E11" t="s">
         <v>15</v>
       </c>
       <c r="F11" t="s">