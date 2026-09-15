--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -38,93 +38,93 @@
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Quantité totale</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
     <t>Coût total</t>
   </si>
   <si>
     <t>00001660</t>
   </si>
   <si>
     <t>huile olive vierge</t>
   </si>
   <si>
     <t>Épicerie salée</t>
   </si>
   <si>
+    <t>lt</t>
+  </si>
+  <si>
+    <t>00001661</t>
+  </si>
+  <si>
+    <t>jus de citron</t>
+  </si>
+  <si>
     <t>pc</t>
   </si>
   <si>
-    <t>00001661</t>
-[...4 lines deleted...]
-  <si>
     <t>00001664</t>
   </si>
   <si>
     <t>moutarde</t>
   </si>
   <si>
     <t>00001716</t>
   </si>
   <si>
     <t>vinaigre alcool blanc</t>
   </si>
   <si>
     <t>EPI-PIMENT-CAYE</t>
   </si>
   <si>
     <t>Piment de Cayenne</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>HUI-TOURNESOL</t>
   </si>
   <si>
     <t>Huile de tournesol raffinée vrac</t>
   </si>
   <si>
     <t>Huiles végétales</t>
-  </si>
-[...1 lines deleted...]
-    <t>lt</t>
   </si>
   <si>
     <t>RNM17710123</t>
   </si>
   <si>
     <t>AIL frais France cat.I 60-80mm</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
     <t>RNM24140123</t>
   </si>
   <si>
     <t>POMME DE TERRE Spunta Italie cat.I +35mm sac 10kg</t>
   </si>
   <si>
     <t>00002405</t>
   </si>
   <si>
     <t>œufs jaunes liquides pasteurisés</t>
   </si>
   <si>
     <t>Œufs et ovoproduits</t>
   </si>
@@ -275,211 +275,211 @@
       </c>
       <c r="D2" s="4">
         <v>0.1</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s" s="3">
         <v>10</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="4">
         <v>0.03</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F3" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s" s="3">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C4" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="4">
         <v>0.05</v>
       </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F4" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s" s="3">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C5" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="4">
         <v>0.03</v>
       </c>
       <c r="E5" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F5" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D6" s="4">
         <v>0.001</v>
       </c>
       <c r="E6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F6" s="5">
         <v>0.0098</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C7" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D7" s="4">
         <v>1</v>
       </c>
       <c r="E7" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="F7" s="5">
         <v>1.05</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>24</v>
       </c>
       <c r="B8" t="s">
         <v>25</v>
       </c>
       <c r="C8" t="s">
         <v>26</v>
       </c>
       <c r="D8" s="4">
         <v>0.04</v>
       </c>
       <c r="E8" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F8" s="5">
         <v>0.26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>27</v>
       </c>
       <c r="B9" t="s">
         <v>28</v>
       </c>
       <c r="C9" t="s">
         <v>26</v>
       </c>
       <c r="D9" s="4">
-        <v>0.2</v>
+        <v>0.198</v>
       </c>
       <c r="E9" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F9" s="5">
-        <v>0.28</v>
+        <v>0.2772</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>29</v>
       </c>
       <c r="B10" t="s">
         <v>30</v>
       </c>
       <c r="C10" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="4">
         <v>0.09</v>
       </c>
       <c r="E10" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F10" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>32</v>
       </c>
       <c r="B11" t="s">
         <v>33</v>
       </c>
       <c r="C11" t="s">
         <v>34</v>
       </c>
       <c r="D11" s="4">
         <v>0.002</v>
       </c>
       <c r="E11" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F11" s="5">
         <v>0.0008</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12" t="s" s="6">
         <v>35</v>
       </c>
       <c r="F12" s="7">
         <v>1.6</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>