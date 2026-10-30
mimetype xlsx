--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -5,184 +5,193 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
-    <sheet name="Sauce Verte" sheetId="1" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="Colorant Vert Végétal" sheetId="3" r:id="rId3"/>
+    <sheet name="SAUCE VERTE" sheetId="1" r:id="rId1"/>
+    <sheet name="SAUCE MAYONNAISE" sheetId="2" r:id="rId2"/>
+    <sheet name="COLORANT VERT VÉGÉTAL (CHLOROPH" sheetId="3" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
-[...1 lines deleted...]
-    <t>Sauce Verte</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="45">
+  <si>
+    <t>SAUCE VERTE</t>
   </si>
   <si>
     <t>Annotations</t>
   </si>
   <si>
     <t>Quantité souhaitée</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t>référence : 1 lt</t>
   </si>
   <si>
-    <t>Sauce Verte  00SAU_REC026</t>
+    <t>SAUCE VERTE  GRO_CDR_B303D</t>
   </si>
   <si>
     <t>Ingrédients</t>
   </si>
   <si>
-    <t xml:space="preserve">    Sauce Mayonnaise — voir l'onglet "Sauce Mayonnaise"</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">    Colorant Vert Végétal — voir l'onglet "Colorant Vert Végétal"</t>
+    <t xml:space="preserve">    SAUCE MAYONNAISE — voir l'onglet "SAUCE MAYONNAISE"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    COLORANT VERT VÉGÉTAL (CHLOROPHYLLE) — voir l'onglet "COLORANT VERT VÉGÉTAL (CHLOROPH"</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
-    <t xml:space="preserve">    cerfeuil</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">    estragon</t>
+    <t xml:space="preserve">    CERFEUIL (KG) (conv.)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ESTRAGON (KG) (conv.)</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
-    <t>[RÉALISER] Réaliser la Sauce Mayonnaise.</t>
+    <t>[RÉALISER] Mettre en place le poste de travail — Peser, mesurer et contrôler les denrées.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
+    <t>[COLORER] Préparer la garniture — Réaliser l'extrait de chlorophylle (voir colorant vert végétal, p.315). Ciseler finement les fines herbes.</t>
+  </si>
+  <si>
     <t>ℹ 70°C</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
-    <t>[INCORPORER] Incorporer le colorant vert à la mayonnaise avec les fines herbes finement ciselées. Vérifier l'assaisonnement.</t>
+    <t>[INCORPORER] Confectionner la sauce mayonnaise, puis y incorporer la garniture au moment de l'envoi — Vérifier l'assaisonnement ; corner, filmer et réserver.</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
-    <t>Sauce Mayonnaise</t>
+    <t>SAUCE MAYONNAISE</t>
   </si>
   <si>
     <t>Quantité totale à produire (cumulée)</t>
   </si>
   <si>
-    <t>référence : 1 lt — lot unique couvrant tous les usages</t>
-[...2 lines deleted...]
-    <t>Sauce Mayonnaise  00SAU_REC021</t>
+    <t>référence : 1,2 lt — lot unique couvrant tous les usages</t>
+  </si>
+  <si>
+    <t>SAUCE MAYONNAISE  GRO_CDR_B300</t>
   </si>
   <si>
     <t xml:space="preserve">    Huile de tournesol raffinée vrac</t>
   </si>
   <si>
-    <t xml:space="preserve">    œufs jaunes liquides pasteurisés</t>
-[...11 lines deleted...]
-    <t>[METTRE EN PLACE] Mettre en place — Peser, mesurer et contrôler les denrées. Les sortir à température ambiante de la cuisine.</t>
+    <t xml:space="preserve">    JAUNE D'OEUF (P) (conv.)</t>
+  </si>
+  <si>
+    <t>pc</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Moutarde de Dijon forte</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Vinaigre d'alcool coloré 6%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Poivre blanc moulu</t>
+  </si>
+  <si>
+    <t>[METTRE EN PLACE] Mettre en place le poste de travail — Mesurer et contrôler les denrées. Elles doivent être utilisées à la température ambiante de la cuisine.</t>
   </si>
   <si>
     <t>ℹ 10 à 15 min</t>
   </si>
   <si>
+    <t>COLORANT VERT VÉGÉTAL (CHLOROPHYLLE)</t>
+  </si>
+  <si>
+    <t>référence : 0,1 kg — lot unique couvrant tous les usages</t>
+  </si>
+  <si>
+    <t>COLORANT VERT VÉGÉTAL (CHLOROPHYLLE)  GRO_CDR_B315</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ÉPINARD France cat.I</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Cresson frais</t>
+  </si>
+  <si>
+    <t>[ÉPLUCHER] Mise en place — Peser et mesurer toutes les denrées, vérifier leur fraîcheur.</t>
+  </si>
+  <si>
+    <t>[MIXER] Éplucher, équeuter, trier et bien laver les feuilles vertes.</t>
+  </si>
+  <si>
+    <t>Les mixer très finement avec un peu d'eau pour libérer la chlorophylle, puis presser la purée dans une étamine pour en recueillir le jus vert.</t>
+  </si>
+  <si>
     <t>4.</t>
   </si>
   <si>
+    <t>[CHAUFFER] Chauffer ce jus tout doucement jusqu'à 70 °C, sans remuer : le vert se rassemble en surface et le liquide devient clair.</t>
+  </si>
+  <si>
+    <t>ℹ 70°C — ne pas dépasser</t>
+  </si>
+  <si>
+    <t>5.</t>
+  </si>
+  <si>
     <t>ℹ +3°C max</t>
-  </si>
-[...28 lines deleted...]
-    <t>5.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="16"/>
       <b/>
       <color rgb="FF1F4E3B"/>
     </font>
@@ -282,51 +291,54 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:E20"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:E19"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>2</v>
       </c>
       <c r="B2" s="5">
         <v>1</v>
@@ -417,704 +429,668 @@
       </c>
       <c r="D9" t="s">
         <v>9</v>
       </c>
       <c r="E9" t="s" s="8"/>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10" t="s" s="8"/>
     </row>
     <row r="11">
       <c r="A11" t="s" s="11">
         <v>12</v>
       </c>
       <c r="B11" t="s" s="12">
         <v>13</v>
       </c>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
-      <c r="A12"/>
-[...9 lines deleted...]
-      </c>
+      <c r="A12" t="s" s="11">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s" s="12">
+        <v>15</v>
+      </c>
+      <c r="C12"/>
+      <c r="D12"/>
       <c r="E12" t="s" s="8"/>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="s">
         <v>8</v>
       </c>
       <c r="C13" s="10">
         <f>B2*0.06</f>
         <v>0.06</v>
       </c>
       <c r="D13" t="s">
         <v>9</v>
       </c>
       <c r="E13" t="s" s="8"/>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="s">
         <v>10</v>
       </c>
       <c r="C14" s="10">
         <f>B2*0.02</f>
         <v>0.02</v>
       </c>
       <c r="D14" t="s">
         <v>9</v>
       </c>
       <c r="E14" t="s" s="8"/>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="s">
         <v>11</v>
       </c>
       <c r="C15" s="10">
         <f>B2*0.02</f>
         <v>0.02</v>
       </c>
       <c r="D15" t="s">
         <v>9</v>
       </c>
       <c r="E15" t="s" s="8"/>
     </row>
     <row r="16">
-      <c r="A16" t="s" s="11">
-[...5 lines deleted...]
-        </is>
+      <c r="A16"/>
+      <c r="B16" t="s" s="3">
+        <v>16</v>
       </c>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16" t="s" s="8"/>
     </row>
     <row r="17">
-      <c r="A17"/>
-[...9 lines deleted...]
-      </c>
+      <c r="A17" t="s" s="11">
+        <v>17</v>
+      </c>
+      <c r="B17" t="s" s="12">
+        <v>18</v>
+      </c>
+      <c r="C17"/>
+      <c r="D17"/>
       <c r="E17" t="s" s="8"/>
     </row>
     <row r="18">
       <c r="A18"/>
-      <c r="B18" t="s" s="3">
-[...3 lines deleted...]
-      <c r="D18"/>
+      <c r="B18" t="s">
+        <v>7</v>
+      </c>
+      <c r="C18" s="10">
+        <f>B2*1</f>
+        <v>1</v>
+      </c>
+      <c r="D18" t="s">
+        <v>3</v>
+      </c>
       <c r="E18" t="s" s="8"/>
     </row>
     <row r="19">
-      <c r="A19" t="s" s="11">
-[...4 lines deleted...]
-      </c>
+      <c r="A19" t="s" s="13">
+        <v>19</v>
+      </c>
+      <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19" t="s" s="8"/>
     </row>
-    <row r="20">
-[...7 lines deleted...]
-    </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="7">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B11:D11"/>
+    <mergeCell ref="B12:D12"/>
     <mergeCell ref="B16:D16"/>
-    <mergeCell ref="B18:D18"/>
-[...1 lines deleted...]
-    <mergeCell ref="A20:D20"/>
+    <mergeCell ref="B17:D17"/>
+    <mergeCell ref="A19:D19"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:E23"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:E21"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B2" s="14">
         <v>1</v>
       </c>
       <c r="C2" t="s">
         <v>3</v>
       </c>
       <c r="D2" t="s" s="7">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E2" t="s" s="8"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3" t="s" s="8"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="9">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4" t="s" s="8"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="4">
         <v>6</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5" t="s" s="8"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C6" s="10">
-        <f>B2*1</f>
-        <v>1</v>
+        <f>B2*0.8333333333</f>
+        <v>0.833333</v>
       </c>
       <c r="D6" t="s">
         <v>3</v>
       </c>
       <c r="E6" t="s" s="8"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C7" s="10">
-        <f>B2*0.09</f>
-        <v>0.09</v>
+        <f>B2*5</f>
+        <v>5</v>
       </c>
       <c r="D7" t="s">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="E7" t="s" s="8"/>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C8" s="10">
-        <f>B2*0.05</f>
-        <v>0.05</v>
+        <f>B2*0.0416666667</f>
+        <v>0.041667</v>
       </c>
       <c r="D8" t="s">
         <v>9</v>
       </c>
       <c r="E8" t="s" s="8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C9" s="10">
-        <f>B2*0.03</f>
-        <v>0.03</v>
+        <f>B2*0.025</f>
+        <v>0.025</v>
       </c>
       <c r="D9" t="s">
         <v>3</v>
       </c>
       <c r="E9" t="s" s="8"/>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C10" s="10">
-        <f>B2*0.001</f>
-        <v>0.001</v>
+        <f>B2*0.0008333333</f>
+        <v>0.000833</v>
       </c>
       <c r="D10" t="s">
         <v>9</v>
       </c>
       <c r="E10" t="s" s="8"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
       <c r="A12" t="s" s="11">
         <v>12</v>
       </c>
       <c r="B12" t="s" s="12">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12" t="s" s="8"/>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="s" s="3">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13" t="s" s="8"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="11">
         <v>14</v>
       </c>
       <c r="B14" t="inlineStr" s="12">
         <is>
-          <t>[CLARIFIER] Confectionner la sauce mayonnaise — Clarifier les œufs (réserver les blancs pour une autre utilisation). Mettre les jaunes dans une calotte à fond étroit de façon à ce que chaque coup de fouet ait un maximum d'efficacité. Ajouter la moutarde, le sel, le poivre blanc ou le piment de Cayenne et le vinaigre pour favoriser l'émulsion (saison eau).</t>
+          <t>[CLARIFIER] Confectionner la sauce mayonnaise — Clarifier les œufs (réserver les blancs pour une autre utilisation). Mettre les jaunes dans une petite calotte à fond étroit de façon à ce que chaque coup de fouet ait un maximum d'efficacité. Ajouter la moutarde, le sel, le poivre blanc du moulin ou le piment de Cayenne et un peu de vinaigre pour favoriser l'émulsion (phase eau). Incorporer progressivement l'huile, en tournant énergiquement la sauce à l'aide d'un petit fouet très souple : verser l'huile doucement et par petite quantité au début, puis plus rapidement au fur et à mesure que la quantité de sauce mayonnaise augmente. Ajouter le reste du vinaigre pendant et après la réalisation de la sauce. Bien la serrer en la fouettant tout en tournant très énergiquement. Vérifier l'assaisonnement.</t>
         </is>
       </c>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14" t="s" s="8"/>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="s">
         <v>24</v>
       </c>
       <c r="C15" s="10">
-        <f>B2*0.09</f>
-        <v>0.09</v>
+        <f>B2*0.8333333333</f>
+        <v>0.833333</v>
       </c>
       <c r="D15" t="s">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="E15" t="s" s="8"/>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="s">
         <v>25</v>
       </c>
       <c r="C16" s="10">
-        <f>B2*0.05</f>
-        <v>0.05</v>
+        <f>B2*5</f>
+        <v>5</v>
       </c>
       <c r="D16" t="s">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="E16" t="s" s="8"/>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C17" s="10">
-        <f>B2*0.03</f>
-        <v>0.03</v>
+        <f>B2*0.0416666667</f>
+        <v>0.041667</v>
       </c>
       <c r="D17" t="s">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="E17" t="s" s="8"/>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C18" s="10">
-        <f>B2*0.001</f>
-        <v>0.001</v>
+        <f>B2*0.025</f>
+        <v>0.025</v>
       </c>
       <c r="D18" t="s">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="E18" t="s" s="8"/>
     </row>
     <row r="19">
-      <c r="A19" t="s" s="11">
-[...2 lines deleted...]
-      <c r="B19" t="inlineStr" s="12">
+      <c r="A19"/>
+      <c r="B19" t="s">
+        <v>29</v>
+      </c>
+      <c r="C19" s="10">
+        <f>B2*0.0008333333</f>
+        <v>0.000833</v>
+      </c>
+      <c r="D19" t="s">
+        <v>9</v>
+      </c>
+      <c r="E19" t="s" s="8"/>
+    </row>
+    <row r="20">
+      <c r="A20" t="s" s="11">
+        <v>17</v>
+      </c>
+      <c r="B20" t="inlineStr" s="12">
         <is>
-          <t>[INCORPORER] Incorporer progressivement l'huile tempérée en tournant énergiquement la sauce à l'aide d'un petit fouet très souple. Verser l'huile plus rapidement au fur et à mesure que la quantité de sauce mayonnaise augmente. Ajouter le reste du vinaigre pendant et après la réalisation de la sauce.</t>
+          <t>[INCORPORER] Corner et réserver — Corner les bords de la calotte, la couvrir d'un film en plastique alimentaire et la réserver (en enceinte réfrigérée si elle a été réalisée à partir d'huile de tournesol).</t>
         </is>
       </c>
-      <c r="C19"/>
-[...14 lines deleted...]
-      </c>
+      <c r="C20"/>
+      <c r="D20"/>
       <c r="E20" t="s" s="8"/>
     </row>
     <row r="21">
-      <c r="A21" t="s" s="11">
-[...6 lines deleted...]
-      </c>
+      <c r="A21" t="s" s="13">
+        <v>19</v>
+      </c>
+      <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21" t="s" s="8"/>
     </row>
-    <row r="22">
-[...16 lines deleted...]
-    </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
-  <mergeCells count="9">
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
+  <mergeCells count="7">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B12:D12"/>
     <mergeCell ref="B13:D13"/>
     <mergeCell ref="B14:D14"/>
-    <mergeCell ref="B19:D19"/>
-[...2 lines deleted...]
-    <mergeCell ref="A23:D23"/>
+    <mergeCell ref="B20:D20"/>
+    <mergeCell ref="A21:D21"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:E18"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>32</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B2" s="14">
         <v>0.06</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
       <c r="D2" t="s" s="7">
         <v>33</v>
       </c>
       <c r="E2" t="s" s="8"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3" t="s" s="8"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="9">
         <v>34</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4" t="s" s="8"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="4">
         <v>6</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5" t="s" s="8"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="s">
         <v>35</v>
       </c>
       <c r="C6" s="10">
-        <f>B2*0.7</f>
-        <v>0.042</v>
+        <f>B2*7</f>
+        <v>0.42</v>
       </c>
       <c r="D6" t="s">
         <v>9</v>
       </c>
       <c r="E6" t="s" s="8"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="s">
         <v>36</v>
       </c>
       <c r="C7" s="10">
-        <f>B2*0.3</f>
-        <v>0.018</v>
+        <f>B2*3</f>
+        <v>0.18</v>
       </c>
       <c r="D7" t="s">
         <v>9</v>
       </c>
       <c r="E7" t="s" s="8"/>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8" t="s" s="8"/>
     </row>
     <row r="9">
       <c r="A9" t="s" s="11">
         <v>12</v>
       </c>
       <c r="B9" t="s" s="12">
         <v>37</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9" t="s" s="8"/>
     </row>
     <row r="10">
-      <c r="A10"/>
-[...9 lines deleted...]
-      </c>
+      <c r="A10" t="s" s="11">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s" s="12">
+        <v>38</v>
+      </c>
+      <c r="C10"/>
+      <c r="D10"/>
       <c r="E10" t="s" s="8"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="s">
+        <v>35</v>
+      </c>
+      <c r="C11" s="10">
+        <f>B2*7</f>
+        <v>0.42</v>
+      </c>
+      <c r="D11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E11" t="s" s="8"/>
+    </row>
+    <row r="12">
+      <c r="A12"/>
+      <c r="B12" t="s">
         <v>36</v>
       </c>
-      <c r="C11" s="10">
-[...16 lines deleted...]
-      <c r="D12"/>
+      <c r="C12" s="10">
+        <f>B2*3</f>
+        <v>0.18</v>
+      </c>
+      <c r="D12" t="s">
+        <v>9</v>
+      </c>
       <c r="E12" t="s" s="8"/>
     </row>
     <row r="13">
       <c r="A13" t="s" s="11">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B13" t="s" s="12">
         <v>39</v>
       </c>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13" t="s" s="8"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="11">
-        <v>30</v>
-[...4 lines deleted...]
-        </is>
+        <v>40</v>
+      </c>
+      <c r="B14" t="s" s="12">
+        <v>41</v>
       </c>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14" t="s" s="8"/>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="s" s="3">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15" t="s" s="8"/>
     </row>
     <row r="16">
       <c r="A16" t="s" s="11">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B16" t="inlineStr" s="12">
         <is>
-          <t>[ÉGOUTTER] Égoutter très délicatement le gel sur une étamine ou un linge très propre et humide. Éviter de remuer le liquide pour ne pas redisperser le gel. Utiliser immédiatement ou réserver bien enveloppé à l'abri de l'air en enceinte réfrigérée.</t>
+          <t>[ÉGOUTTER] Recueillir délicatement le coagulat vert sur une étamine ou un linge propre et humide ; l'utiliser aussitôt ou le garder bien emballé, à l'abri de l'air, au réfrigérateur.</t>
         </is>
       </c>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16" t="s" s="8"/>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="s" s="3">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17" t="s" s="8"/>
     </row>
     <row r="18">
       <c r="A18" t="s" s="13">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18" t="s" s="8"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="10">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B9:D9"/>
-    <mergeCell ref="B12:D12"/>
+    <mergeCell ref="B10:D10"/>
     <mergeCell ref="B13:D13"/>
     <mergeCell ref="B14:D14"/>
     <mergeCell ref="B15:D15"/>
     <mergeCell ref="B16:D16"/>
     <mergeCell ref="B17:D17"/>
     <mergeCell ref="A18:D18"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>Sauce Verte</dc:title>
+  <dc:title>SAUCE VERTE</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>