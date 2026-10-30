--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -1,156 +1,273 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
-    <sheet name="Sauce Mousquetaire" sheetId="1" r:id="rId1"/>
-    <sheet name="Sauce Mayonnaise" sheetId="2" r:id="rId2"/>
+    <sheet name="SAUCE MOUSQUETAIRE" sheetId="1" r:id="rId1"/>
+    <sheet name="SAUCE MAYONNAISE" sheetId="2" r:id="rId2"/>
+    <sheet name="GLACE DE VIANDE" sheetId="3" r:id="rId3"/>
+    <sheet name="FOND BRUN DE VEAU" sheetId="4" r:id="rId4"/>
+    <sheet name="BOUQUET GARNI" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="32">
-[...1 lines deleted...]
-    <t>Sauce Mousquetaire</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="69" uniqueCount="69">
+  <si>
+    <t>SAUCE MOUSQUETAIRE</t>
   </si>
   <si>
     <t>Annotations</t>
   </si>
   <si>
     <t>Quantité souhaitée</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t>référence : 1 lt</t>
   </si>
   <si>
-    <t>Sauce Mousquetaire  00SAU_REC024</t>
+    <t>SAUCE MOUSQUETAIRE  GRO_CDR_B303B</t>
   </si>
   <si>
     <t>Ingrédients</t>
   </si>
   <si>
-    <t xml:space="preserve">    Sauce Mayonnaise — voir l'onglet "Sauce Mayonnaise"</t>
+    <t xml:space="preserve">    SAUCE MAYONNAISE — voir l'onglet "SAUCE MAYONNAISE"</t>
   </si>
   <si>
     <t xml:space="preserve">    ÉCHALOTE France cat.I</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
-    <t xml:space="preserve">    Vin blanc sec de cuisson</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">    Glace de viande</t>
+    <t xml:space="preserve">    VIN BLANC CUISSON (L) (conv.)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    CIBOULETTE (KG) (conv.)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    GLACE DE VIANDE — voir l'onglet "GLACE DE VIANDE"</t>
   </si>
   <si>
     <t xml:space="preserve">    Piment de Cayenne</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
-    <t>[RÉALISER] Réaliser la Sauce Mayonnaise.</t>
+    <t>[RÉALISER] Mettre en place le poste de travail — Peser, mesurer et contrôler les denrées.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
-    <t>[RÉDUIRE] Réduire les échalotes ciselées au vin blanc. Laisser refroidir.</t>
-[...1 lines deleted...]
-  <si>
     <t>3.</t>
   </si>
   <si>
+    <t>[INCORPORER] Confectionner la sauce mayonnaise, puis y incorporer la garniture au moment de l'envoi — Vérifier l'assaisonnement ; corner, filmer et réserver.</t>
+  </si>
+  <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
-    <t>Sauce Mayonnaise</t>
+    <t>SAUCE MAYONNAISE</t>
   </si>
   <si>
     <t>Quantité totale à produire (cumulée)</t>
   </si>
   <si>
+    <t>référence : 1,2 lt — lot unique couvrant tous les usages</t>
+  </si>
+  <si>
+    <t>SAUCE MAYONNAISE  GRO_CDR_B300</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Huile de tournesol raffinée vrac</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    JAUNE D'OEUF (P) (conv.)</t>
+  </si>
+  <si>
+    <t>pc</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Moutarde de Dijon forte</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Vinaigre d'alcool coloré 6%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Poivre blanc moulu</t>
+  </si>
+  <si>
+    <t>[METTRE EN PLACE] Mettre en place le poste de travail — Mesurer et contrôler les denrées. Elles doivent être utilisées à la température ambiante de la cuisine.</t>
+  </si>
+  <si>
+    <t>ℹ 10 à 15 min</t>
+  </si>
+  <si>
+    <t>GLACE DE VIANDE</t>
+  </si>
+  <si>
     <t>référence : 1 lt — lot unique couvrant tous les usages</t>
   </si>
   <si>
-    <t>Sauce Mayonnaise  00SAU_REC021</t>
-[...17 lines deleted...]
-    <t>ℹ 10 à 15 min</t>
+    <t>GLACE DE VIANDE  GRO_CDR_B275</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    FOND BRUN DE VEAU — voir l'onglet "FOND BRUN DE VEAU"</t>
+  </si>
+  <si>
+    <t>[BOUILLIR] Mise en place du poste de travail — Réunir les denrées, le matériel de préparation et de cuisson. Contrôler la fraîcheur et la qualité des produits.</t>
+  </si>
+  <si>
+    <t>ℹ Utiliser un fond brun de veau non lié</t>
+  </si>
+  <si>
+    <t>[RÉDUIRE] Porter le fond brun de veau à ébullition dans une grande sauteuse et le faire réduire en l'écumant et le dépouillant aussi souvent que nécessaire.</t>
+  </si>
+  <si>
+    <t>ℹ Diminuer l'intensité du feu au fur et à mesure de la concentration</t>
+  </si>
+  <si>
+    <t>[PASSER] Au fur et à mesure de la concentration, le passer au chinois étamine dans une sauteuse plus petite ; diminuer le feu et poursuivre la réduction.</t>
+  </si>
+  <si>
+    <t>ℹ Au fur et à mesure de sa concentration</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
-    <t>ℹ +3°C max</t>
+    <t>ℹ La glace est prête quand elle nappe le dos d'une cuiller et forme une couche brillante</t>
+  </si>
+  <si>
+    <t>FOND BRUN DE VEAU</t>
+  </si>
+  <si>
+    <t>FOND BRUN DE VEAU  GRO_CDR_B258</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Os de veau (pieds, jarret)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    CAROTTE France extra colis 12kg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    OIGNON jaune France cat.I 60-80mm</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    AIL frais France cat.I 60-80mm</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    TOMATE ronde Maroc cat.I 67-82mm</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    BOUQUET GARNI — voir l'onglet "BOUQUET GARNI"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t>Mise en place du poste de travail — Réunir les denrées, le matériel de préparation et de cuisson. Contrôler la fraîcheur et la qualité des produits.</t>
+  </si>
+  <si>
+    <t>Concasser les ingrédients de base en menus morceaux.</t>
+  </si>
+  <si>
+    <t>5.</t>
+  </si>
+  <si>
+    <t>6.</t>
+  </si>
+  <si>
+    <t>7.</t>
+  </si>
+  <si>
+    <t>8.</t>
+  </si>
+  <si>
+    <t>Passer le fond au chinois sans le fouler — D'abord au chinois ordinaire, puis filtrer finement au chinois étamine ; dégraisser parfaitement.</t>
+  </si>
+  <si>
+    <t>9.</t>
+  </si>
+  <si>
+    <t>Refroidir le fond rapidement — S'il n'est pas utilisé immédiatement, le refroidir rapidement et le maintenir à couvert en enceinte réfrigérée à + 3 °C maximum.</t>
+  </si>
+  <si>
+    <t>BOUQUET GARNI</t>
+  </si>
+  <si>
+    <t>référence : 1 pc — lot unique couvrant tous les usages</t>
+  </si>
+  <si>
+    <t>BOUQUET GARNI  BPI-CUI-BGT-GRN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    PERSIL PLAT (KG) (conv.)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Thym séché</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Laurier sauce feuilles</t>
+  </si>
+  <si>
+    <t>[TRIER] Mise en place — Peser et mesurer toutes les denrées, vérifier leur fraîcheur.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="16"/>
       <b/>
       <color rgb="FF1F4E3B"/>
     </font>
@@ -242,58 +359,64 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
-<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
-<Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
+<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
+<Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
+<Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/>
+<Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
+<Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:E23"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:E22"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>2</v>
       </c>
       <c r="B2" s="5">
         <v>1</v>
@@ -375,233 +498,222 @@
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="10">
         <f>B2*0.02</f>
         <v>0.02</v>
       </c>
       <c r="D9" t="s">
         <v>9</v>
       </c>
       <c r="E9" t="s" s="8"/>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="10">
         <f>B2*0.02</f>
         <v>0.02</v>
       </c>
       <c r="D10" t="s">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="E10" t="s" s="8"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="10">
         <f>B2*0.001</f>
         <v>0.001</v>
       </c>
       <c r="D11" t="s">
         <v>9</v>
       </c>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12" t="s" s="8"/>
     </row>
     <row r="13">
       <c r="A13" t="s" s="11">
         <v>14</v>
       </c>
       <c r="B13" t="s" s="12">
         <v>15</v>
       </c>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13" t="s" s="8"/>
     </row>
     <row r="14">
-      <c r="A14"/>
-[...9 lines deleted...]
-      </c>
+      <c r="A14" t="s" s="11">
+        <v>16</v>
+      </c>
+      <c r="B14" t="inlineStr" s="12">
+        <is>
+          <t>[RÉDUIRE] Préparer la garniture — Ciseler les échalotes et les faire réduire à sec au vin blanc ; laisser refroidir. Ciseler finement la ciboulette. Ajouter la glace de viande et le piment de Cayenne.</t>
+        </is>
+      </c>
+      <c r="C14"/>
+      <c r="D14"/>
       <c r="E14" t="s" s="8"/>
     </row>
     <row r="15">
-      <c r="A15" t="s" s="11">
-[...6 lines deleted...]
-      <c r="D15"/>
+      <c r="A15"/>
+      <c r="B15" t="s">
+        <v>8</v>
+      </c>
+      <c r="C15" s="10">
+        <f>B2*0.06</f>
+        <v>0.06</v>
+      </c>
+      <c r="D15" t="s">
+        <v>9</v>
+      </c>
       <c r="E15" t="s" s="8"/>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="C16" s="10">
-        <f>B2*0.06</f>
-        <v>0.06</v>
+        <f>B2*0.05</f>
+        <v>0.05</v>
       </c>
       <c r="D16" t="s">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="E16" t="s" s="8"/>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C17" s="10">
-        <f>B2*0.05</f>
-        <v>0.05</v>
+        <f>B2*0.02</f>
+        <v>0.02</v>
       </c>
       <c r="D17" t="s">
+        <v>9</v>
+      </c>
+      <c r="E17" t="s" s="8"/>
+    </row>
+    <row r="18">
+      <c r="A18"/>
+      <c r="B18" t="s">
+        <v>12</v>
+      </c>
+      <c r="C18" s="10">
+        <f>B2*0.02</f>
+        <v>0.02</v>
+      </c>
+      <c r="D18" t="s">
         <v>3</v>
       </c>
-      <c r="E17" t="s" s="8"/>
-[...11 lines deleted...]
-      <c r="D18"/>
       <c r="E18" t="s" s="8"/>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="C19" s="10">
-        <f>B2*0.06</f>
-        <v>0.06</v>
+        <f>B2*0.001</f>
+        <v>0.001</v>
       </c>
       <c r="D19" t="s">
         <v>9</v>
       </c>
       <c r="E19" t="s" s="8"/>
     </row>
     <row r="20">
-      <c r="A20"/>
-[...9 lines deleted...]
-      </c>
+      <c r="A20" t="s" s="11">
+        <v>17</v>
+      </c>
+      <c r="B20" t="s" s="12">
+        <v>18</v>
+      </c>
+      <c r="C20"/>
+      <c r="D20"/>
       <c r="E20" t="s" s="8"/>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="C21" s="10">
-        <f>B2*0.02</f>
-        <v>0.02</v>
+        <f>B2*1</f>
+        <v>1</v>
       </c>
       <c r="D21" t="s">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="E21" t="s" s="8"/>
     </row>
     <row r="22">
-      <c r="A22"/>
-[...9 lines deleted...]
-      </c>
+      <c r="A22" t="s" s="13">
+        <v>19</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
       <c r="E22" t="s" s="8"/>
     </row>
-    <row r="23">
-[...7 lines deleted...]
-    </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="6">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B13:D13"/>
-    <mergeCell ref="B15:D15"/>
-[...1 lines deleted...]
-    <mergeCell ref="A23:D23"/>
+    <mergeCell ref="B14:D14"/>
+    <mergeCell ref="B20:D20"/>
+    <mergeCell ref="A22:D22"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:E23"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:E21"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>20</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>21</v>
       </c>
       <c r="B2" s="14">
         <v>1</v>
@@ -623,283 +735,1088 @@
     </row>
     <row r="4">
       <c r="A4" t="s" s="9">
         <v>23</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4" t="s" s="8"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="4">
         <v>6</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5" t="s" s="8"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="s">
         <v>24</v>
       </c>
       <c r="C6" s="10">
-        <f>B2*1</f>
-        <v>1</v>
+        <f>B2*0.8333333333</f>
+        <v>0.833333</v>
       </c>
       <c r="D6" t="s">
         <v>3</v>
       </c>
       <c r="E6" t="s" s="8"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="s">
         <v>25</v>
       </c>
       <c r="C7" s="10">
-        <f>B2*0.09</f>
-        <v>0.09</v>
+        <f>B2*5</f>
+        <v>5</v>
       </c>
       <c r="D7" t="s">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="E7" t="s" s="8"/>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C8" s="10">
-        <f>B2*0.05</f>
-        <v>0.05</v>
+        <f>B2*0.0416666667</f>
+        <v>0.041667</v>
       </c>
       <c r="D8" t="s">
         <v>9</v>
       </c>
       <c r="E8" t="s" s="8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C9" s="10">
-        <f>B2*0.03</f>
-        <v>0.03</v>
+        <f>B2*0.025</f>
+        <v>0.025</v>
       </c>
       <c r="D9" t="s">
         <v>3</v>
       </c>
       <c r="E9" t="s" s="8"/>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="C10" s="10">
-        <f>B2*0.001</f>
-        <v>0.001</v>
+        <f>B2*0.0008333333</f>
+        <v>0.000833</v>
       </c>
       <c r="D10" t="s">
         <v>9</v>
       </c>
       <c r="E10" t="s" s="8"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
       <c r="A12" t="s" s="11">
         <v>14</v>
       </c>
       <c r="B12" t="s" s="12">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12" t="s" s="8"/>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="s" s="3">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13" t="s" s="8"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="11">
         <v>16</v>
       </c>
       <c r="B14" t="inlineStr" s="12">
         <is>
-          <t>[CLARIFIER] Confectionner la sauce mayonnaise — Clarifier les œufs (réserver les blancs pour une autre utilisation). Mettre les jaunes dans une calotte à fond étroit de façon à ce que chaque coup de fouet ait un maximum d'efficacité. Ajouter la moutarde, le sel, le poivre blanc ou le piment de Cayenne et le vinaigre pour favoriser l'émulsion (saison eau).</t>
+          <t>[CLARIFIER] Confectionner la sauce mayonnaise — Clarifier les œufs (réserver les blancs pour une autre utilisation). Mettre les jaunes dans une petite calotte à fond étroit de façon à ce que chaque coup de fouet ait un maximum d'efficacité. Ajouter la moutarde, le sel, le poivre blanc du moulin ou le piment de Cayenne et un peu de vinaigre pour favoriser l'émulsion (phase eau). Incorporer progressivement l'huile, en tournant énergiquement la sauce à l'aide d'un petit fouet très souple : verser l'huile doucement et par petite quantité au début, puis plus rapidement au fur et à mesure que la quantité de sauce mayonnaise augmente. Ajouter le reste du vinaigre pendant et après la réalisation de la sauce. Bien la serrer en la fouettant tout en tournant très énergiquement. Vérifier l'assaisonnement.</t>
         </is>
       </c>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14" t="s" s="8"/>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C15" s="10">
-        <f>B2*0.09</f>
-        <v>0.09</v>
+        <f>B2*0.8333333333</f>
+        <v>0.833333</v>
       </c>
       <c r="D15" t="s">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="E15" t="s" s="8"/>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="s">
+        <v>25</v>
+      </c>
+      <c r="C16" s="10">
+        <f>B2*5</f>
+        <v>5</v>
+      </c>
+      <c r="D16" t="s">
         <v>26</v>
-      </c>
-[...5 lines deleted...]
-        <v>9</v>
       </c>
       <c r="E16" t="s" s="8"/>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="s">
         <v>27</v>
       </c>
       <c r="C17" s="10">
-        <f>B2*0.03</f>
-        <v>0.03</v>
+        <f>B2*0.0416666667</f>
+        <v>0.041667</v>
       </c>
       <c r="D17" t="s">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="E17" t="s" s="8"/>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="C18" s="10">
-        <f>B2*0.001</f>
-        <v>0.001</v>
+        <f>B2*0.025</f>
+        <v>0.025</v>
       </c>
       <c r="D18" t="s">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="E18" t="s" s="8"/>
     </row>
     <row r="19">
-      <c r="A19" t="s" s="11">
-[...2 lines deleted...]
-      <c r="B19" t="inlineStr" s="12">
+      <c r="A19"/>
+      <c r="B19" t="s">
+        <v>29</v>
+      </c>
+      <c r="C19" s="10">
+        <f>B2*0.0008333333</f>
+        <v>0.000833</v>
+      </c>
+      <c r="D19" t="s">
+        <v>9</v>
+      </c>
+      <c r="E19" t="s" s="8"/>
+    </row>
+    <row r="20">
+      <c r="A20" t="s" s="11">
+        <v>17</v>
+      </c>
+      <c r="B20" t="inlineStr" s="12">
         <is>
-          <t>[INCORPORER] Incorporer progressivement l'huile tempérée en tournant énergiquement la sauce à l'aide d'un petit fouet très souple. Verser l'huile plus rapidement au fur et à mesure que la quantité de sauce mayonnaise augmente. Ajouter le reste du vinaigre pendant et après la réalisation de la sauce.</t>
+          <t>[INCORPORER] Corner et réserver — Corner les bords de la calotte, la couvrir d'un film en plastique alimentaire et la réserver (en enceinte réfrigérée si elle a été réalisée à partir d'huile de tournesol).</t>
         </is>
       </c>
-      <c r="C19"/>
-[...14 lines deleted...]
-      </c>
+      <c r="C20"/>
+      <c r="D20"/>
       <c r="E20" t="s" s="8"/>
     </row>
     <row r="21">
-      <c r="A21" t="s" s="11">
-[...6 lines deleted...]
-      </c>
+      <c r="A21" t="s" s="13">
+        <v>19</v>
+      </c>
+      <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21" t="s" s="8"/>
     </row>
-    <row r="22">
-[...16 lines deleted...]
-    </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
-  <mergeCells count="9">
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
+  <mergeCells count="7">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B12:D12"/>
     <mergeCell ref="B13:D13"/>
     <mergeCell ref="B14:D14"/>
-    <mergeCell ref="B19:D19"/>
-[...2 lines deleted...]
-    <mergeCell ref="A23:D23"/>
+    <mergeCell ref="B20:D20"/>
+    <mergeCell ref="A21:D21"/>
+  </mergeCells>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:E17"/>
+  <cols>
+    <col min="1" max="1" width="22" customWidth="1"/>
+    <col min="2" max="2" width="52" customWidth="1"/>
+    <col min="3" max="3" width="14" customWidth="1"/>
+    <col min="4" max="4" width="10" customWidth="1"/>
+    <col min="5" max="5" width="26" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" customHeight="1" ht="24">
+      <c r="A1" t="s" s="2">
+        <v>32</v>
+      </c>
+      <c r="B1"/>
+      <c r="C1"/>
+      <c r="D1"/>
+      <c r="E1" t="s" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="s" s="4">
+        <v>21</v>
+      </c>
+      <c r="B2" s="14">
+        <v>0.02</v>
+      </c>
+      <c r="C2" t="s">
+        <v>3</v>
+      </c>
+      <c r="D2" t="s" s="7">
+        <v>33</v>
+      </c>
+      <c r="E2" t="s" s="8"/>
+    </row>
+    <row r="3">
+      <c r="A3"/>
+      <c r="B3"/>
+      <c r="C3"/>
+      <c r="D3"/>
+      <c r="E3" t="s" s="8"/>
+    </row>
+    <row r="4">
+      <c r="A4" t="s" s="9">
+        <v>34</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4" t="s" s="8"/>
+    </row>
+    <row r="5">
+      <c r="A5" t="s" s="4">
+        <v>6</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5" t="s" s="8"/>
+    </row>
+    <row r="6">
+      <c r="A6"/>
+      <c r="B6" t="s">
+        <v>35</v>
+      </c>
+      <c r="C6" s="10">
+        <f>B2*10</f>
+        <v>0.2</v>
+      </c>
+      <c r="D6" t="s">
+        <v>3</v>
+      </c>
+      <c r="E6" t="s" s="8"/>
+    </row>
+    <row r="7">
+      <c r="A7"/>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7" t="s" s="8"/>
+    </row>
+    <row r="8">
+      <c r="A8" t="s" s="11">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s" s="12">
+        <v>36</v>
+      </c>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8" t="s" s="8"/>
+    </row>
+    <row r="9">
+      <c r="A9"/>
+      <c r="B9" t="s" s="3">
+        <v>37</v>
+      </c>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9" t="s" s="8"/>
+    </row>
+    <row r="10">
+      <c r="A10" t="s" s="11">
+        <v>16</v>
+      </c>
+      <c r="B10" t="s" s="12">
+        <v>38</v>
+      </c>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10" t="s" s="8"/>
+    </row>
+    <row r="11">
+      <c r="A11"/>
+      <c r="B11" t="s">
+        <v>35</v>
+      </c>
+      <c r="C11" s="10">
+        <f>B2*10</f>
+        <v>0.2</v>
+      </c>
+      <c r="D11" t="s">
+        <v>3</v>
+      </c>
+      <c r="E11" t="s" s="8"/>
+    </row>
+    <row r="12">
+      <c r="A12"/>
+      <c r="B12" t="s" s="3">
+        <v>39</v>
+      </c>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12" t="s" s="8"/>
+    </row>
+    <row r="13">
+      <c r="A13" t="s" s="11">
+        <v>17</v>
+      </c>
+      <c r="B13" t="s" s="12">
+        <v>40</v>
+      </c>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13" t="s" s="8"/>
+    </row>
+    <row r="14">
+      <c r="A14"/>
+      <c r="B14" t="s" s="3">
+        <v>41</v>
+      </c>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14" t="s" s="8"/>
+    </row>
+    <row r="15">
+      <c r="A15" t="s" s="11">
+        <v>42</v>
+      </c>
+      <c r="B15" t="inlineStr" s="12">
+        <is>
+          <t>[RÉDUIRE] Contrôler l'à-point : consistance sirupeuse, la glace nappe le dos d'une cuillère d'une couche brillante et adhérente. Passer à nouveau au chinois étamine ; refroidir rapidement ; réserver à couvert en enceinte réfrigérée.</t>
+        </is>
+      </c>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15" t="s" s="8"/>
+    </row>
+    <row r="16">
+      <c r="A16"/>
+      <c r="B16" t="s" s="3">
+        <v>43</v>
+      </c>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16" t="s" s="8"/>
+    </row>
+    <row r="17">
+      <c r="A17" t="s" s="13">
+        <v>19</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17" t="s" s="8"/>
+    </row>
+  </sheetData>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
+  <mergeCells count="11">
+    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A4:D4"/>
+    <mergeCell ref="B8:D8"/>
+    <mergeCell ref="B9:D9"/>
+    <mergeCell ref="B10:D10"/>
+    <mergeCell ref="B12:D12"/>
+    <mergeCell ref="B13:D13"/>
+    <mergeCell ref="B14:D14"/>
+    <mergeCell ref="B15:D15"/>
+    <mergeCell ref="B16:D16"/>
+    <mergeCell ref="A17:D17"/>
+  </mergeCells>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:E30"/>
+  <cols>
+    <col min="1" max="1" width="22" customWidth="1"/>
+    <col min="2" max="2" width="52" customWidth="1"/>
+    <col min="3" max="3" width="14" customWidth="1"/>
+    <col min="4" max="4" width="10" customWidth="1"/>
+    <col min="5" max="5" width="26" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" customHeight="1" ht="24">
+      <c r="A1" t="s" s="2">
+        <v>44</v>
+      </c>
+      <c r="B1"/>
+      <c r="C1"/>
+      <c r="D1"/>
+      <c r="E1" t="s" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="s" s="4">
+        <v>21</v>
+      </c>
+      <c r="B2" s="14">
+        <v>0.2</v>
+      </c>
+      <c r="C2" t="s">
+        <v>3</v>
+      </c>
+      <c r="D2" t="s" s="7">
+        <v>33</v>
+      </c>
+      <c r="E2" t="s" s="8"/>
+    </row>
+    <row r="3">
+      <c r="A3"/>
+      <c r="B3"/>
+      <c r="C3"/>
+      <c r="D3"/>
+      <c r="E3" t="s" s="8"/>
+    </row>
+    <row r="4">
+      <c r="A4" t="s" s="9">
+        <v>45</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4" t="s" s="8"/>
+    </row>
+    <row r="5">
+      <c r="A5" t="s" s="4">
+        <v>6</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5" t="s" s="8"/>
+    </row>
+    <row r="6">
+      <c r="A6"/>
+      <c r="B6" t="s">
+        <v>46</v>
+      </c>
+      <c r="C6" s="10">
+        <f>B2*1</f>
+        <v>0.2</v>
+      </c>
+      <c r="D6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E6" t="s" s="8"/>
+    </row>
+    <row r="7">
+      <c r="A7"/>
+      <c r="B7" t="s">
+        <v>47</v>
+      </c>
+      <c r="C7" s="10">
+        <f>B2*0.1</f>
+        <v>0.02</v>
+      </c>
+      <c r="D7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E7" t="s" s="8"/>
+    </row>
+    <row r="8">
+      <c r="A8"/>
+      <c r="B8" t="s">
+        <v>48</v>
+      </c>
+      <c r="C8" s="10">
+        <f>B2*0.1</f>
+        <v>0.02</v>
+      </c>
+      <c r="D8" t="s">
+        <v>9</v>
+      </c>
+      <c r="E8" t="s" s="8"/>
+    </row>
+    <row r="9">
+      <c r="A9"/>
+      <c r="B9" t="s">
+        <v>49</v>
+      </c>
+      <c r="C9" s="10">
+        <f>B2*0.01</f>
+        <v>0.002</v>
+      </c>
+      <c r="D9" t="s">
+        <v>9</v>
+      </c>
+      <c r="E9" t="s" s="8"/>
+    </row>
+    <row r="10">
+      <c r="A10"/>
+      <c r="B10" t="s">
+        <v>50</v>
+      </c>
+      <c r="C10" s="10">
+        <f>B2*0.2</f>
+        <v>0.04</v>
+      </c>
+      <c r="D10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E10" t="s" s="8"/>
+    </row>
+    <row r="11">
+      <c r="A11"/>
+      <c r="B11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C11" s="10">
+        <f>B2*1</f>
+        <v>0.2</v>
+      </c>
+      <c r="D11" t="s">
+        <v>26</v>
+      </c>
+      <c r="E11" t="s" s="8"/>
+    </row>
+    <row r="12">
+      <c r="A12"/>
+      <c r="B12" t="s">
+        <v>52</v>
+      </c>
+      <c r="C12" s="10">
+        <f>B2*1.5</f>
+        <v>0.3</v>
+      </c>
+      <c r="D12" t="s">
+        <v>3</v>
+      </c>
+      <c r="E12" t="s" s="8"/>
+    </row>
+    <row r="13">
+      <c r="A13"/>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13" t="s" s="8"/>
+    </row>
+    <row r="14">
+      <c r="A14" t="s" s="11">
+        <v>14</v>
+      </c>
+      <c r="B14" t="s" s="12">
+        <v>53</v>
+      </c>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14" t="s" s="8"/>
+    </row>
+    <row r="15">
+      <c r="A15" t="s" s="11">
+        <v>16</v>
+      </c>
+      <c r="B15" t="s" s="12">
+        <v>54</v>
+      </c>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15" t="s" s="8"/>
+    </row>
+    <row r="16">
+      <c r="A16"/>
+      <c r="B16" t="s">
+        <v>46</v>
+      </c>
+      <c r="C16" s="10">
+        <f>B2*1</f>
+        <v>0.2</v>
+      </c>
+      <c r="D16" t="s">
+        <v>9</v>
+      </c>
+      <c r="E16" t="s" s="8"/>
+    </row>
+    <row r="17">
+      <c r="A17" t="s" s="11">
+        <v>17</v>
+      </c>
+      <c r="B17" t="inlineStr" s="12">
+        <is>
+          <t>Colorer les os au four dans une plaque à rôtir aux dimensions appropriées — Sans matière grasse ; retourner les os fréquemment. Une plaque trop grande fait brûler les sucs (amertume), trop petite empêche une coloration uniforme.</t>
+        </is>
+      </c>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17" t="s" s="8"/>
+    </row>
+    <row r="18">
+      <c r="A18" t="s" s="11">
+        <v>42</v>
+      </c>
+      <c r="B18" t="inlineStr" s="12">
+        <is>
+          <t>Préparer la garniture aromatique — Éplucher et laver les légumes ; tailler carottes et oignons en gros dés (mirepoix) ; écraser l'ail dégermé ; concasser les tomates sans les monder ; confectionner le bouquet garni.</t>
+        </is>
+      </c>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18" t="s" s="8"/>
+    </row>
+    <row r="19">
+      <c r="A19"/>
+      <c r="B19" t="s">
+        <v>47</v>
+      </c>
+      <c r="C19" s="10">
+        <f>B2*0.1</f>
+        <v>0.02</v>
+      </c>
+      <c r="D19" t="s">
+        <v>9</v>
+      </c>
+      <c r="E19" t="s" s="8"/>
+    </row>
+    <row r="20">
+      <c r="A20"/>
+      <c r="B20" t="s">
+        <v>48</v>
+      </c>
+      <c r="C20" s="10">
+        <f>B2*0.1</f>
+        <v>0.02</v>
+      </c>
+      <c r="D20" t="s">
+        <v>9</v>
+      </c>
+      <c r="E20" t="s" s="8"/>
+    </row>
+    <row r="21">
+      <c r="A21"/>
+      <c r="B21" t="s">
+        <v>49</v>
+      </c>
+      <c r="C21" s="10">
+        <f>B2*0.01</f>
+        <v>0.002</v>
+      </c>
+      <c r="D21" t="s">
+        <v>9</v>
+      </c>
+      <c r="E21" t="s" s="8"/>
+    </row>
+    <row r="22">
+      <c r="A22"/>
+      <c r="B22" t="s">
+        <v>50</v>
+      </c>
+      <c r="C22" s="10">
+        <f>B2*0.2</f>
+        <v>0.04</v>
+      </c>
+      <c r="D22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E22" t="s" s="8"/>
+    </row>
+    <row r="23">
+      <c r="A23"/>
+      <c r="B23" t="s">
+        <v>51</v>
+      </c>
+      <c r="C23" s="10">
+        <f>B2*1</f>
+        <v>0.2</v>
+      </c>
+      <c r="D23" t="s">
+        <v>26</v>
+      </c>
+      <c r="E23" t="s" s="8"/>
+    </row>
+    <row r="24">
+      <c r="A24" t="s" s="11">
+        <v>55</v>
+      </c>
+      <c r="B24" t="inlineStr" s="12">
+        <is>
+          <t>Ajouter carottes et oignons sur les os presque colorés — Les répartir sans remuer, laisser suer une dizaine de minutes. Débarrasser os et garniture dans un rondeau haut ou une marmite.</t>
+        </is>
+      </c>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24" t="s" s="8"/>
+    </row>
+    <row r="25">
+      <c r="A25" t="s" s="11">
+        <v>56</v>
+      </c>
+      <c r="B25" t="inlineStr" s="12">
+        <is>
+          <t>Mouiller le fond — Dégraisser complètement la plaque, la déglacer à l'eau froide et verser le déglaçage sur les os ; compléter le mouillement à l'eau froide (ou au fond blanc de veau).</t>
+        </is>
+      </c>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25" t="s" s="8"/>
+    </row>
+    <row r="26">
+      <c r="A26"/>
+      <c r="B26" t="s">
+        <v>52</v>
+      </c>
+      <c r="C26" s="10">
+        <f>B2*1.5</f>
+        <v>0.3</v>
+      </c>
+      <c r="D26" t="s">
+        <v>3</v>
+      </c>
+      <c r="E26" t="s" s="8"/>
+    </row>
+    <row r="27">
+      <c r="A27" t="s" s="11">
+        <v>57</v>
+      </c>
+      <c r="B27" t="inlineStr" s="12">
+        <is>
+          <t>Marquer le fond en cuisson — Porter à ébullition, dégraisser et écumer ; ajouter ail, tomates et bouquet garni ; maintenir à frémissement 3 à 4 heures en dépouillant, écumant, dégraissant aussi souvent que nécessaire ; compenser l'évaporation avec un peu d'eau bouillante.</t>
+        </is>
+      </c>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27" t="s" s="8"/>
+    </row>
+    <row r="28">
+      <c r="A28" t="s" s="11">
+        <v>58</v>
+      </c>
+      <c r="B28" t="s" s="12">
+        <v>59</v>
+      </c>
+      <c r="C28"/>
+      <c r="D28"/>
+      <c r="E28" t="s" s="8"/>
+    </row>
+    <row r="29">
+      <c r="A29" t="s" s="11">
+        <v>60</v>
+      </c>
+      <c r="B29" t="s" s="12">
+        <v>61</v>
+      </c>
+      <c r="C29"/>
+      <c r="D29"/>
+      <c r="E29" t="s" s="8"/>
+    </row>
+    <row r="30">
+      <c r="A30" t="s" s="13">
+        <v>19</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30"/>
+      <c r="D30"/>
+      <c r="E30" t="s" s="8"/>
+    </row>
+  </sheetData>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
+  <mergeCells count="12">
+    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A4:D4"/>
+    <mergeCell ref="B14:D14"/>
+    <mergeCell ref="B15:D15"/>
+    <mergeCell ref="B17:D17"/>
+    <mergeCell ref="B18:D18"/>
+    <mergeCell ref="B24:D24"/>
+    <mergeCell ref="B25:D25"/>
+    <mergeCell ref="B27:D27"/>
+    <mergeCell ref="B28:D28"/>
+    <mergeCell ref="B29:D29"/>
+    <mergeCell ref="A30:D30"/>
+  </mergeCells>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:E16"/>
+  <cols>
+    <col min="1" max="1" width="22" customWidth="1"/>
+    <col min="2" max="2" width="52" customWidth="1"/>
+    <col min="3" max="3" width="14" customWidth="1"/>
+    <col min="4" max="4" width="10" customWidth="1"/>
+    <col min="5" max="5" width="26" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" customHeight="1" ht="24">
+      <c r="A1" t="s" s="2">
+        <v>62</v>
+      </c>
+      <c r="B1"/>
+      <c r="C1"/>
+      <c r="D1"/>
+      <c r="E1" t="s" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="s" s="4">
+        <v>21</v>
+      </c>
+      <c r="B2" s="14">
+        <v>0.2</v>
+      </c>
+      <c r="C2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D2" t="s" s="7">
+        <v>63</v>
+      </c>
+      <c r="E2" t="s" s="8"/>
+    </row>
+    <row r="3">
+      <c r="A3"/>
+      <c r="B3"/>
+      <c r="C3"/>
+      <c r="D3"/>
+      <c r="E3" t="s" s="8"/>
+    </row>
+    <row r="4">
+      <c r="A4" t="s" s="9">
+        <v>64</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4" t="s" s="8"/>
+    </row>
+    <row r="5">
+      <c r="A5" t="s" s="4">
+        <v>6</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5" t="s" s="8"/>
+    </row>
+    <row r="6">
+      <c r="A6"/>
+      <c r="B6" t="s">
+        <v>65</v>
+      </c>
+      <c r="C6" s="10">
+        <f>B2*0.02</f>
+        <v>0.004</v>
+      </c>
+      <c r="D6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E6" t="s" s="8"/>
+    </row>
+    <row r="7">
+      <c r="A7"/>
+      <c r="B7" t="s">
+        <v>66</v>
+      </c>
+      <c r="C7" s="10">
+        <f>B2*0.001</f>
+        <v>0.0002</v>
+      </c>
+      <c r="D7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E7" t="s" s="8"/>
+    </row>
+    <row r="8">
+      <c r="A8"/>
+      <c r="B8" t="s">
+        <v>67</v>
+      </c>
+      <c r="C8" s="10">
+        <f>B2*0.001</f>
+        <v>0.0002</v>
+      </c>
+      <c r="D8" t="s">
+        <v>9</v>
+      </c>
+      <c r="E8" t="s" s="8"/>
+    </row>
+    <row r="9">
+      <c r="A9"/>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9" t="s" s="8"/>
+    </row>
+    <row r="10">
+      <c r="A10" t="s" s="11">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s" s="12">
+        <v>68</v>
+      </c>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10" t="s" s="8"/>
+    </row>
+    <row r="11">
+      <c r="A11" t="s" s="11">
+        <v>16</v>
+      </c>
+      <c r="B11" t="inlineStr" s="12">
+        <is>
+          <t>[TRIER] Préparer les aromates — Trier et laver les queues de persil (jamais de tiges restées dans l'eau ou entassées trop longtemps en chambre froide : elles fermentent). Trier, laver et sécher doucement un thym bien parfumé ; laver, sécher et effeuiller le laurier ; garder thym et laurier à l'abri de la poussière.</t>
+        </is>
+      </c>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11" t="s" s="8"/>
+    </row>
+    <row r="12">
+      <c r="A12" t="s" s="11">
+        <v>17</v>
+      </c>
+      <c r="B12" t="inlineStr" s="12">
+        <is>
+          <t>[FOURRER] Monter le bouquet — Glisser une brindille de thym et une petite feuille de laurier au milieu des tiges de persil, en proportion du liquide à parfumer. Ficeler serré : deux ou trois tours en haut et en bas, puis un nœud au milieu pour que le bouquet ne s'ouvre pas à la cuisson. Parer légèrement les deux bouts.</t>
+        </is>
+      </c>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12" t="s" s="8"/>
+    </row>
+    <row r="13">
+      <c r="A13"/>
+      <c r="B13" t="s">
+        <v>65</v>
+      </c>
+      <c r="C13" s="10">
+        <f>B2*0.02</f>
+        <v>0.004</v>
+      </c>
+      <c r="D13" t="s">
+        <v>9</v>
+      </c>
+      <c r="E13" t="s" s="8"/>
+    </row>
+    <row r="14">
+      <c r="A14"/>
+      <c r="B14" t="s">
+        <v>66</v>
+      </c>
+      <c r="C14" s="10">
+        <f>B2*0.001</f>
+        <v>0.0002</v>
+      </c>
+      <c r="D14" t="s">
+        <v>9</v>
+      </c>
+      <c r="E14" t="s" s="8"/>
+    </row>
+    <row r="15">
+      <c r="A15"/>
+      <c r="B15" t="s">
+        <v>67</v>
+      </c>
+      <c r="C15" s="10">
+        <f>B2*0.001</f>
+        <v>0.0002</v>
+      </c>
+      <c r="D15" t="s">
+        <v>9</v>
+      </c>
+      <c r="E15" t="s" s="8"/>
+    </row>
+    <row r="16">
+      <c r="A16" t="s" s="13">
+        <v>19</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16" t="s" s="8"/>
+    </row>
+  </sheetData>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
+  <mergeCells count="6">
+    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A4:D4"/>
+    <mergeCell ref="B10:D10"/>
+    <mergeCell ref="B11:D11"/>
+    <mergeCell ref="B12:D12"/>
+    <mergeCell ref="A16:D16"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>Sauce Mousquetaire</dc:title>
+  <dc:title>SAUCE MOUSQUETAIRE</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>