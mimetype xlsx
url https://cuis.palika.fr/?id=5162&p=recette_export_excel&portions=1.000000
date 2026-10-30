--- v1 (2026-09-15)
+++ v2 (2026-10-30)
@@ -17,332 +17,341 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="94" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="97" uniqueCount="97">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
-    <t>Sauce Andalouse</t>
+    <t>SAUCE ANDALOUSE</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
-    <t>00SAU_REC022</t>
+    <t>GRO_CDR_B303</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Sauces émulsionnées froides (CUI.SAU.FROIDES)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Oui — Corpus CDR (Cuisine de Référence 1993) audité et corrigé — verrouillé Chapitre 5</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
-    <t>La Cuisine de Référence (BPI.CDR)</t>
+    <t>La Cuisine de Référence (BPI.CDR2002)</t>
   </si>
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>1 lt</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>15/09/2026 13:54</t>
+    <t>30/10/2026 15:38</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
-[...8 lines deleted...]
-    <t>Épicerie salée</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>00SAU_MP005</t>
+  </si>
+  <si>
+    <t>Vinaigre d'alcool coloré 6%</t>
+  </si>
+  <si>
+    <t>Condiments et sauces prêtes</t>
+  </si>
+  <si>
+    <t>EPI-POIVRE-BLAN</t>
+  </si>
+  <si>
+    <t>Poivre blanc moulu</t>
+  </si>
+  <si>
+    <t>Épices en poudre et graines</t>
+  </si>
+  <si>
+    <t>kg</t>
+  </si>
+  <si>
+    <t>HUI-TOURNESOL</t>
+  </si>
+  <si>
+    <t>Huile de tournesol raffinée vrac</t>
+  </si>
+  <si>
+    <t>Huiles végétales</t>
+  </si>
+  <si>
+    <t>RNM57230909</t>
+  </si>
+  <si>
+    <t>POIVRON rouge Maroc cat.I gros</t>
+  </si>
+  <si>
+    <t>Légumes</t>
+  </si>
+  <si>
+    <t>RNM9360123</t>
+  </si>
+  <si>
+    <t>TOMATE ronde Maroc cat.I 67-82mm</t>
+  </si>
+  <si>
+    <t>00000047</t>
+  </si>
+  <si>
+    <t>OEUF A3 (PRIX)</t>
+  </si>
+  <si>
+    <t>Oeufs entiers</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
-    <t>00001761</t>
-[...47 lines deleted...]
-    <t>Œufs et ovoproduits</t>
+    <t>MOUTARDE-DIJON</t>
+  </si>
+  <si>
+    <t>Moutarde de Dijon forte</t>
+  </si>
+  <si>
+    <t>Sels et condiments de base</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 1 lt)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Sauces émulsionnées froides</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Sauce Mayonnaise</t>
+    <t xml:space="preserve">    ↳ SAUCE MAYONNAISE</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Huile de tournesol raffinée vrac</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
-    <t xml:space="preserve">        ↳ œufs jaunes liquides pasteurisés</t>
-[...11 lines deleted...]
-    <t xml:space="preserve">    ↳ tomates pelées concassées</t>
+    <t xml:space="preserve">        ↳ JAUNE D'OEUF (P)</t>
+  </si>
+  <si>
+    <t>Conversions oeufs et ovoproduits</t>
+  </si>
+  <si>
+    <t xml:space="preserve">            ↳ JAUNE D'OEUF (ML)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                ↳ OEUF A3 (PRIX)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Moutarde de Dijon forte</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Vinaigre d'alcool coloré 6%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Poivre blanc moulu</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ TOMATE ronde Maroc cat.I 67-82mm</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ POIVRON rouge Maroc cat.I gros</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>RÉALISER</t>
   </si>
   <si>
-    <t>Réaliser la Sauce Mayonnaise.</t>
+    <t>Mettre en place le poste de travail — Peser, mesurer et contrôler les denrées.</t>
   </si>
   <si>
     <t>INCORPORER</t>
   </si>
   <si>
-    <t>Ajouter la fondue de tomate pressée et hachée ainsi que la brunoise de poivrons rouges. Mélanger délicatement. Vérifier l'assaisonnement.</t>
-[...2 lines deleted...]
-    <t>Sauce Mayonnaise</t>
+    <t>Préparer la garniture — Réaliser une fondue de tomate, la presser et la hacher. Tailler les poivrons rouges en brunoise.</t>
+  </si>
+  <si>
+    <t>Confectionner la sauce mayonnaise, puis y incorporer la garniture au moment de l'envoi — Vérifier l'assaisonnement ; corner, filmer et réserver.</t>
+  </si>
+  <si>
+    <t>SAUCE MAYONNAISE</t>
   </si>
   <si>
     <t>METTRE EN PLACE</t>
   </si>
   <si>
-    <t>Mettre en place — Peser, mesurer et contrôler les denrées. Les sortir à température ambiante de la cuisine.</t>
+    <t>Mettre en place le poste de travail — Mesurer et contrôler les denrées. Elles doivent être utilisées à la température ambiante de la cuisine.</t>
   </si>
   <si>
     <t>10 à 15 min</t>
   </si>
   <si>
     <t>CLARIFIER</t>
   </si>
   <si>
-    <t>VÉRIFIER</t>
-[...8 lines deleted...]
-    <t>Sauce Andalouse  00SAU_REC022</t>
+    <t>Fiche technique — SAUCE ANDALOUSE</t>
+  </si>
+  <si>
+    <t>SAUCE ANDALOUSE  GRO_CDR_B303</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
-    <t xml:space="preserve">    Sauce Mayonnaise</t>
-[...1 lines deleted...]
-  <si>
     <t>2.</t>
   </si>
   <si>
-    <t>↳ Sauce Mayonnaise  00SAU_REC021</t>
-[...1 lines deleted...]
-  <si>
     <t>3.</t>
   </si>
   <si>
-    <t>4.</t>
+    <t xml:space="preserve">    SAUCE MAYONNAISE</t>
+  </si>
+  <si>
+    <t>↳ SAUCE MAYONNAISE  GRO_CDR_B300</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    JAUNE D'OEUF (P) (conv.)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="201" formatCode="#,##0.00&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="0.00"/>
     <numFmt numFmtId="203" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="9">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
@@ -461,50 +470,53 @@
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:B18"/>
   <cols>
     <col min="1" max="1" width="36" customWidth="1"/>
     <col min="2" max="2" width="50" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3" t="s">
@@ -544,105 +556,108 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>1.1898</v>
+        <v>2.3206666666667</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>1.1898</v>
+        <v>2.3206666666667</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
         <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
         <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>1.1898</v>
+        <v>2.3206666666667</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>20</v>
       </c>
       <c r="B17" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:G14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
@@ -700,905 +715,936 @@
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
         <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
         <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
         <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
         <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
         <v>31</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="12">
+      <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7" t="s">
         <v>33</v>
       </c>
       <c r="C7" t="s">
         <v>34</v>
       </c>
       <c r="D7" s="9">
-        <v>0.05</v>
+        <v>0.025</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
-        <v>0.05</v>
+        <v>0.025</v>
       </c>
       <c r="F7" t="s">
+        <v>25</v>
+      </c>
+      <c r="G7" s="4">
+        <f>E7*3</f>
+        <v>0.075</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
         <v>35</v>
       </c>
-      <c r="G7" s="4">
-[...5 lines deleted...]
-      <c r="A8" t="s" s="12">
+      <c r="B8" t="s">
         <v>36</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
         <v>37</v>
       </c>
-      <c r="C8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D8" s="9">
-        <v>0.15</v>
+        <v>0.000833</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>0.15</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>0.000833</v>
+      </c>
+      <c r="F8" t="s">
+        <v>38</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*0</f>
-        <v>0</v>
+        <f>E8*14.8059223689</f>
+        <v>0.012333</v>
       </c>
     </row>
     <row r="9">
-      <c r="A9" t="s" s="12">
-        <v>38</v>
+      <c r="A9" t="s">
+        <v>39</v>
       </c>
       <c r="B9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C9" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="D9" s="9">
-        <v>0.03</v>
+        <v>0.833333</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>0.03</v>
+        <v>0.833333</v>
       </c>
       <c r="F9" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*0</f>
-        <v>0</v>
+        <f>E9*1.05000042</f>
+        <v>0.875</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B10" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="C10" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="D10" s="9">
-        <v>0.001</v>
+        <v>0.1</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
-        <v>0.001</v>
+        <v>0.1</v>
       </c>
       <c r="F10" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="G10" s="4">
-        <f>E10*9.8</f>
-        <v>0.0098</v>
+        <f>E10*1.3</f>
+        <v>0.13</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
+        <v>45</v>
+      </c>
+      <c r="B11" t="s">
+        <v>46</v>
+      </c>
+      <c r="C11" t="s">
         <v>44</v>
       </c>
-      <c r="B11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D11" s="9">
-        <v>1</v>
+        <v>0.15</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
-        <v>1</v>
+        <v>0.15</v>
       </c>
       <c r="F11" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="G11" s="4">
-        <f>E11*1.05</f>
-        <v>1.05</v>
+        <f>E11*2.8</f>
+        <v>0.42</v>
       </c>
     </row>
     <row r="12">
-      <c r="A12" t="s">
+      <c r="A12" t="s" s="12">
         <v>47</v>
       </c>
       <c r="B12" t="s">
         <v>48</v>
       </c>
       <c r="C12" t="s">
         <v>49</v>
       </c>
       <c r="D12" s="9">
-        <v>0.1</v>
+        <v>2.5</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
-        <v>0.1</v>
+        <v>2.5</v>
       </c>
       <c r="F12" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="G12" s="4">
-        <f>E12*1.3</f>
-        <v>0.13</v>
+        <f>E12*0.27</f>
+        <v>0.675</v>
       </c>
     </row>
     <row r="13">
-      <c r="A13" t="s" s="12">
-        <v>50</v>
+      <c r="A13" t="s">
+        <v>51</v>
       </c>
       <c r="B13" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D13" s="9">
-        <v>0.09</v>
+        <v>0.041667</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
-        <v>0.09</v>
+        <v>0.041667</v>
       </c>
       <c r="F13" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="G13" s="4">
-        <f>E13*0</f>
-        <v>0</v>
+        <f>E13*3.1999744002</f>
+        <v>0.133333</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14" t="s" s="3">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="G14" s="13">
         <f>SUM(G7:G13)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F10"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:F12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D2" s="11">
         <v>1</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C3" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D3" s="11">
         <v>1</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D4" s="11">
-        <v>1</v>
+        <v>0.833</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C5" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="D5" s="11">
-        <v>0.09</v>
+        <v>5</v>
       </c>
       <c r="E5" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="F5" t="s">
-        <v>52</v>
+        <v>65</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C6" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="D6" s="11">
-        <v>0.05</v>
+        <v>0.095</v>
       </c>
       <c r="E6" t="s">
-        <v>43</v>
+        <v>25</v>
       </c>
       <c r="F6" t="s">
-        <v>34</v>
+        <v>65</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C7" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D7" s="11">
-        <v>0.03</v>
+        <v>2.5</v>
       </c>
       <c r="E7" t="s">
-        <v>25</v>
+        <v>50</v>
       </c>
       <c r="F7" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>2</v>
       </c>
       <c r="B8" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C8" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D8" s="11">
-        <v>0.001</v>
+        <v>0.042</v>
       </c>
       <c r="E8" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="F8" t="s">
-        <v>42</v>
+        <v>53</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B9" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C9" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D9" s="11">
-        <v>0.15</v>
+        <v>0.025</v>
       </c>
       <c r="E9" t="s">
-        <v>43</v>
+        <v>25</v>
       </c>
       <c r="F9" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
+        <v>2</v>
+      </c>
+      <c r="B10" t="s">
+        <v>70</v>
+      </c>
+      <c r="C10" t="s">
+        <v>63</v>
+      </c>
+      <c r="D10" s="11">
+        <v>0.001</v>
+      </c>
+      <c r="E10" t="s">
+        <v>38</v>
+      </c>
+      <c r="F10" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
         <v>1</v>
       </c>
-      <c r="B10" t="s">
-[...5 lines deleted...]
-      <c r="D10" s="11">
+      <c r="B11" t="s">
+        <v>71</v>
+      </c>
+      <c r="C11" t="s">
+        <v>63</v>
+      </c>
+      <c r="D11" s="11">
+        <v>0.15</v>
+      </c>
+      <c r="E11" t="s">
+        <v>38</v>
+      </c>
+      <c r="F11" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>1</v>
+      </c>
+      <c r="B12" t="s">
+        <v>72</v>
+      </c>
+      <c r="C12" t="s">
+        <v>63</v>
+      </c>
+      <c r="D12" s="11">
         <v>0.1</v>
       </c>
-      <c r="E10" t="s">
-[...3 lines deleted...]
-        <v>49</v>
+      <c r="E12" t="s">
+        <v>38</v>
+      </c>
+      <c r="F12" t="s">
+        <v>44</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:F7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>74</v>
+        <v>78</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="D2" t="s" s="14">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="E2" t="s" s="14"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="D3" t="s" s="14">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="E3" t="s" s="14"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>79</v>
+        <v>2</v>
       </c>
       <c r="B4">
-        <v>1</v>
-[...3 lines deleted...]
-      </c>
+        <v>3</v>
+      </c>
+      <c r="C4"/>
       <c r="D4" t="s" s="14">
-        <v>81</v>
-[...3 lines deleted...]
-      </c>
+        <v>83</v>
+      </c>
+      <c r="E4" t="s" s="14"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="B5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C5" t="s">
-        <v>83</v>
-[...6 lines deleted...]
-      <c r="E5" t="s" s="14"/>
+        <v>85</v>
+      </c>
+      <c r="D5" t="s" s="14">
+        <v>86</v>
+      </c>
+      <c r="E5" t="s" s="14">
+        <v>87</v>
+      </c>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="B6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C6" t="s">
-        <v>77</v>
+        <v>88</v>
       </c>
       <c r="D6" t="inlineStr" s="14">
         <is>
-          <t>Incorporer progressivement l'huile tempérée en tournant énergiquement la sauce à l'aide d'un petit fouet très souple. Verser l'huile plus rapidement au fur et à mesure que la quantité de sauce mayonnaise augmente. Ajouter le reste du vinaigre pendant et après la réalisation de la sauce.</t>
+          <t>Confectionner la sauce mayonnaise — Clarifier les œufs (réserver les blancs pour une autre utilisation). Mettre les jaunes dans une petite calotte à fond étroit de façon à ce que chaque coup de fouet ait un maximum d'efficacité. Ajouter la moutarde, le sel, le poivre blanc du moulin ou le piment de Cayenne et un peu de vinaigre pour favoriser l'émulsion (phase eau). Incorporer progressivement l'huile, en tournant énergiquement la sauce à l'aide d'un petit fouet très souple : verser l'huile doucement et par petite quantité au début, puis plus rapidement au fur et à mesure que la quantité de sauce mayonnaise augmente. Ajouter le reste du vinaigre pendant et après la réalisation de la sauce. Bien la serrer en la fouettant tout en tournant très énergiquement. Vérifier l'assaisonnement.</t>
         </is>
       </c>
       <c r="E6" t="s" s="14"/>
       <c r="F6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="B7">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="C7" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="D7" t="inlineStr" s="14">
         <is>
-          <t>Vérifier l'assaisonnement. Corner les bords de la calotte, la couvrir d'un film plastique alimentaire et la réserver. La réserver en enceinte réfrigérée si elle a été réalisée à partir d'huile de tournesol.</t>
+          <t>Corner et réserver — Corner les bords de la calotte, la couvrir d'un film en plastique alimentaire et la réserver (en enceinte réfrigérée si elle a été réalisée à partir d'huile de tournesol).</t>
         </is>
       </c>
-      <c r="E7" t="s" s="14">
-[...1 lines deleted...]
-      </c>
+      <c r="E7" t="s" s="14"/>
       <c r="F7"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:D24"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:D23"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="15">
-        <f>"00SAU_REC022 · CUI.SAU.FROIDES · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
-        <v>00SAU_REC022 · CUI.SAU.FROIDES · référence : 1 lt · multiplicateur réglable sur la feuille </v>
+        <f>"GRO_CDR_B303 · CUI.SAU.FROIDES · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
+        <v>GRO_CDR_B303 · CUI.SAU.FROIDES · référence : 1 lt · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="16">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="17">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="B5" t="str" s="14">
         <f>"[RÉALISER] "&amp;Procedure!D2</f>
-        <v>[RÉALISER] Réaliser la Sauce Mayonnaise.</v>
+        <v>[RÉALISER] Mettre en place le poste de travail — Peser, mesurer et contrôler les denrées.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
-      <c r="A6"/>
-[...9 lines deleted...]
-      </c>
+      <c r="A6" t="s" s="17">
+        <v>92</v>
+      </c>
+      <c r="B6" t="str" s="14">
+        <f>"[INCORPORER] "&amp;Procedure!D3</f>
+        <v>[INCORPORER] Préparer la garniture — Réaliser une fondue de tomate, la presser et la hacher. Tailler les poivrons rouges en brunoise.</v>
+      </c>
+      <c r="C6"/>
+      <c r="D6"/>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="17">
-[...7 lines deleted...]
-      <c r="D7"/>
+      <c r="A7"/>
+      <c r="B7" t="str">
+        <f>Besoins!B11</f>
+        <v>TOMATE ronde Maroc cat.I 67-82mm</v>
+      </c>
+      <c r="C7" s="11">
+        <f>Besoins!E11</f>
+        <v>0.15</v>
+      </c>
+      <c r="D7" t="str">
+        <f>Besoins!F11</f>
+        <v>kg</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="str">
-        <f>Besoins!B8</f>
-        <v>tomates pelées concassées</v>
+        <f>Besoins!B10</f>
+        <v>POIVRON rouge Maroc cat.I gros</v>
       </c>
       <c r="C8" s="11">
-        <f>Besoins!E8</f>
-        <v>0.15</v>
+        <f>Besoins!E10</f>
+        <v>0.1</v>
       </c>
       <c r="D8" t="str">
-        <f>Besoins!F8</f>
+        <f>Besoins!F10</f>
         <v>kg</v>
       </c>
     </row>
     <row r="9">
-      <c r="A9"/>
-[...11 lines deleted...]
-      </c>
+      <c r="A9" t="s" s="17">
+        <v>93</v>
+      </c>
+      <c r="B9" t="str" s="14">
+        <f>Procedure!D4</f>
+        <v>Confectionner la sauce mayonnaise, puis y incorporer la garniture au moment de l'envoi — Vérifier l'assaisonnement ; corner, filmer et réserver.</v>
+      </c>
+      <c r="C9"/>
+      <c r="D9"/>
     </row>
     <row r="10">
       <c r="A10"/>
-      <c r="B10"/>
-[...1 lines deleted...]
-      <c r="D10"/>
+      <c r="B10" t="s">
+        <v>94</v>
+      </c>
+      <c r="C10" s="11">
+        <f>'Besoins'!$B$2*1</f>
+        <v>1</v>
+      </c>
+      <c r="D10" t="s">
+        <v>25</v>
+      </c>
     </row>
     <row r="11">
-      <c r="A11" t="s" s="16">
-[...1 lines deleted...]
-      </c>
+      <c r="A11"/>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
     </row>
     <row r="12">
-      <c r="A12" t="s" s="17">
-[...5 lines deleted...]
-      </c>
+      <c r="A12" t="s" s="16">
+        <v>95</v>
+      </c>
+      <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
     </row>
     <row r="13">
-      <c r="A13"/>
-[...2 lines deleted...]
-        <v>ℹ</v>
+      <c r="A13" t="s" s="17">
+        <v>91</v>
+      </c>
+      <c r="B13" t="str" s="14">
+        <f>"[METTRE EN PLACE] "&amp;Procedure!D5</f>
+        <v>[METTRE EN PLACE] Mettre en place le poste de travail — Mesurer et contrôler les denrées. Elles doivent être utilisées à la température ambiante de la cuisine.</v>
       </c>
       <c r="C13"/>
       <c r="D13"/>
     </row>
     <row r="14">
-      <c r="A14" t="s" s="17">
-[...4 lines deleted...]
-        <v>[CLARIFIER] Confectionner la sauce mayonnaise — Clarifier les œufs (réserver les blancs pour une autre utilisation). Mettre les jaunes dans une calotte à fond étroit de façon à ce que chaque coup de fouet ait un maximum d'efficacité. Ajouter la moutarde, le sel, le poivre blanc ou le piment de Cayenne et le vinaigre pour favoriser l'émulsion (saison eau).</v>
+      <c r="A14"/>
+      <c r="B14" t="str" s="18">
+        <f>"ℹ "&amp;Procedure!E5</f>
+        <v>ℹ</v>
       </c>
       <c r="C14"/>
       <c r="D14"/>
     </row>
     <row r="15">
-      <c r="A15"/>
-[...11 lines deleted...]
-      </c>
+      <c r="A15" t="s" s="17">
+        <v>92</v>
+      </c>
+      <c r="B15" t="str" s="14">
+        <f>"[CLARIFIER] "&amp;Procedure!D6</f>
+        <v>[CLARIFIER] Confectionner la sauce mayonnaise — Clarifier les œufs (réserver les blancs pour une autre utilisation). Mettre les jaunes dans une petite calotte à fond étroit de façon à ce que chaque coup de fouet ait un maximum d'efficacité. Ajouter la moutarde, le sel, le poivre blanc du moulin ou le piment de Cayenne et un peu de vinaigre pour favoriser l'émulsion (phase eau). Incorporer progressivement l'huile, en tournant énergiquement la sauce à l'aide d'un petit fouet très souple : verser l'huile doucement et par petite quantité au début, puis plus rapidement au fur et à mesure que la quantité de sauce mayonnaise augmente. Ajouter le reste du vinaigre pendant et après la réalisation de la sauce. Bien la serrer en la fouettant tout en tournant très énergiquement. Vérifier l'assaisonnement.</v>
+      </c>
+      <c r="C15"/>
+      <c r="D15"/>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="str">
-        <f>Besoins!B7</f>
-        <v>moutarde</v>
+        <f>Besoins!B9</f>
+        <v>Huile de tournesol raffinée vrac</v>
       </c>
       <c r="C16" s="11">
-        <f>Besoins!E7</f>
-        <v>0.05</v>
+        <f>Besoins!E9</f>
+        <v>0.833333</v>
       </c>
       <c r="D16" t="str">
-        <f>Besoins!F7</f>
-        <v>kg</v>
+        <f>Besoins!F9</f>
+        <v>lt</v>
       </c>
     </row>
     <row r="17">
       <c r="A17"/>
-      <c r="B17" t="str">
-[...1 lines deleted...]
-        <v>vinaigre alcool blanc</v>
+      <c r="B17" t="s">
+        <v>96</v>
       </c>
       <c r="C17" s="11">
-        <f>Besoins!E9</f>
-[...4 lines deleted...]
-        <v>lt</v>
+        <f>'Besoins'!$B$2*5</f>
+        <v>5</v>
+      </c>
+      <c r="D17" t="s">
+        <v>50</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="str">
-        <f>Besoins!B10</f>
-        <v>Piment de Cayenne</v>
+        <f>Besoins!B13</f>
+        <v>Moutarde de Dijon forte</v>
       </c>
       <c r="C18" s="11">
-        <f>Besoins!E10</f>
-        <v>0.001</v>
+        <f>Besoins!E13</f>
+        <v>0.041667</v>
       </c>
       <c r="D18" t="str">
-        <f>Besoins!F10</f>
+        <f>Besoins!F13</f>
         <v>kg</v>
       </c>
     </row>
     <row r="19">
-      <c r="A19" t="s" s="17">
-[...7 lines deleted...]
-      <c r="D19"/>
+      <c r="A19"/>
+      <c r="B19" t="str">
+        <f>Besoins!B7</f>
+        <v>Vinaigre d'alcool coloré 6%</v>
+      </c>
+      <c r="C19" s="11">
+        <f>Besoins!E7</f>
+        <v>0.025</v>
+      </c>
+      <c r="D19" t="str">
+        <f>Besoins!F7</f>
+        <v>lt</v>
+      </c>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20" t="str">
-        <f>Besoins!B11</f>
-        <v>Huile de tournesol raffinée vrac</v>
+        <f>Besoins!B8</f>
+        <v>Poivre blanc moulu</v>
       </c>
       <c r="C20" s="11">
-        <f>Besoins!E11</f>
-        <v>1</v>
+        <f>Besoins!E8</f>
+        <v>0.000833</v>
       </c>
       <c r="D20" t="str">
-        <f>Besoins!F11</f>
-        <v>lt</v>
+        <f>Besoins!F8</f>
+        <v>kg</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s" s="17">
         <v>93</v>
       </c>
       <c r="B21" t="str" s="14">
-        <f>"[VÉRIFIER] "&amp;Procedure!D7</f>
-        <v>[VÉRIFIER] Vérifier l'assaisonnement. Corner les bords de la calotte, la couvrir d'un film plastique alimentaire et la réserver. La réserver en enceinte réfrigérée si elle a été réalisée à partir d'huile de tournesol.</v>
+        <f>"[INCORPORER] "&amp;Procedure!D7</f>
+        <v>[INCORPORER] Corner et réserver — Corner les bords de la calotte, la couvrir d'un film en plastique alimentaire et la réserver (en enceinte réfrigérée si elle a été réalisée à partir d'huile de tournesol).</v>
       </c>
       <c r="C21"/>
       <c r="D21"/>
     </row>
     <row r="22">
       <c r="A22"/>
-      <c r="B22" t="str" s="18">
-[...2 lines deleted...]
-      </c>
+      <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
     </row>
     <row r="23">
-      <c r="A23"/>
+      <c r="A23" t="s" s="19">
+        <v>22</v>
+      </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
     </row>
-    <row r="24">
-[...6 lines deleted...]
-    </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
-  <mergeCells count="13">
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
+  <mergeCells count="12">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
-    <mergeCell ref="B7:D7"/>
-[...1 lines deleted...]
-    <mergeCell ref="B12:D12"/>
+    <mergeCell ref="B6:D6"/>
+    <mergeCell ref="B9:D9"/>
+    <mergeCell ref="A12:D12"/>
     <mergeCell ref="B13:D13"/>
     <mergeCell ref="B14:D14"/>
-    <mergeCell ref="B19:D19"/>
+    <mergeCell ref="B15:D15"/>
     <mergeCell ref="B21:D21"/>
-    <mergeCell ref="B22:D22"/>
-    <mergeCell ref="A24:D24"/>
+    <mergeCell ref="A23:D23"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>Sauce Andalouse</dc:title>
+  <dc:title>SAUCE ANDALOUSE</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>