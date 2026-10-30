--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -1,334 +1,356 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
-    <sheet name="Sauce Nantua" sheetId="1" r:id="rId1"/>
-[...2 lines deleted...]
-    <sheet name="Roux Blanc" sheetId="4" r:id="rId4"/>
+    <sheet name="SAUCE NANTUA" sheetId="1" r:id="rId1"/>
+    <sheet name="Concentré de tomate — boîte 4/4" sheetId="2" r:id="rId2"/>
+    <sheet name="BOUQUET GARNI" sheetId="3" r:id="rId3"/>
+    <sheet name="FUMET DE POISSON" sheetId="4" r:id="rId4"/>
+    <sheet name="VELOUTÉ DE POISSON" sheetId="5" r:id="rId5"/>
+    <sheet name="ROUX BLANC" sheetId="6" r:id="rId6"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="90">
-[...1 lines deleted...]
-    <t>Sauce Nantua</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="96" uniqueCount="96">
+  <si>
+    <t>SAUCE NANTUA</t>
   </si>
   <si>
     <t>Annotations</t>
   </si>
   <si>
     <t>Quantité souhaitée</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t>référence : 1 lt</t>
   </si>
   <si>
-    <t>Sauce Nantua  00SAU_REC019</t>
+    <t>SAUCE NANTUA  GRO_CDR_B296</t>
   </si>
   <si>
     <t>Ingrédients</t>
   </si>
   <si>
     <t xml:space="preserve">    Écrevisses vivantes</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t xml:space="preserve">    Beurre de cuisine bloc 10 kg</t>
   </si>
   <si>
-    <t xml:space="preserve">    CAROTTE France cat.I botte</t>
+    <t xml:space="preserve">    CAROTTE France extra colis 12kg</t>
   </si>
   <si>
     <t xml:space="preserve">    OIGNON jaune France cat.I 60-80mm</t>
   </si>
   <si>
     <t xml:space="preserve">    ÉCHALOTE France cat.I</t>
   </si>
   <si>
-    <t xml:space="preserve">    TOMATE ronde Espagne cat.I 67-82mm</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">    concentré de tomates</t>
+    <t xml:space="preserve">    TOMATE ronde Maroc cat.I 67-82mm</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Concentré de tomate — boîte 4/4 (collectivité) — voir l'onglet "Concentré de tomate — boîte 4/4"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    BOUQUET GARNI — voir l'onglet "BOUQUET GARNI"</t>
+  </si>
+  <si>
+    <t>pc</t>
   </si>
   <si>
     <t xml:space="preserve">    Cognac VS (flambé, sauce)</t>
   </si>
   <si>
-    <t xml:space="preserve">    Vin blanc sec de cuisson</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">    Velouté de Poisson — voir l'onglet "Velouté de Poisson"</t>
+    <t xml:space="preserve">    VIN BLANC CUISSON (L) (conv.)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    FUMET DE POISSON — voir l'onglet "FUMET DE POISSON"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    VELOUTÉ DE POISSON — voir l'onglet "VELOUTÉ DE POISSON"</t>
   </si>
   <si>
     <t xml:space="preserve">    Crème liquide entière 35% MG UHT</t>
   </si>
   <si>
-    <t xml:space="preserve">    Beurre d'écrevisses</t>
-[...5 lines deleted...]
-    <t>pc</t>
+    <t xml:space="preserve">    Piment de Cayenne</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
-    <t>[METTRE EN PLACE] Mettre en place — Peser, mesurer et contrôler les denrées.</t>
+    <t>[METTRE EN PLACE] Mettre en place le poste de travail — Peser, mesurer et contrôler les denrées.</t>
   </si>
   <si>
     <t>ℹ 40 à 45 min</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
-    <t>[CHÂTRER] Laver, brosser et châtrer les écrevisses. Les égoutter soigneusement.</t>
+    <t>[CHÂTRER] Laver, brosser et châtrer les écrevisses (voir page 179) — Les égoutter soigneusement.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
-    <t>[ÉPLUCHER] Éplucher, laver et tailler les légumes de la garniture aromatique.</t>
-[...1 lines deleted...]
-  <si>
     <t>4.</t>
   </si>
   <si>
     <t>ℹ 15 min</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>[ÉGOUTTER] Égoutter les écrevisses et les décortiquer — Réserver les queues décortiquées pour une autre utilisation.</t>
   </si>
   <si>
     <t>6.</t>
   </si>
   <si>
     <t>[CONCASSER] Broyer les carapaces à l'aide d'un pilon et les remettre en cuisson.</t>
   </si>
   <si>
     <t>7.</t>
   </si>
   <si>
-    <t>[RÉDUIRE] Laisser réduire doucement le fond de sauce Nantua.</t>
+    <t>[RÉDUIRE] Laisser réduire doucement le fond de sauce Nantua durant une quinzaine de minutes.</t>
   </si>
   <si>
     <t>8.</t>
   </si>
   <si>
-    <t>[PASSER] Passer le fond de sauce au chinois ordinaire en foulant fortement.</t>
+    <t>[PASSER] Passer le fond de sauce au chinois ordinaire, en foulant fortement.</t>
   </si>
   <si>
     <t>9.</t>
   </si>
   <si>
     <t>10.</t>
   </si>
   <si>
-    <t>[VÉRIFIER] Vérifier l'onctuosité et l'assaisonnement.</t>
+    <t>[VÉRIFIER] Monter la sauce au beurre ou au beurre d'écrevisses.</t>
   </si>
   <si>
     <t>11.</t>
   </si>
   <si>
-    <t>[MONTER] Monter la sauce au beurre ou au beurre d'écrevisses.</t>
+    <t>[MONTER] Vérifier l'onctuosité et l'assaisonnement.</t>
   </si>
   <si>
     <t>12.</t>
   </si>
   <si>
-    <t>[PASSER] Passer la sauce au chinois étamine — La tamponner en surface et la réserver à couvert au bain-marie, ou refroidir rapidement.</t>
-[...1 lines deleted...]
-  <si>
     <t>ℹ +63°C ou +3°C max</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
-    <t>Fumet de Poisson</t>
+    <t>Concentré de tomate — boîte 4/4 (collectivité)</t>
   </si>
   <si>
     <t>Quantité totale à produire (cumulée)</t>
   </si>
   <si>
+    <t>référence : 0,88 kg — lot unique couvrant tous les usages</t>
+  </si>
+  <si>
+    <t>Concentré de tomate — boîte 4/4 (collectivité)  GRO-CONC-TOMATE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Concentré de tomate double</t>
+  </si>
+  <si>
+    <t>BOUQUET GARNI</t>
+  </si>
+  <si>
+    <t>référence : 1 pc — lot unique couvrant tous les usages</t>
+  </si>
+  <si>
+    <t>Utilisée 3 fois dans cette fiche — lot unique, calculé pour couvrir tous les usages.</t>
+  </si>
+  <si>
+    <t>BOUQUET GARNI  BPI-CUI-BGT-GRN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    PERSIL PLAT (KG) (conv.)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Thym séché</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Laurier sauce feuilles</t>
+  </si>
+  <si>
+    <t>[TRIER] Mise en place — Peser et mesurer toutes les denrées, vérifier leur fraîcheur.</t>
+  </si>
+  <si>
+    <t>FUMET DE POISSON</t>
+  </si>
+  <si>
     <t>référence : 1 lt — lot unique couvrant tous les usages</t>
   </si>
   <si>
     <t>Utilisée 2 fois dans cette fiche — lot unique, calculé pour couvrir tous les usages.</t>
   </si>
   <si>
-    <t>Fumet de Poisson  00002627</t>
+    <t>FUMET DE POISSON  GRO_CDR_B266</t>
   </si>
   <si>
     <t xml:space="preserve">    Arêtes et parures de poisson</t>
   </si>
   <si>
     <t xml:space="preserve">    Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t xml:space="preserve">    Parures et pieds de champignons</t>
   </si>
   <si>
-    <t xml:space="preserve">    Poivre noir mignonnette (concassé)</t>
-[...5 lines deleted...]
-    <t>[CONCASSER] Concasser, dégorger rapidement et rincer les arêtes</t>
+    <t xml:space="preserve">    Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Poivre noir en grains entiers</t>
+  </si>
+  <si>
+    <t>[CONCASSER] Mise en place du poste de travail — Réunir les denrées, le matériel de préparation et de cuisson. Contrôler la fraîcheur et la qualité des produits.</t>
   </si>
   <si>
     <t>ℹ Ôter soigneusement tous les caillots de sang, les ouïes et les yeux des têtes</t>
   </si>
   <si>
-    <t>[ÉPLUCHER] Éplucher et laver tous les légumes — émincer les éléments de la garniture</t>
+    <t>[ÉPLUCHER] Concasser, dégorger rapidement, rincer soigneusement les arêtes et les parures — Ôter tous les caillots de sang, les ouïes et les yeux des têtes.</t>
   </si>
   <si>
     <t>ℹ Émincer finement les échalotes, les oignons et tailler les carottes en paysanne</t>
   </si>
   <si>
-    <t>[SUER] Faire suer au beurre la garniture aromatique finement émincée</t>
-[...1 lines deleted...]
-  <si>
     <t>ℹ Suer sans coloration pendant quelques minutes</t>
   </si>
   <si>
-    <t>[MOUILLER] Ajouter les arêtes soigneusement égouttées et mouiller</t>
-[...1 lines deleted...]
-  <si>
     <t>ℹ Mouiller à hauteur des arêtes avec de l'eau froide et éventuellement le vin blanc</t>
   </si>
   <si>
-    <t>[BOUILLIR] Porter à ébullition, écumer fréquemment</t>
+    <t>[BOUILLIR] Passer le fumet au chinois étamine sans fouler.</t>
   </si>
   <si>
     <t>ℹ Écumer fréquemment au cours de la cuisson — saler très légèrement</t>
   </si>
   <si>
-    <t>[FRÉMIR] Laisser frémir pendant 20 à 25 minutes</t>
+    <t>[FRÉMIR] Refroidir le fumet rapidement — Le placer dans un récipient d'eau glacée puis le réserver à couvert en enceinte réfrigérée à + 3 °C, 24 h au maximum.</t>
   </si>
   <si>
     <t>ℹ Ne pas dépasser 25 minutes — une ébullition prolongée risque de troubler le fumet</t>
   </si>
   <si>
-    <t>[PASSER] Passer le fumet de poisson au chinois étamine sans fouler</t>
-[...23 lines deleted...]
-    <t>[ASSAISONNER] Assaisonner et cuire — Assaisonner. Porter à ébullition. Laisser réduire très doucement en remuant de temps à autre.</t>
+    <t>VELOUTÉ DE POISSON</t>
+  </si>
+  <si>
+    <t>VELOUTÉ DE POISSON  GRO_CDR_B282B</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ROUX BLANC — voir l'onglet "ROUX BLANC"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Poivre blanc moulu</t>
+  </si>
+  <si>
+    <t>[PORTER] Porter le fond blanc ou le fumet à ébullition.</t>
+  </si>
+  <si>
+    <t>[ASSAISONNER] Vérifier l'onctuosité et l'assaisonnement du velouté.</t>
   </si>
   <si>
     <t>ℹ 20 à 30 min</t>
   </si>
   <si>
-    <t>[PASSER] Passer au chinois étamine, corner les bords et beurrer en surface. Réserver à couvert au bain-marie, ou refroidir rapidement.</t>
+    <t>[PASSER] Passer le velouté au chinois étamine dans un bain-marie à sauce ou dans un bahut (selon la quantité), en foulant à l'aide d'un petit pochon à sauce.</t>
   </si>
   <si>
     <t>ℹ + 63°C minimum</t>
   </si>
   <si>
-    <t>Roux Blanc</t>
+    <t>Si nécessaire, corner les bords et beurrer le velouté en surface — Tamponner la surface avec quelques petites parcelles de beurre.</t>
+  </si>
+  <si>
+    <t>Réserver le velouté à couvert dans un bain-marie à une température supérieure à + 63 °C, ou le refroidir rapidement et réglementairement.</t>
+  </si>
+  <si>
+    <t>ROUX BLANC</t>
   </si>
   <si>
     <t>référence : 1 kg — lot unique couvrant tous les usages</t>
   </si>
   <si>
-    <t>Roux Blanc  00SAU_REC001</t>
-[...5 lines deleted...]
-    <t>[METTRE EN PLACE] Mettre en place — Peser, mesurer et contrôler les denrées. Tamiser la farine. Découper le beurre en parcelles.</t>
+    <t>ROUX BLANC  GRO_CDR_B280</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Farine de blé T55</t>
+  </si>
+  <si>
+    <t>[METTRE EN PLACE] Mettre en place le poste de travail — Peser, mesurer, contrôler les denrées. Tamiser la farine. Découper le beurre en parcelles.</t>
   </si>
   <si>
     <t>ℹ 3 à 4 min</t>
-  </si>
-[...1 lines deleted...]
-    <t>[REFROIDIR] Refroidir rapidement — Retirer la sauteuse du feu. Si nécessaire, plonger le fond dans une plaque d'eau froide pour stopper la cuisson.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="16"/>
       <b/>
       <color rgb="FF1F4E3B"/>
     </font>
@@ -422,58 +444,63 @@
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
-<Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
-<Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
+<Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/>
+<Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/>
+<Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
+<Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:E59"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:E52"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>2</v>
       </c>
       <c r="B2" s="5">
         <v>1</v>
@@ -551,799 +578,1050 @@
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s" s="8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="10">
         <f>B2*0.1</f>
         <v>0.1</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9" t="s" s="8"/>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="10">
-        <f>B2*0.4</f>
-        <v>0.4</v>
+        <f>B2*0.04</f>
+        <v>0.04</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s" s="8"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="10">
         <f>B2*0.4</f>
         <v>0.4</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="10">
         <f>B2*0.04</f>
         <v>0.04</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s" s="8"/>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="10">
-        <f>B2*0.05</f>
-        <v>0.05</v>
+        <f>B2*1</f>
+        <v>1</v>
       </c>
       <c r="D13" t="s">
-        <v>3</v>
+        <v>16</v>
       </c>
       <c r="E13" t="s" s="8"/>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C14" s="10">
-        <f>B2*0.2</f>
-        <v>0.2</v>
+        <f>B2*0.05</f>
+        <v>0.05</v>
       </c>
       <c r="D14" t="s">
         <v>3</v>
       </c>
       <c r="E14" t="s" s="8"/>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C15" s="10">
-        <f>B2*0.8</f>
-        <v>0.8</v>
+        <f>B2*0.2</f>
+        <v>0.2</v>
       </c>
       <c r="D15" t="s">
         <v>3</v>
       </c>
       <c r="E15" t="s" s="8"/>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C16" s="10">
-        <f>B2*0.5</f>
-        <v>0.5</v>
+        <f>B2*0.8</f>
+        <v>0.8</v>
       </c>
       <c r="D16" t="s">
         <v>3</v>
       </c>
       <c r="E16" t="s" s="8"/>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C17" s="10">
-        <f>B2*0.2</f>
-        <v>0.2</v>
+        <f>B2*0.5</f>
+        <v>0.5</v>
       </c>
       <c r="D17" t="s">
         <v>3</v>
       </c>
       <c r="E17" t="s" s="8"/>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C18" s="10">
-        <f>B2*0.05</f>
-        <v>0.05</v>
+        <f>B2*0.2</f>
+        <v>0.2</v>
       </c>
       <c r="D18" t="s">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="E18" t="s" s="8"/>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="C19" s="10">
-        <f>B2*1</f>
-        <v>1</v>
+        <f>B2*0.05</f>
+        <v>0.05</v>
       </c>
       <c r="D19" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="E19" t="s" s="8"/>
     </row>
     <row r="20">
       <c r="A20"/>
-      <c r="B20"/>
-[...1 lines deleted...]
-      <c r="D20"/>
+      <c r="B20" t="s">
+        <v>22</v>
+      </c>
+      <c r="C20" s="10">
+        <f>B2*0.001</f>
+        <v>0.001</v>
+      </c>
+      <c r="D20" t="s">
+        <v>8</v>
+      </c>
       <c r="E20" t="s" s="8"/>
     </row>
     <row r="21">
-      <c r="A21" t="s" s="11">
-[...4 lines deleted...]
-      </c>
+      <c r="A21"/>
+      <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21" t="s" s="8"/>
     </row>
     <row r="22">
-      <c r="A22"/>
-[...1 lines deleted...]
-        <v>25</v>
+      <c r="A22" t="s" s="11">
+        <v>23</v>
+      </c>
+      <c r="B22" t="s" s="12">
+        <v>24</v>
       </c>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22" t="s" s="8"/>
     </row>
     <row r="23">
-      <c r="A23" t="s" s="11">
-[...3 lines deleted...]
-        <v>27</v>
+      <c r="A23"/>
+      <c r="B23" t="s" s="3">
+        <v>25</v>
       </c>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23" t="s" s="8"/>
     </row>
     <row r="24">
-      <c r="A24"/>
-      <c r="B24" t="s">
+      <c r="A24" t="s" s="11">
+        <v>26</v>
+      </c>
+      <c r="B24" t="s" s="12">
+        <v>27</v>
+      </c>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24" t="s" s="8"/>
+    </row>
+    <row r="25">
+      <c r="A25"/>
+      <c r="B25" t="s">
         <v>7</v>
       </c>
-      <c r="C24" s="10">
+      <c r="C25" s="10">
         <f>B2*1</f>
         <v>1</v>
       </c>
-      <c r="D24" t="s">
-[...5 lines deleted...]
-      <c r="A25" t="s" s="11">
+      <c r="D25" t="s">
+        <v>8</v>
+      </c>
+      <c r="E25" t="s" s="8"/>
+    </row>
+    <row r="26">
+      <c r="A26" t="s" s="11">
         <v>28</v>
       </c>
-      <c r="B25" t="s" s="12">
-[...17 lines deleted...]
-      </c>
+      <c r="B26" t="inlineStr" s="12">
+        <is>
+          <t>[ÉPLUCHER] Éplucher, laver et tailler les légumes de la garniture aromatique (voir sauce américaine) — Fine Mirepoix de carottes et d'oignons, échalotes ciselées, tomates concassées, bouquet garni.</t>
+        </is>
+      </c>
+      <c r="C26"/>
+      <c r="D26"/>
       <c r="E26" t="s" s="8"/>
     </row>
     <row r="27">
       <c r="A27"/>
       <c r="B27" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="C27" s="10">
         <f>B2*0.1</f>
         <v>0.1</v>
       </c>
       <c r="D27" t="s">
         <v>8</v>
       </c>
       <c r="E27" t="s" s="8"/>
     </row>
     <row r="28">
       <c r="A28"/>
       <c r="B28" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C28" s="10">
-        <f>B2*0.4</f>
-        <v>0.4</v>
+        <f>B2*0.1</f>
+        <v>0.1</v>
       </c>
       <c r="D28" t="s">
         <v>8</v>
       </c>
       <c r="E28" t="s" s="8"/>
     </row>
     <row r="29">
       <c r="A29"/>
       <c r="B29" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C29" s="10">
-        <f>B2*0.4</f>
-        <v>0.4</v>
+        <f>B2*0.04</f>
+        <v>0.04</v>
       </c>
       <c r="D29" t="s">
         <v>8</v>
       </c>
       <c r="E29" t="s" s="8"/>
     </row>
     <row r="30">
       <c r="A30"/>
       <c r="B30" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C30" s="10">
-        <f>B2*0.04</f>
-        <v>0.04</v>
+        <f>B2*0.4</f>
+        <v>0.4</v>
       </c>
       <c r="D30" t="s">
         <v>8</v>
       </c>
       <c r="E30" t="s" s="8"/>
     </row>
     <row r="31">
       <c r="A31"/>
       <c r="B31" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="C31" s="10">
         <f>B2*1</f>
         <v>1</v>
       </c>
       <c r="D31" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="E31" t="s" s="8"/>
     </row>
     <row r="32">
       <c r="A32" t="s" s="11">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B32" t="inlineStr" s="12">
         <is>
-          <t>[SAUTER] Marquer la sauce Nantua en cuisson — Dans une sauteuse ou un rondeau, faire revenir vivement les écrevisses au beurre clarifié jusqu'à ce qu'elles deviennent rouge vif. Ajouter la garniture aromatique et la laisser suer quelques minutes. Flamber avec le cognac. Déglacer avec le vin blanc et le faire réduire de deux tiers. Mouiller avec le fumet de poisson. Ajouter les tomates concassées, le concentré et le bouquet garni. Assaisonner et porter à ébullition. Laisser cuire à faible ébullition en écumant.</t>
+          <t>[SAUTER] Marquer la sauce Nantua en cuisson — Dans une sauteuse ou un rondeau, faire revenir vivement les écrevisses au beurre clarifié : elles doivent devenir rouge vif. Ajouter la garniture aromatique et la laisser suer durant quelques minutes. Flamber avec le Cognac. Déglacer avec le vin blanc, et le faire réduire de deux tiers. Mouiller avec le fumet de poisson. Ajouter les tomates concassées, le concentré et le bouquet garni. Assaisonner et porter à ébullition. Écumer et laisser cuire le fond de sauce Nantua durant quelques minutes (selon la grosseur des écrevisses).</t>
         </is>
       </c>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32" t="s" s="8"/>
     </row>
     <row r="33">
       <c r="A33"/>
       <c r="B33" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="C33" s="10">
-        <f>B2*1</f>
-        <v>1</v>
+        <f>B2*0.05</f>
+        <v>0.05</v>
       </c>
       <c r="D33" t="s">
         <v>8</v>
       </c>
       <c r="E33" t="s" s="8"/>
     </row>
     <row r="34">
       <c r="A34"/>
       <c r="B34" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="C34" s="10">
-        <f>B2*0.05</f>
-        <v>0.05</v>
+        <f>B2*0.04</f>
+        <v>0.04</v>
       </c>
       <c r="D34" t="s">
         <v>8</v>
       </c>
       <c r="E34" t="s" s="8"/>
     </row>
     <row r="35">
       <c r="A35"/>
       <c r="B35" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="C35" s="10">
-        <f>B2*0.1</f>
-        <v>0.1</v>
+        <f>B2*0.05</f>
+        <v>0.05</v>
       </c>
       <c r="D35" t="s">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="E35" t="s" s="8"/>
     </row>
     <row r="36">
       <c r="A36"/>
       <c r="B36" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="C36" s="10">
-        <f>B2*0.1</f>
-        <v>0.1</v>
+        <f>B2*0.2</f>
+        <v>0.2</v>
       </c>
       <c r="D36" t="s">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="E36" t="s" s="8"/>
     </row>
     <row r="37">
       <c r="A37"/>
       <c r="B37" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="C37" s="10">
-        <f>B2*0.4</f>
-        <v>0.4</v>
+        <f>B2*0.8</f>
+        <v>0.8</v>
       </c>
       <c r="D37" t="s">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="E37" t="s" s="8"/>
     </row>
     <row r="38">
       <c r="A38"/>
       <c r="B38" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="C38" s="10">
-        <f>B2*0.4</f>
-        <v>0.4</v>
+        <f>B2*0.001</f>
+        <v>0.001</v>
       </c>
       <c r="D38" t="s">
         <v>8</v>
       </c>
       <c r="E38" t="s" s="8"/>
     </row>
     <row r="39">
       <c r="A39"/>
-      <c r="B39" t="s">
-[...8 lines deleted...]
-      </c>
+      <c r="B39" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="C39"/>
+      <c r="D39"/>
       <c r="E39" t="s" s="8"/>
     </row>
     <row r="40">
-      <c r="A40"/>
-[...9 lines deleted...]
-      </c>
+      <c r="A40" t="s" s="11">
+        <v>31</v>
+      </c>
+      <c r="B40" t="s" s="12">
+        <v>32</v>
+      </c>
+      <c r="C40"/>
+      <c r="D40"/>
       <c r="E40" t="s" s="8"/>
     </row>
     <row r="41">
-      <c r="A41"/>
-[...9 lines deleted...]
-      </c>
+      <c r="A41" t="s" s="11">
+        <v>33</v>
+      </c>
+      <c r="B41" t="s" s="12">
+        <v>34</v>
+      </c>
+      <c r="C41"/>
+      <c r="D41"/>
       <c r="E41" t="s" s="8"/>
     </row>
     <row r="42">
-      <c r="A42"/>
-[...9 lines deleted...]
-      </c>
+      <c r="A42" t="s" s="11">
+        <v>35</v>
+      </c>
+      <c r="B42" t="s" s="12">
+        <v>36</v>
+      </c>
+      <c r="C42"/>
+      <c r="D42"/>
       <c r="E42" t="s" s="8"/>
     </row>
     <row r="43">
-      <c r="A43"/>
-[...9 lines deleted...]
-      </c>
+      <c r="A43" t="s" s="11">
+        <v>37</v>
+      </c>
+      <c r="B43" t="s" s="12">
+        <v>38</v>
+      </c>
+      <c r="C43"/>
+      <c r="D43"/>
       <c r="E43" t="s" s="8"/>
     </row>
     <row r="44">
-      <c r="A44"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="A44" t="s" s="11">
+        <v>39</v>
+      </c>
+      <c r="B44" t="inlineStr" s="12">
+        <is>
+          <t>[LIER] Lier la sauce Nantua — Remettre le fond de sauce Nantua dans une sauteuse, le réduire si nécessaire. Ajouter le velouté et laisser réduire. Crémer, le réduire à nouveau.</t>
+        </is>
       </c>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44" t="s" s="8"/>
     </row>
     <row r="45">
-      <c r="A45" t="s" s="11">
-[...6 lines deleted...]
-      <c r="D45"/>
+      <c r="A45"/>
+      <c r="B45" t="s">
+        <v>20</v>
+      </c>
+      <c r="C45" s="10">
+        <f>B2*0.5</f>
+        <v>0.5</v>
+      </c>
+      <c r="D45" t="s">
+        <v>3</v>
+      </c>
       <c r="E45" t="s" s="8"/>
     </row>
     <row r="46">
       <c r="A46"/>
       <c r="B46" t="s">
-        <v>7</v>
+        <v>21</v>
       </c>
       <c r="C46" s="10">
-        <f>B2*1</f>
-        <v>1</v>
+        <f>B2*0.2</f>
+        <v>0.2</v>
       </c>
       <c r="D46" t="s">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="E46" t="s" s="8"/>
     </row>
     <row r="47">
       <c r="A47" t="s" s="11">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="B47" t="s" s="12">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47" t="s" s="8"/>
     </row>
     <row r="48">
       <c r="A48"/>
       <c r="B48" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="C48" s="10">
-        <f>B2*1</f>
-        <v>1</v>
+        <f>B2*0.05</f>
+        <v>0.05</v>
       </c>
       <c r="D48" t="s">
         <v>8</v>
       </c>
       <c r="E48" t="s" s="8"/>
     </row>
     <row r="49">
       <c r="A49" t="s" s="11">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="B49" t="s" s="12">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49" t="s" s="8"/>
     </row>
     <row r="50">
       <c r="A50" t="s" s="11">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>44</v>
+      </c>
+      <c r="B50" t="inlineStr" s="12">
+        <is>
+          <t>[PASSER] Passer la sauce au chinois étamine — La tamponner en surface, et la réserver à couvert dans un bain-marie à une température supérieure à + 63 °C, ou la refroidir rapidement.</t>
+        </is>
       </c>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50" t="s" s="8"/>
     </row>
     <row r="51">
-      <c r="A51" t="s" s="11">
-[...5 lines deleted...]
-        </is>
+      <c r="A51"/>
+      <c r="B51" t="s" s="3">
+        <v>45</v>
       </c>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51" t="s" s="8"/>
     </row>
     <row r="52">
-      <c r="A52"/>
-[...9 lines deleted...]
-      </c>
+      <c r="A52" t="s" s="13">
+        <v>46</v>
+      </c>
+      <c r="B52"/>
+      <c r="C52"/>
+      <c r="D52"/>
       <c r="E52" t="s" s="8"/>
     </row>
-    <row r="53">
-[...77 lines deleted...]
-    </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="18">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
-    <mergeCell ref="B21:D21"/>
     <mergeCell ref="B22:D22"/>
     <mergeCell ref="B23:D23"/>
-    <mergeCell ref="B25:D25"/>
+    <mergeCell ref="B24:D24"/>
+    <mergeCell ref="B26:D26"/>
     <mergeCell ref="B32:D32"/>
+    <mergeCell ref="B39:D39"/>
+    <mergeCell ref="B40:D40"/>
+    <mergeCell ref="B41:D41"/>
+    <mergeCell ref="B42:D42"/>
+    <mergeCell ref="B43:D43"/>
     <mergeCell ref="B44:D44"/>
-    <mergeCell ref="B45:D45"/>
     <mergeCell ref="B47:D47"/>
     <mergeCell ref="B49:D49"/>
     <mergeCell ref="B50:D50"/>
     <mergeCell ref="B51:D51"/>
-    <mergeCell ref="B54:D54"/>
-[...3 lines deleted...]
-    <mergeCell ref="A59:D59"/>
+    <mergeCell ref="A52:D52"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:E33"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:E9"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
+        <v>48</v>
+      </c>
+      <c r="B2" s="14">
+        <v>0.04</v>
+      </c>
+      <c r="C2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D2" t="s" s="7">
+        <v>49</v>
+      </c>
+      <c r="E2" t="s" s="8"/>
+    </row>
+    <row r="3">
+      <c r="A3"/>
+      <c r="B3"/>
+      <c r="C3"/>
+      <c r="D3"/>
+      <c r="E3" t="s" s="8"/>
+    </row>
+    <row r="4">
+      <c r="A4" t="s" s="9">
         <v>50</v>
       </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4" t="s" s="8"/>
+    </row>
+    <row r="5">
+      <c r="A5" t="s" s="4">
+        <v>6</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5" t="s" s="8"/>
+    </row>
+    <row r="6">
+      <c r="A6"/>
+      <c r="B6" t="s">
+        <v>51</v>
+      </c>
+      <c r="C6" s="10">
+        <f>B2*1.1363636364</f>
+        <v>0.045455</v>
+      </c>
+      <c r="D6" t="s">
+        <v>16</v>
+      </c>
+      <c r="E6" t="s" s="8"/>
+    </row>
+    <row r="7">
+      <c r="A7"/>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7" t="s" s="8"/>
+    </row>
+    <row r="8">
+      <c r="A8"/>
+      <c r="B8" t="inlineStr" s="3">
+        <is>
+          <t>Pivot de conversion : 1 boîte 4/4 de concentré de tomate double = 0,880kg net, convention déjà en place ailleurs dans le corpus (Fiches 136/139). AUCUNE mercuriale ferme trouvée pour le concentré de tomate spécifiquement (contrairement à la boîte 4/4 générique ~850g du référentiel unite_ref) -- valeur a_verifier, à corriger si une fiche technique produit réelle est trouvée. À utiliser pour toute fiche CDC exprimant le concentré de tomate en boîte(s) 4/4.</t>
+        </is>
+      </c>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8" t="s" s="8"/>
+    </row>
+    <row r="9">
+      <c r="A9" t="s" s="13">
+        <v>46</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9" t="s" s="8"/>
+    </row>
+  </sheetData>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
+  <mergeCells count="4">
+    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A4:D4"/>
+    <mergeCell ref="B8:D8"/>
+    <mergeCell ref="A9:D9"/>
+  </mergeCells>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:E17"/>
+  <cols>
+    <col min="1" max="1" width="22" customWidth="1"/>
+    <col min="2" max="2" width="52" customWidth="1"/>
+    <col min="3" max="3" width="14" customWidth="1"/>
+    <col min="4" max="4" width="10" customWidth="1"/>
+    <col min="5" max="5" width="26" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" customHeight="1" ht="24">
+      <c r="A1" t="s" s="2">
+        <v>52</v>
+      </c>
+      <c r="B1"/>
+      <c r="C1"/>
+      <c r="D1"/>
+      <c r="E1" t="s" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="s" s="4">
+        <v>48</v>
+      </c>
       <c r="B2" s="14">
-        <v>1.3</v>
+        <v>2.3</v>
       </c>
       <c r="C2" t="s">
-        <v>3</v>
+        <v>16</v>
       </c>
       <c r="D2" t="s" s="7">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="E2" t="s" s="8"/>
     </row>
     <row r="3">
       <c r="A3" t="s" s="3">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3" t="s" s="8"/>
     </row>
     <row r="4">
       <c r="A4"/>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4" t="s" s="8"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="9">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5" t="s" s="8"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="4">
         <v>6</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6" t="s" s="8"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="s">
-        <v>54</v>
+        <v>56</v>
+      </c>
+      <c r="C7" s="10">
+        <f>B2*0.02</f>
+        <v>0.046</v>
+      </c>
+      <c r="D7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7" t="s" s="8"/>
+    </row>
+    <row r="8">
+      <c r="A8"/>
+      <c r="B8" t="s">
+        <v>57</v>
+      </c>
+      <c r="C8" s="10">
+        <f>B2*0.001</f>
+        <v>0.0023</v>
+      </c>
+      <c r="D8" t="s">
+        <v>8</v>
+      </c>
+      <c r="E8" t="s" s="8"/>
+    </row>
+    <row r="9">
+      <c r="A9"/>
+      <c r="B9" t="s">
+        <v>58</v>
+      </c>
+      <c r="C9" s="10">
+        <f>B2*0.001</f>
+        <v>0.0023</v>
+      </c>
+      <c r="D9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9" t="s" s="8"/>
+    </row>
+    <row r="10">
+      <c r="A10"/>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10" t="s" s="8"/>
+    </row>
+    <row r="11">
+      <c r="A11" t="s" s="11">
+        <v>23</v>
+      </c>
+      <c r="B11" t="s" s="12">
+        <v>59</v>
+      </c>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11" t="s" s="8"/>
+    </row>
+    <row r="12">
+      <c r="A12" t="s" s="11">
+        <v>26</v>
+      </c>
+      <c r="B12" t="inlineStr" s="12">
+        <is>
+          <t>[TRIER] Préparer les aromates — Trier et laver les queues de persil (jamais de tiges restées dans l'eau ou entassées trop longtemps en chambre froide : elles fermentent). Trier, laver et sécher doucement un thym bien parfumé ; laver, sécher et effeuiller le laurier ; garder thym et laurier à l'abri de la poussière.</t>
+        </is>
+      </c>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12" t="s" s="8"/>
+    </row>
+    <row r="13">
+      <c r="A13" t="s" s="11">
+        <v>28</v>
+      </c>
+      <c r="B13" t="inlineStr" s="12">
+        <is>
+          <t>[FOURRER] Monter le bouquet — Glisser une brindille de thym et une petite feuille de laurier au milieu des tiges de persil, en proportion du liquide à parfumer. Ficeler serré : deux ou trois tours en haut et en bas, puis un nœud au milieu pour que le bouquet ne s'ouvre pas à la cuisson. Parer légèrement les deux bouts.</t>
+        </is>
+      </c>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13" t="s" s="8"/>
+    </row>
+    <row r="14">
+      <c r="A14"/>
+      <c r="B14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C14" s="10">
+        <f>B2*0.02</f>
+        <v>0.046</v>
+      </c>
+      <c r="D14" t="s">
+        <v>8</v>
+      </c>
+      <c r="E14" t="s" s="8"/>
+    </row>
+    <row r="15">
+      <c r="A15"/>
+      <c r="B15" t="s">
+        <v>57</v>
+      </c>
+      <c r="C15" s="10">
+        <f>B2*0.001</f>
+        <v>0.0023</v>
+      </c>
+      <c r="D15" t="s">
+        <v>8</v>
+      </c>
+      <c r="E15" t="s" s="8"/>
+    </row>
+    <row r="16">
+      <c r="A16"/>
+      <c r="B16" t="s">
+        <v>58</v>
+      </c>
+      <c r="C16" s="10">
+        <f>B2*0.001</f>
+        <v>0.0023</v>
+      </c>
+      <c r="D16" t="s">
+        <v>8</v>
+      </c>
+      <c r="E16" t="s" s="8"/>
+    </row>
+    <row r="17">
+      <c r="A17" t="s" s="13">
+        <v>46</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17" t="s" s="8"/>
+    </row>
+  </sheetData>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
+  <mergeCells count="7">
+    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A3:D3"/>
+    <mergeCell ref="A5:D5"/>
+    <mergeCell ref="B11:D11"/>
+    <mergeCell ref="B12:D12"/>
+    <mergeCell ref="B13:D13"/>
+    <mergeCell ref="A17:D17"/>
+  </mergeCells>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:E40"/>
+  <cols>
+    <col min="1" max="1" width="22" customWidth="1"/>
+    <col min="2" max="2" width="52" customWidth="1"/>
+    <col min="3" max="3" width="14" customWidth="1"/>
+    <col min="4" max="4" width="10" customWidth="1"/>
+    <col min="5" max="5" width="26" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" customHeight="1" ht="24">
+      <c r="A1" t="s" s="2">
+        <v>60</v>
+      </c>
+      <c r="B1"/>
+      <c r="C1"/>
+      <c r="D1"/>
+      <c r="E1" t="s" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="s" s="4">
+        <v>48</v>
+      </c>
+      <c r="B2" s="14">
+        <v>1.3</v>
+      </c>
+      <c r="C2" t="s">
+        <v>3</v>
+      </c>
+      <c r="D2" t="s" s="7">
+        <v>61</v>
+      </c>
+      <c r="E2" t="s" s="8"/>
+    </row>
+    <row r="3">
+      <c r="A3" t="s" s="3">
+        <v>62</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3"/>
+      <c r="D3"/>
+      <c r="E3" t="s" s="8"/>
+    </row>
+    <row r="4">
+      <c r="A4"/>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4" t="s" s="8"/>
+    </row>
+    <row r="5">
+      <c r="A5" t="s" s="9">
+        <v>63</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5" t="s" s="8"/>
+    </row>
+    <row r="6">
+      <c r="A6" t="s" s="4">
+        <v>6</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6" t="s" s="8"/>
+    </row>
+    <row r="7">
+      <c r="A7"/>
+      <c r="B7" t="s">
+        <v>64</v>
       </c>
       <c r="C7" s="10">
         <f>B2*0.6</f>
         <v>0.78</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s" s="8"/>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="s">
-        <v>55</v>
+        <v>65</v>
       </c>
       <c r="C8" s="10">
         <f>B2*0.04</f>
         <v>0.052</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s" s="8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="s">
         <v>12</v>
       </c>
       <c r="C9" s="10">
         <f>B2*0.03</f>
         <v>0.039</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9" t="s" s="8"/>
     </row>
     <row r="10">
@@ -1355,839 +1633,953 @@
         <f>B2*0.08</f>
         <v>0.104</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s" s="8"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="s">
         <v>10</v>
       </c>
       <c r="C11" s="10">
         <f>B2*0.05</f>
         <v>0.065</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="s">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="C12" s="10">
-        <f>B2*0.001</f>
-        <v>0.0013</v>
+        <f>B2*0.02</f>
+        <v>0.026</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s" s="8"/>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="C13" s="10">
-        <f>B2*0.001</f>
-        <v>0.0013</v>
+        <f>B2*1</f>
+        <v>1.3</v>
       </c>
       <c r="D13" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E13" t="s" s="8"/>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="s">
-        <v>16</v>
+        <v>67</v>
       </c>
       <c r="C14" s="10">
-        <f>B2*0.1</f>
-        <v>0.13</v>
+        <f>B2*1</f>
+        <v>1.3</v>
       </c>
       <c r="D14" t="s">
         <v>3</v>
       </c>
       <c r="E14" t="s" s="8"/>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="s">
-        <v>57</v>
+        <v>18</v>
       </c>
       <c r="C15" s="10">
-        <f>B2*0.001</f>
-        <v>0.0013</v>
+        <f>B2*0.1</f>
+        <v>0.13</v>
       </c>
       <c r="D15" t="s">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="E15" t="s" s="8"/>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="s">
-        <v>58</v>
+        <v>68</v>
       </c>
       <c r="C16" s="10">
         <f>B2*0.001</f>
         <v>0.0013</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s" s="8"/>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17" t="s" s="8"/>
     </row>
     <row r="18">
       <c r="A18" t="s" s="11">
         <v>23</v>
       </c>
       <c r="B18" t="s" s="12">
-        <v>59</v>
+        <v>69</v>
       </c>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18" t="s" s="8"/>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19" t="s" s="3">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19" t="s" s="8"/>
     </row>
     <row r="20">
       <c r="A20" t="s" s="11">
         <v>26</v>
       </c>
       <c r="B20" t="s" s="12">
-        <v>61</v>
+        <v>71</v>
       </c>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20" t="s" s="8"/>
     </row>
     <row r="21">
       <c r="A21"/>
-      <c r="B21" t="s" s="3">
-[...3 lines deleted...]
-      <c r="D21"/>
+      <c r="B21" t="s">
+        <v>64</v>
+      </c>
+      <c r="C21" s="10">
+        <f>B2*0.6</f>
+        <v>0.78</v>
+      </c>
+      <c r="D21" t="s">
+        <v>8</v>
+      </c>
       <c r="E21" t="s" s="8"/>
     </row>
     <row r="22">
-      <c r="A22" t="s" s="11">
-[...3 lines deleted...]
-        <v>63</v>
+      <c r="A22"/>
+      <c r="B22" t="s" s="3">
+        <v>72</v>
       </c>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22" t="s" s="8"/>
     </row>
     <row r="23">
-      <c r="A23"/>
-[...1 lines deleted...]
-        <v>64</v>
+      <c r="A23" t="s" s="11">
+        <v>28</v>
+      </c>
+      <c r="B23" t="inlineStr" s="12">
+        <is>
+          <t>[SUER] Préparer la garniture aromatique — Éplucher et laver les légumes ; émincer finement échalotes et oignons, tailler les carottes en paysanne ; confectionner le bouquet garni.</t>
+        </is>
       </c>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23" t="s" s="8"/>
     </row>
     <row r="24">
-      <c r="A24" t="s" s="11">
-[...6 lines deleted...]
-      <c r="D24"/>
+      <c r="A24"/>
+      <c r="B24" t="s">
+        <v>12</v>
+      </c>
+      <c r="C24" s="10">
+        <f>B2*0.03</f>
+        <v>0.039</v>
+      </c>
+      <c r="D24" t="s">
+        <v>8</v>
+      </c>
       <c r="E24" t="s" s="8"/>
     </row>
     <row r="25">
       <c r="A25"/>
-      <c r="B25" t="s" s="3">
-[...3 lines deleted...]
-      <c r="D25"/>
+      <c r="B25" t="s">
+        <v>11</v>
+      </c>
+      <c r="C25" s="10">
+        <f>B2*0.08</f>
+        <v>0.104</v>
+      </c>
+      <c r="D25" t="s">
+        <v>8</v>
+      </c>
       <c r="E25" t="s" s="8"/>
     </row>
     <row r="26">
-      <c r="A26" t="s" s="11">
-[...6 lines deleted...]
-      <c r="D26"/>
+      <c r="A26"/>
+      <c r="B26" t="s">
+        <v>10</v>
+      </c>
+      <c r="C26" s="10">
+        <f>B2*0.05</f>
+        <v>0.065</v>
+      </c>
+      <c r="D26" t="s">
+        <v>8</v>
+      </c>
       <c r="E26" t="s" s="8"/>
     </row>
     <row r="27">
       <c r="A27"/>
-      <c r="B27" t="s" s="3">
-[...3 lines deleted...]
-      <c r="D27"/>
+      <c r="B27" t="s">
+        <v>15</v>
+      </c>
+      <c r="C27" s="10">
+        <f>B2*1</f>
+        <v>1.3</v>
+      </c>
+      <c r="D27" t="s">
+        <v>16</v>
+      </c>
       <c r="E27" t="s" s="8"/>
     </row>
     <row r="28">
-      <c r="A28" t="s" s="11">
-[...3 lines deleted...]
-        <v>69</v>
+      <c r="A28"/>
+      <c r="B28" t="s" s="3">
+        <v>73</v>
       </c>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28" t="s" s="8"/>
     </row>
     <row r="29">
-      <c r="A29"/>
-[...1 lines deleted...]
-        <v>70</v>
+      <c r="A29" t="s" s="11">
+        <v>29</v>
+      </c>
+      <c r="B29" t="inlineStr" s="12">
+        <is>
+          <t>[MOUILLER] Marquer le fumet en cuisson — Faire suer au beurre la garniture émincée sans coloration ; ajouter les arêtes égouttées et faire suer quelques minutes ; mouiller à hauteur à l'eau froide et éventuellement au vin ; ajouter le bouquet garni et les parures de champignons ; porter à ébullition et laisser frémir très lentement 20 à 25 minutes en écumant ; saler très légèrement ; ajouter le poivre écrasé quelques minutes avant la fin.</t>
+        </is>
       </c>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29" t="s" s="8"/>
     </row>
     <row r="30">
-      <c r="A30" t="s" s="11">
-[...6 lines deleted...]
-      <c r="D30"/>
+      <c r="A30"/>
+      <c r="B30" t="s">
+        <v>65</v>
+      </c>
+      <c r="C30" s="10">
+        <f>B2*0.04</f>
+        <v>0.052</v>
+      </c>
+      <c r="D30" t="s">
+        <v>8</v>
+      </c>
       <c r="E30" t="s" s="8"/>
     </row>
     <row r="31">
-      <c r="A31" t="s" s="11">
-[...6 lines deleted...]
-      <c r="D31"/>
+      <c r="A31"/>
+      <c r="B31" t="s">
+        <v>66</v>
+      </c>
+      <c r="C31" s="10">
+        <f>B2*0.02</f>
+        <v>0.026</v>
+      </c>
+      <c r="D31" t="s">
+        <v>8</v>
+      </c>
       <c r="E31" t="s" s="8"/>
     </row>
     <row r="32">
       <c r="A32"/>
-      <c r="B32" t="s" s="3">
-[...3 lines deleted...]
-      <c r="D32"/>
+      <c r="B32" t="s">
+        <v>67</v>
+      </c>
+      <c r="C32" s="10">
+        <f>B2*1</f>
+        <v>1.3</v>
+      </c>
+      <c r="D32" t="s">
+        <v>3</v>
+      </c>
       <c r="E32" t="s" s="8"/>
     </row>
     <row r="33">
-      <c r="A33" t="s" s="13">
-[...4 lines deleted...]
-      <c r="D33"/>
+      <c r="A33"/>
+      <c r="B33" t="s">
+        <v>18</v>
+      </c>
+      <c r="C33" s="10">
+        <f>B2*0.1</f>
+        <v>0.13</v>
+      </c>
+      <c r="D33" t="s">
+        <v>3</v>
+      </c>
       <c r="E33" t="s" s="8"/>
     </row>
+    <row r="34">
+      <c r="A34"/>
+      <c r="B34" t="s">
+        <v>68</v>
+      </c>
+      <c r="C34" s="10">
+        <f>B2*0.001</f>
+        <v>0.0013</v>
+      </c>
+      <c r="D34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E34" t="s" s="8"/>
+    </row>
+    <row r="35">
+      <c r="A35"/>
+      <c r="B35" t="s" s="3">
+        <v>74</v>
+      </c>
+      <c r="C35"/>
+      <c r="D35"/>
+      <c r="E35" t="s" s="8"/>
+    </row>
+    <row r="36">
+      <c r="A36" t="s" s="11">
+        <v>31</v>
+      </c>
+      <c r="B36" t="s" s="12">
+        <v>75</v>
+      </c>
+      <c r="C36"/>
+      <c r="D36"/>
+      <c r="E36" t="s" s="8"/>
+    </row>
+    <row r="37">
+      <c r="A37"/>
+      <c r="B37" t="s" s="3">
+        <v>76</v>
+      </c>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37" t="s" s="8"/>
+    </row>
+    <row r="38">
+      <c r="A38" t="s" s="11">
+        <v>33</v>
+      </c>
+      <c r="B38" t="s" s="12">
+        <v>77</v>
+      </c>
+      <c r="C38"/>
+      <c r="D38"/>
+      <c r="E38" t="s" s="8"/>
+    </row>
+    <row r="39">
+      <c r="A39"/>
+      <c r="B39" t="s" s="3">
+        <v>78</v>
+      </c>
+      <c r="C39"/>
+      <c r="D39"/>
+      <c r="E39" t="s" s="8"/>
+    </row>
+    <row r="40">
+      <c r="A40" t="s" s="13">
+        <v>46</v>
+      </c>
+      <c r="B40"/>
+      <c r="C40"/>
+      <c r="D40"/>
+      <c r="E40" t="s" s="8"/>
+    </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
-  <mergeCells count="19">
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
+  <mergeCells count="16">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A5:D5"/>
     <mergeCell ref="B18:D18"/>
     <mergeCell ref="B19:D19"/>
     <mergeCell ref="B20:D20"/>
-    <mergeCell ref="B21:D21"/>
     <mergeCell ref="B22:D22"/>
     <mergeCell ref="B23:D23"/>
-    <mergeCell ref="B24:D24"/>
-[...2 lines deleted...]
-    <mergeCell ref="B27:D27"/>
     <mergeCell ref="B28:D28"/>
     <mergeCell ref="B29:D29"/>
-    <mergeCell ref="B30:D30"/>
-[...2 lines deleted...]
-    <mergeCell ref="A33:D33"/>
+    <mergeCell ref="B35:D35"/>
+    <mergeCell ref="B36:D36"/>
+    <mergeCell ref="B37:D37"/>
+    <mergeCell ref="B38:D38"/>
+    <mergeCell ref="B39:D39"/>
+    <mergeCell ref="A40:D40"/>
   </mergeCells>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:E25"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="B2" s="14">
         <v>0.5</v>
       </c>
       <c r="C2" t="s">
         <v>3</v>
       </c>
       <c r="D2" t="s" s="7">
-        <v>51</v>
+        <v>61</v>
       </c>
       <c r="E2" t="s" s="8"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3" t="s" s="8"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="9">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4" t="s" s="8"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="4">
         <v>6</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5" t="s" s="8"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C6" s="10">
         <f>B2*1</f>
         <v>0.5</v>
       </c>
       <c r="D6" t="s">
         <v>3</v>
       </c>
       <c r="E6" t="s" s="8"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="C7" s="10">
-        <f>B2*0.12</f>
-        <v>0.06</v>
+        <f>B2*0.1</f>
+        <v>0.05</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s" s="8"/>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="10">
         <f>B2*0.02</f>
         <v>0.01</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s" s="8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="C9" s="10">
         <f>B2*0.001</f>
         <v>0.0005</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9" t="s" s="8"/>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10" t="s" s="8"/>
     </row>
     <row r="11">
       <c r="A11" t="s" s="11">
         <v>23</v>
       </c>
       <c r="B11" t="s" s="12">
         <v>24</v>
       </c>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
       <c r="A12" t="s" s="11">
         <v>26</v>
       </c>
       <c r="B12" t="inlineStr" s="12">
         <is>
-          <t>[RÉALISER] Réaliser le Roux Blanc et le refroidir — Le réaliser dans une sauteuse suffisamment grande. Arrêter la cuisson lorsqu'il blanchit et devient mousseux. Le laisser refroidir.</t>
+          <t>[RÉALISER] Réaliser le roux blanc (voir page 280) — Le réaliser dans une sauteuse suffisamment grande pour pouvoir incorporer le fond ou le fumet facilement. Arrêter la cuisson lorsque le roux blanchit et devient mousseux. Le laisser refroidir.</t>
         </is>
       </c>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12" t="s" s="8"/>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="C13" s="10">
-        <f>B2*0.12</f>
-        <v>0.06</v>
+        <f>B2*0.1</f>
+        <v>0.05</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s" s="8"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="11">
         <v>28</v>
       </c>
       <c r="B14" t="s" s="12">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14" t="s" s="8"/>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C15" s="10">
         <f>B2*1</f>
         <v>0.5</v>
       </c>
       <c r="D15" t="s">
         <v>3</v>
       </c>
       <c r="E15" t="s" s="8"/>
     </row>
     <row r="16">
       <c r="A16" t="s" s="11">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B16" t="inlineStr" s="12">
         <is>
-          <t>[VERSER] Confectionner le velouté — Verser la moitié du fumet bouillant en une seule fois sur le roux froid. Mélanger hors du feu au fouet à sauce. Verser progressivement le reste sans arrêter de remuer. La consistance doit être lisse, homogène et sans grumeaux.</t>
+          <t>[VERSER] Confectionner le velouté — Verser la moitié du fond blanc ou du fumet en une seule fois sur le roux froid. Mélanger hors du feu à l'aide d'un fouet à sauce. Verser progressivement le reste du fond ou du fumet, sans arrêter de remuer : la consistance doit être lisse, homogène et sans grumeaux. Assaisonner le velouté avec le sel fin, le poivre blanc du moulin ou le piment de Cayenne. Porter le velouté à ébullition, sans arrêter de remuer. Le laisser réduire très doucement, durant une quinzaine de minutes pour une très petite quantité ; réalisé en grande quantité, le velouté doit réduire lentement d'un tiers de son volume. Utiliser une spatule à réduction pour éviter qu'il n'attache au rondeau.</t>
         </is>
       </c>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16" t="s" s="8"/>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="s">
-        <v>17</v>
+        <v>82</v>
       </c>
       <c r="C17" s="10">
-        <f>B2*1</f>
-        <v>0.5</v>
+        <f>B2*0.001</f>
+        <v>0.0005</v>
       </c>
       <c r="D17" t="s">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="E17" t="s" s="8"/>
     </row>
     <row r="18">
-      <c r="A18"/>
-[...9 lines deleted...]
-      </c>
+      <c r="A18" t="s" s="11">
+        <v>31</v>
+      </c>
+      <c r="B18" t="s" s="12">
+        <v>84</v>
+      </c>
+      <c r="C18"/>
+      <c r="D18"/>
       <c r="E18" t="s" s="8"/>
     </row>
     <row r="19">
       <c r="A19"/>
-      <c r="B19" t="s">
-[...8 lines deleted...]
-      </c>
+      <c r="B19" t="s" s="3">
+        <v>85</v>
+      </c>
+      <c r="C19"/>
+      <c r="D19"/>
       <c r="E19" t="s" s="8"/>
     </row>
     <row r="20">
       <c r="A20" t="s" s="11">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B20" t="s" s="12">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20" t="s" s="8"/>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21" t="s" s="3">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21" t="s" s="8"/>
     </row>
     <row r="22">
       <c r="A22" t="s" s="11">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B22" t="s" s="12">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22" t="s" s="8"/>
     </row>
     <row r="23">
       <c r="A23"/>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" s="10">
         <f>B2*0.02</f>
         <v>0.01</v>
       </c>
       <c r="D23" t="s">
         <v>8</v>
       </c>
       <c r="E23" t="s" s="8"/>
     </row>
     <row r="24">
-      <c r="A24"/>
-[...1 lines deleted...]
-        <v>82</v>
+      <c r="A24" t="s" s="11">
+        <v>37</v>
+      </c>
+      <c r="B24" t="s" s="12">
+        <v>89</v>
       </c>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24" t="s" s="8"/>
     </row>
     <row r="25">
       <c r="A25" t="s" s="13">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25" t="s" s="8"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
-  <mergeCells count="11">
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
+  <mergeCells count="13">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="B12:D12"/>
     <mergeCell ref="B14:D14"/>
     <mergeCell ref="B16:D16"/>
+    <mergeCell ref="B18:D18"/>
+    <mergeCell ref="B19:D19"/>
     <mergeCell ref="B20:D20"/>
     <mergeCell ref="B21:D21"/>
     <mergeCell ref="B22:D22"/>
     <mergeCell ref="B24:D24"/>
     <mergeCell ref="A25:D25"/>
   </mergeCells>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:E16"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="B2" s="14">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s" s="7">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="E2" t="s" s="8"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3" t="s" s="8"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="9">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4" t="s" s="8"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="4">
         <v>6</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5" t="s" s="8"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="10">
         <f>B2*0.5</f>
-        <v>0.03</v>
+        <v>0.025</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s" s="8"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="C7" s="10">
         <f>B2*0.5</f>
-        <v>0.03</v>
+        <v>0.025</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s" s="8"/>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8" t="s" s="8"/>
     </row>
     <row r="9">
       <c r="A9" t="s" s="11">
         <v>23</v>
       </c>
       <c r="B9" t="s" s="12">
-        <v>87</v>
+        <v>94</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9" t="s" s="8"/>
     </row>
     <row r="10">
-      <c r="A10" t="s" s="11">
-[...8 lines deleted...]
-      <c r="D10"/>
+      <c r="A10"/>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" s="10">
+        <f>B2*0.5</f>
+        <v>0.025</v>
+      </c>
+      <c r="D10" t="s">
+        <v>8</v>
+      </c>
       <c r="E10" t="s" s="8"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="s">
-        <v>9</v>
+        <v>93</v>
       </c>
       <c r="C11" s="10">
         <f>B2*0.5</f>
-        <v>0.03</v>
+        <v>0.025</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
-      <c r="A12"/>
-[...9 lines deleted...]
-      </c>
+      <c r="A12" t="s" s="11">
+        <v>26</v>
+      </c>
+      <c r="B12" t="inlineStr" s="12">
+        <is>
+          <t>[ÉTUVER] Réaliser le roux — Faire fondre le beurre en parcelles dans une grande sauteuse (elle doit pouvoir contenir ensuite le liquide de mouillement : lait, fond, fumet…). Ajouter la farine dès que le beurre est fondu. Mélanger à l'aide d'une spatule en exoglass : le mélange doit être lisse et homogène.</t>
+        </is>
+      </c>
+      <c r="C12"/>
+      <c r="D12"/>
       <c r="E12" t="s" s="8"/>
     </row>
     <row r="13">
       <c r="A13" t="s" s="11">
         <v>28</v>
       </c>
       <c r="B13" t="inlineStr" s="12">
         <is>
-          <t>[RÉDUIRE] Cuire le roux blanc — Cuire très doucement à feu réduit sans arrêter de mélanger. Arrêter la cuisson lorsqu'il blanchit et devient mousseux — on dit alors qu'il « fleurit ».</t>
+          <t>[RÉDUIRE] Cuire le roux blanc — Cuire très doucement à feu réduit, sans arrêter de mélanger à la spatule en exoglass, jusqu'à ce qu'il blanchisse et devienne mousseux : on dit alors qu'il « fleurit » (3 à 4 min).</t>
         </is>
       </c>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13" t="s" s="8"/>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="s" s="3">
-        <v>88</v>
+        <v>95</v>
       </c>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14" t="s" s="8"/>
     </row>
     <row r="15">
       <c r="A15" t="s" s="11">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>89</v>
+        <v>29</v>
+      </c>
+      <c r="B15" t="inlineStr" s="12">
+        <is>
+          <t>[REFROIDIR] Arrêter la cuisson — Retirer immédiatement la sauteuse du feu et refroidir rapidement le roux. Si nécessaire, plonger le fond de la sauteuse dans une plaque ou une calotte contenant de l'eau froide.</t>
+        </is>
       </c>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15" t="s" s="8"/>
     </row>
     <row r="16">
       <c r="A16" t="s" s="13">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16" t="s" s="8"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="8">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B9:D9"/>
-    <mergeCell ref="B10:D10"/>
+    <mergeCell ref="B12:D12"/>
     <mergeCell ref="B13:D13"/>
     <mergeCell ref="B14:D14"/>
     <mergeCell ref="B15:D15"/>
     <mergeCell ref="A16:D16"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>Sauce Nantua</dc:title>
+  <dc:title>SAUCE NANTUA</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>