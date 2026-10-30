--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -1,145 +1,165 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
-    <sheet name="Coulis de Tomates" sheetId="1" r:id="rId1"/>
+    <sheet name="COULIS DE TOMATES" sheetId="1" r:id="rId1"/>
+    <sheet name="Concentré de tomate — boîte 4/4" sheetId="2" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
-[...1 lines deleted...]
-    <t>Coulis de Tomates</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="35" uniqueCount="35">
+  <si>
+    <t>COULIS DE TOMATES</t>
   </si>
   <si>
     <t>Annotations</t>
   </si>
   <si>
     <t>Quantité souhaitée</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
-    <t>référence : 1 kg</t>
-[...2 lines deleted...]
-    <t>Coulis de Tomates  00SAU_REC017</t>
+    <t>référence : 1,5 kg</t>
+  </si>
+  <si>
+    <t>COULIS DE TOMATES  GRO_CDR_B299</t>
   </si>
   <si>
     <t>Ingrédients</t>
   </si>
   <si>
-    <t xml:space="preserve">    tomates pelées concassées</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">    ketchup</t>
+    <t xml:space="preserve">    TOMATE ronde Maroc cat.I 67-82mm</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Concentré de tomate — boîte 4/4 (collectivité) — voir l'onglet "Concentré de tomate — boîte 4/4"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Ketchup — à réactualiser</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Vinaigre de vin rouge</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
-    <t xml:space="preserve">    vinaigre de vin 6°</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">    huile olive vierge</t>
+    <t xml:space="preserve">    Huile d'olive vierge pure</t>
   </si>
   <si>
     <t xml:space="preserve">    BASILIC France botte</t>
   </si>
   <si>
+    <t>bte</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Poivre noir moulu</t>
+  </si>
+  <si>
+    <t>1.</t>
+  </si>
+  <si>
+    <t>[METTRE EN PLACE] Mettre en place le poste de travail — Peser, mesurer et contrôler les denrées.</t>
+  </si>
+  <si>
+    <t>ℹ 15 à 20 min</t>
+  </si>
+  <si>
+    <t>2.</t>
+  </si>
+  <si>
+    <t>[MONDER] Laver, monder les tomates sans les épépiner.</t>
+  </si>
+  <si>
+    <t>3.</t>
+  </si>
+  <si>
+    <t>4.</t>
+  </si>
+  <si>
+    <t>[INCORPORER] Vérifier l'assaisonnement, la couleur et l'onctuosité.</t>
+  </si>
+  <si>
+    <t>5.</t>
+  </si>
+  <si>
+    <t>ℹ +3°C max</t>
+  </si>
+  <si>
+    <t>6.</t>
+  </si>
+  <si>
+    <t>[INCORPORER] Au moment de l'utilisation, ajouter les herbes fraîchement hachées ou ciselées.</t>
+  </si>
+  <si>
+    <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
+  </si>
+  <si>
+    <t>Concentré de tomate — boîte 4/4 (collectivité)</t>
+  </si>
+  <si>
+    <t>Quantité totale à produire (cumulée)</t>
+  </si>
+  <si>
+    <t>référence : 0,88 kg — lot unique couvrant tous les usages</t>
+  </si>
+  <si>
+    <t>Concentré de tomate — boîte 4/4 (collectivité)  GRO-CONC-TOMATE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Concentré de tomate double</t>
+  </si>
+  <si>
     <t>pc</t>
-  </si>
-[...40 lines deleted...]
-    <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="16"/>
       <b/>
       <color rgb="FF1F4E3B"/>
     </font>
@@ -192,469 +212,593 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEAF3EE"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFF3CD"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="14">
+  <cellXfs count="15">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="200" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
-<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
-<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
+<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
+<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
+<Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:E29"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>2</v>
       </c>
       <c r="B2" s="5">
-        <v>1</v>
+        <v>1.5</v>
       </c>
       <c r="C2" t="s" s="6">
         <v>3</v>
       </c>
       <c r="D2" t="s" s="7">
         <v>4</v>
       </c>
       <c r="E2" t="s" s="8"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3" t="s" s="8"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="9">
         <v>5</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4" t="s" s="8"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="4">
         <v>6</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5" t="s" s="8"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="10">
-        <f>B2*1</f>
+        <f>B2*0.6666666667</f>
         <v>1</v>
       </c>
       <c r="D6" t="s">
         <v>3</v>
       </c>
       <c r="E6" t="s" s="8"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="10">
-        <f>B2*0.05</f>
+        <f>B2*0.0333333333</f>
         <v>0.05</v>
       </c>
       <c r="D7" t="s">
         <v>3</v>
       </c>
       <c r="E7" t="s" s="8"/>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="10">
-        <f>B2*0.2</f>
-        <v>0.2</v>
+        <f>B2*0.1533333333</f>
+        <v>0.23</v>
       </c>
       <c r="D8" t="s">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="E8" t="s" s="8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="s">
+        <v>10</v>
+      </c>
+      <c r="C9" s="10">
+        <f>B2*0.0333333333</f>
+        <v>0.05</v>
+      </c>
+      <c r="D9" t="s">
         <v>11</v>
-      </c>
-[...5 lines deleted...]
-        <v>10</v>
       </c>
       <c r="E9" t="s" s="8"/>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="10">
-        <f>B2*0.2</f>
+        <f>B2*0.1333333333</f>
         <v>0.2</v>
       </c>
       <c r="D10" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s" s="8"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="10">
-        <f>B2*0.5</f>
+        <f>B2*0.3333333333</f>
         <v>0.5</v>
       </c>
       <c r="D11" t="s">
         <v>14</v>
       </c>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
       <c r="A12"/>
-      <c r="B12"/>
-[...1 lines deleted...]
-      <c r="D12"/>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" s="10">
+        <f>B2*0.0006666667</f>
+        <v>0.001</v>
+      </c>
+      <c r="D12" t="s">
+        <v>3</v>
+      </c>
       <c r="E12" t="s" s="8"/>
     </row>
     <row r="13">
-      <c r="A13" t="s" s="11">
-[...4 lines deleted...]
-      </c>
+      <c r="A13"/>
+      <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13" t="s" s="8"/>
     </row>
     <row r="14">
-      <c r="A14"/>
-      <c r="B14" t="s" s="3">
+      <c r="A14" t="s" s="11">
+        <v>16</v>
+      </c>
+      <c r="B14" t="s" s="12">
         <v>17</v>
       </c>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14" t="s" s="8"/>
     </row>
     <row r="15">
-      <c r="A15" t="s" s="11">
+      <c r="A15"/>
+      <c r="B15" t="s" s="3">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15" t="s" s="8"/>
     </row>
     <row r="16">
-      <c r="A16"/>
-      <c r="B16" t="s">
+      <c r="A16" t="s" s="11">
+        <v>19</v>
+      </c>
+      <c r="B16" t="s" s="12">
+        <v>20</v>
+      </c>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16" t="s" s="8"/>
+    </row>
+    <row r="17">
+      <c r="A17"/>
+      <c r="B17" t="s">
         <v>7</v>
       </c>
-      <c r="C16" s="10">
-        <f>B2*1</f>
+      <c r="C17" s="10">
+        <f>B2*0.6666666667</f>
         <v>1</v>
       </c>
-      <c r="D16" t="s">
-[...8 lines deleted...]
-      <c r="B17" t="inlineStr" s="12">
+      <c r="D17" t="s">
+        <v>3</v>
+      </c>
+      <c r="E17" t="s" s="8"/>
+    </row>
+    <row r="18">
+      <c r="A18" t="s" s="11">
+        <v>21</v>
+      </c>
+      <c r="B18" t="inlineStr" s="12">
         <is>
-          <t>[MIXER] Réaliser le coulis — Dans la cuve du mixeur, ajouter les tomates, le concentré, le ketchup, le sel et le poivre. Mixer d'abord lentement, puis accélérer progressivement.</t>
+          <t>[MIXER] Réaliser le coulis de tomates — Dans la cuve du mixeur, ajouter les tomates, le concentré, le tomato ketchup, le sel et le poivre. Mixer d'abord lentement, puis accélérer progressivement. Ajouter le vinaigre de vin. Monter le coulis avec l'huile d'olive.</t>
         </is>
       </c>
-      <c r="C17"/>
-[...14 lines deleted...]
-      </c>
+      <c r="C18"/>
+      <c r="D18"/>
       <c r="E18" t="s" s="8"/>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19" t="s">
         <v>8</v>
       </c>
       <c r="C19" s="10">
-        <f>B2*0.05</f>
+        <f>B2*0.0333333333</f>
         <v>0.05</v>
       </c>
       <c r="D19" t="s">
         <v>3</v>
       </c>
       <c r="E19" t="s" s="8"/>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" s="10">
-        <f>B2*0.2</f>
-        <v>0.2</v>
+        <f>B2*0.1533333333</f>
+        <v>0.23</v>
       </c>
       <c r="D20" t="s">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="E20" t="s" s="8"/>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21" t="s">
+        <v>10</v>
+      </c>
+      <c r="C21" s="10">
+        <f>B2*0.0333333333</f>
+        <v>0.05</v>
+      </c>
+      <c r="D21" t="s">
         <v>11</v>
-      </c>
-[...5 lines deleted...]
-        <v>10</v>
       </c>
       <c r="E21" t="s" s="8"/>
     </row>
     <row r="22">
       <c r="A22"/>
       <c r="B22" t="s">
         <v>12</v>
       </c>
       <c r="C22" s="10">
-        <f>B2*0.2</f>
+        <f>B2*0.1333333333</f>
         <v>0.2</v>
       </c>
       <c r="D22" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E22" t="s" s="8"/>
     </row>
     <row r="23">
-      <c r="A23" t="s" s="11">
-[...6 lines deleted...]
-      <c r="D23"/>
+      <c r="A23"/>
+      <c r="B23" t="s">
+        <v>15</v>
+      </c>
+      <c r="C23" s="10">
+        <f>B2*0.0006666667</f>
+        <v>0.001</v>
+      </c>
+      <c r="D23" t="s">
+        <v>3</v>
+      </c>
       <c r="E23" t="s" s="8"/>
     </row>
     <row r="24">
       <c r="A24" t="s" s="11">
+        <v>22</v>
+      </c>
+      <c r="B24" t="s" s="12">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24" t="s" s="8"/>
     </row>
     <row r="25">
-      <c r="A25"/>
-[...9 lines deleted...]
-      </c>
+      <c r="A25" t="s" s="11">
+        <v>24</v>
+      </c>
+      <c r="B25" t="inlineStr" s="12">
+        <is>
+          <t>[VÉRIFIER] Passer le coulis au chinois étamine — Le réserver en enceinte réfrigérée. Attention ! Le coulis de tomates réalisé à partir de tomates crues ne se conserve pas, il doit être utilisé pendant la durée du service.</t>
+        </is>
+      </c>
+      <c r="C25"/>
+      <c r="D25"/>
       <c r="E25" t="s" s="8"/>
     </row>
     <row r="26">
       <c r="A26"/>
       <c r="B26" t="s" s="3">
         <v>25</v>
       </c>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26" t="s" s="8"/>
     </row>
     <row r="27">
       <c r="A27" t="s" s="11">
         <v>26</v>
       </c>
       <c r="B27" t="s" s="12">
         <v>27</v>
       </c>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27" t="s" s="8"/>
     </row>
     <row r="28">
       <c r="A28"/>
       <c r="B28" t="s">
         <v>13</v>
       </c>
       <c r="C28" s="10">
-        <f>B2*0.5</f>
+        <f>B2*0.3333333333</f>
         <v>0.5</v>
       </c>
       <c r="D28" t="s">
         <v>14</v>
       </c>
       <c r="E28" t="s" s="8"/>
     </row>
     <row r="29">
       <c r="A29" t="s" s="13">
         <v>28</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29" t="s" s="8"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="11">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
-    <mergeCell ref="B13:D13"/>
     <mergeCell ref="B14:D14"/>
     <mergeCell ref="B15:D15"/>
-    <mergeCell ref="B17:D17"/>
-    <mergeCell ref="B23:D23"/>
+    <mergeCell ref="B16:D16"/>
+    <mergeCell ref="B18:D18"/>
     <mergeCell ref="B24:D24"/>
+    <mergeCell ref="B25:D25"/>
     <mergeCell ref="B26:D26"/>
     <mergeCell ref="B27:D27"/>
     <mergeCell ref="A29:D29"/>
+  </mergeCells>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:E9"/>
+  <cols>
+    <col min="1" max="1" width="22" customWidth="1"/>
+    <col min="2" max="2" width="52" customWidth="1"/>
+    <col min="3" max="3" width="14" customWidth="1"/>
+    <col min="4" max="4" width="10" customWidth="1"/>
+    <col min="5" max="5" width="26" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" customHeight="1" ht="24">
+      <c r="A1" t="s" s="2">
+        <v>29</v>
+      </c>
+      <c r="B1"/>
+      <c r="C1"/>
+      <c r="D1"/>
+      <c r="E1" t="s" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="s" s="4">
+        <v>30</v>
+      </c>
+      <c r="B2" s="14">
+        <v>0.05</v>
+      </c>
+      <c r="C2" t="s">
+        <v>3</v>
+      </c>
+      <c r="D2" t="s" s="7">
+        <v>31</v>
+      </c>
+      <c r="E2" t="s" s="8"/>
+    </row>
+    <row r="3">
+      <c r="A3"/>
+      <c r="B3"/>
+      <c r="C3"/>
+      <c r="D3"/>
+      <c r="E3" t="s" s="8"/>
+    </row>
+    <row r="4">
+      <c r="A4" t="s" s="9">
+        <v>32</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4" t="s" s="8"/>
+    </row>
+    <row r="5">
+      <c r="A5" t="s" s="4">
+        <v>6</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5" t="s" s="8"/>
+    </row>
+    <row r="6">
+      <c r="A6"/>
+      <c r="B6" t="s">
+        <v>33</v>
+      </c>
+      <c r="C6" s="10">
+        <f>B2*1.1363636364</f>
+        <v>0.056818</v>
+      </c>
+      <c r="D6" t="s">
+        <v>34</v>
+      </c>
+      <c r="E6" t="s" s="8"/>
+    </row>
+    <row r="7">
+      <c r="A7"/>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7" t="s" s="8"/>
+    </row>
+    <row r="8">
+      <c r="A8"/>
+      <c r="B8" t="inlineStr" s="3">
+        <is>
+          <t>Pivot de conversion : 1 boîte 4/4 de concentré de tomate double = 0,880kg net, convention déjà en place ailleurs dans le corpus (Fiches 136/139). AUCUNE mercuriale ferme trouvée pour le concentré de tomate spécifiquement (contrairement à la boîte 4/4 générique ~850g du référentiel unite_ref) -- valeur a_verifier, à corriger si une fiche technique produit réelle est trouvée. À utiliser pour toute fiche CDC exprimant le concentré de tomate en boîte(s) 4/4.</t>
+        </is>
+      </c>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8" t="s" s="8"/>
+    </row>
+    <row r="9">
+      <c r="A9" t="s" s="13">
+        <v>28</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9" t="s" s="8"/>
+    </row>
+  </sheetData>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
+  <mergeCells count="4">
+    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A4:D4"/>
+    <mergeCell ref="B8:D8"/>
+    <mergeCell ref="A9:D9"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>Coulis de Tomates</dc:title>
+  <dc:title>COULIS DE TOMATES</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>