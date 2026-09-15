--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -287,251 +287,251 @@
       </c>
       <c r="C3" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="3">
         <v>1</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5" t="s">
         <v>13</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="3">
-        <v>1</v>
+        <v>0.333</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
       <c r="F6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="3">
-        <v>1</v>
+        <v>0.333</v>
       </c>
       <c r="E7" t="s">
         <v>17</v>
       </c>
       <c r="F7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>3</v>
       </c>
       <c r="B8" t="s">
         <v>20</v>
       </c>
       <c r="C8" t="s">
         <v>14</v>
       </c>
       <c r="D8" s="3">
-        <v>0.1</v>
+        <v>0.033</v>
       </c>
       <c r="E8" t="s">
         <v>17</v>
       </c>
       <c r="F8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>3</v>
       </c>
       <c r="B9" t="s">
         <v>22</v>
       </c>
       <c r="C9" t="s">
         <v>14</v>
       </c>
       <c r="D9" s="3">
-        <v>0.1</v>
+        <v>0.033</v>
       </c>
       <c r="E9" t="s">
         <v>17</v>
       </c>
       <c r="F9" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10" t="s">
         <v>23</v>
       </c>
       <c r="C10" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="3">
-        <v>0.2</v>
+        <v>0.067</v>
       </c>
       <c r="E10" t="s">
         <v>17</v>
       </c>
       <c r="F10" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>3</v>
       </c>
       <c r="B11" t="s">
         <v>24</v>
       </c>
       <c r="C11" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="3">
-        <v>0.08</v>
+        <v>0.027</v>
       </c>
       <c r="E11" t="s">
         <v>17</v>
       </c>
       <c r="F11" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>3</v>
       </c>
       <c r="B12" t="s">
         <v>25</v>
       </c>
       <c r="C12" t="s">
         <v>14</v>
       </c>
       <c r="D12" s="3">
-        <v>0.001</v>
+        <v>0</v>
       </c>
       <c r="E12" t="s">
         <v>17</v>
       </c>
       <c r="F12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>3</v>
       </c>
       <c r="B13" t="s">
         <v>27</v>
       </c>
       <c r="C13" t="s">
         <v>14</v>
       </c>
       <c r="D13" s="3">
-        <v>0.001</v>
+        <v>0</v>
       </c>
       <c r="E13" t="s">
         <v>17</v>
       </c>
       <c r="F13" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>3</v>
       </c>
       <c r="B14" t="s">
         <v>29</v>
       </c>
       <c r="C14" t="s">
         <v>14</v>
       </c>
       <c r="D14" s="3">
-        <v>0.001</v>
+        <v>0</v>
       </c>
       <c r="E14" t="s">
         <v>17</v>
       </c>
       <c r="F14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>1</v>
       </c>
       <c r="B15" t="s">
         <v>31</v>
       </c>
       <c r="C15" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="3">
         <v>0.12</v>
       </c>
       <c r="E15" t="s">
         <v>17</v>
       </c>
       <c r="F15" t="s">