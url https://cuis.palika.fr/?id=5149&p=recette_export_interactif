--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -1,259 +1,233 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
-    <sheet name="Velouté de Veau" sheetId="1" r:id="rId1"/>
-[...2 lines deleted...]
-    <sheet name="Roux Blanc" sheetId="4" r:id="rId4"/>
+    <sheet name="VELOUTÉ DE VEAU" sheetId="1" r:id="rId1"/>
+    <sheet name="FOND BLANC DE VEAU" sheetId="2" r:id="rId2"/>
+    <sheet name="ROUX BLANC" sheetId="3" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="65" uniqueCount="65">
-[...1 lines deleted...]
-    <t>Velouté de Veau</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="57">
+  <si>
+    <t>VELOUTÉ DE VEAU</t>
   </si>
   <si>
     <t>Annotations</t>
   </si>
   <si>
     <t>Quantité souhaitée</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t>référence : 1 lt</t>
   </si>
   <si>
-    <t>Velouté de Veau  00SAU_REC009</t>
+    <t>VELOUTÉ DE VEAU  GRO_CDR_B282</t>
   </si>
   <si>
     <t>Ingrédients</t>
   </si>
   <si>
-    <t xml:space="preserve">    Fond Blanc de Veau (réduit) — voir l'onglet "Fond Blanc de Veau (réduit)"</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">    Roux Blanc — voir l'onglet "Roux Blanc"</t>
+    <t xml:space="preserve">    FOND BLANC DE VEAU — voir l'onglet "FOND BLANC DE VEAU"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ROUX BLANC — voir l'onglet "ROUX BLANC"</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t xml:space="preserve">    Beurre de cuisine bloc 10 kg</t>
   </si>
   <si>
-    <t xml:space="preserve">    Piment de Cayenne</t>
+    <t xml:space="preserve">    Poivre blanc moulu</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
-    <t>[METTRE EN PLACE] Mettre en place — Peser, mesurer et contrôler les denrées.</t>
+    <t>[METTRE EN PLACE] Mettre en place le poste de travail — Peser, mesurer et contrôler les denrées.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
-    <t>[ÉTUVER] Porter le Fond Blanc de Veau à ébullition.</t>
+    <t>[ÉTUVER] Porter le fond blanc ou le fumet à ébullition.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
+    <t>[ASSAISONNER] Vérifier l'onctuosité et l'assaisonnement du velouté.</t>
+  </si>
+  <si>
     <t>ℹ 20 à 30 min</t>
   </si>
   <si>
     <t>6.</t>
   </si>
   <si>
-    <t>[PASSER] Passer au chinois étamine dans un bain-marie à sauce ou dans un bahut selon la quantité.</t>
+    <t>[PASSER] Passer le velouté au chinois étamine dans un bain-marie à sauce ou dans un bahut (selon la quantité), en foulant à l'aide d'un petit pochon à sauce.</t>
   </si>
   <si>
     <t>7.</t>
   </si>
   <si>
+    <t>[CORNER] Si nécessaire, corner les bords et beurrer le velouté en surface — Tamponner la surface avec quelques petites parcelles de beurre.</t>
+  </si>
+  <si>
     <t>ℹ + 63°C minimum</t>
   </si>
   <si>
+    <t>8.</t>
+  </si>
+  <si>
+    <t>Réserver le velouté à couvert dans un bain-marie à une température supérieure à + 63 °C, ou le refroidir rapidement et réglementairement.</t>
+  </si>
+  <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
-    <t>Fond Blanc de Veau (réduit)</t>
+    <t>FOND BLANC DE VEAU</t>
   </si>
   <si>
     <t>Quantité totale à produire (cumulée)</t>
   </si>
   <si>
-    <t>référence : 2,5 lt — lot unique couvrant tous les usages</t>
-[...26 lines deleted...]
-    <t xml:space="preserve">    EAU</t>
+    <t>référence : 1 lt — lot unique couvrant tous les usages</t>
+  </si>
+  <si>
+    <t>FOND BLANC DE VEAU  GRO_CDR_B264</t>
   </si>
   <si>
     <t xml:space="preserve">    Os et parures maigres de veau</t>
   </si>
   <si>
-    <t xml:space="preserve">    Collet de veau (piétrons, jarret)</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">    Os de veau (pieds, jarret)</t>
   </si>
   <si>
-    <t xml:space="preserve">    CAROTTE France cat.I botte</t>
+    <t xml:space="preserve">    CAROTTE France extra colis 12kg</t>
   </si>
   <si>
     <t xml:space="preserve">    OIGNON jaune France cat.I 60-80mm</t>
   </si>
   <si>
     <t xml:space="preserve">    POIREAU France cat.I</t>
   </si>
   <si>
     <t xml:space="preserve">    CÉLERI-BRANCHE vert France cat.I</t>
   </si>
   <si>
-    <t xml:space="preserve">    Bouquet garni sachet dose</t>
-[...8 lines deleted...]
-    <t>[CONCASSER] Concasser les os et parures de veau — blanchir à l'eau froide</t>
+    <t xml:space="preserve">    Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Clous de girofle (par 20) (conv.)</t>
+  </si>
+  <si>
+    <t>pc</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Poivre noir en grains entiers</t>
+  </si>
+  <si>
+    <t>[CONCASSER] Mise en place du poste de travail — Réunir les denrées, le matériel de préparation et de cuisson. Contrôler la fraîcheur et la qualité des produits.</t>
   </si>
   <si>
     <t>ℹ Découper en morceaux — réunir dans une grande marmite — couvrir d'eau froide — porter à ébullition 3 à 4 minutes — rafraîchir</t>
   </si>
   <si>
-    <t>[ÉPLUCHER] Rafraîchir les ingrédients de base à l'eau courante</t>
+    <t>[ÉPLUCHER] Concasser finement les os ou les carcasses et les abattis ; découper la viande en morceaux, habiller et brider la ou les volailles s'il y a lieu.</t>
   </si>
   <si>
     <t>ℹ Bien rincer et égoutter dans une passoire — rincer le rondeau</t>
   </si>
   <si>
-    <t>[MARQUER] Marquer le fond blanc en cuisson</t>
-[...1 lines deleted...]
-  <si>
     <t>ℹ Replacer les ingrédients de base dans le récipient — mouiller avec de l'eau froide — porter à ébullition</t>
   </si>
   <si>
-    <t>[ÉCUMER] Écumer soigneusement</t>
+    <t>[ÉCUMER] Marquer le fond blanc en cuisson — Replacer les ingrédients de base, mouiller à l'eau froide, porter à ébullition, écumer et dégraisser.</t>
   </si>
   <si>
     <t>ℹ Écumer abondamment dès la première ébullition</t>
   </si>
   <si>
-    <t>[ÉPLUCHER] Préparer les éléments de la garniture aromatique</t>
-[...1 lines deleted...]
-  <si>
     <t>ℹ Éplucher et laver tous les légumes — tailler les carottes en tronçons — piquer ou clouter les oignons</t>
   </si>
   <si>
-    <t>[MOUILLER] Ajouter la garniture aromatique dans le fond blanc</t>
-[...2 lines deleted...]
-    <t>Roux Blanc</t>
+    <t>ROUX BLANC</t>
   </si>
   <si>
     <t>référence : 1 kg — lot unique couvrant tous les usages</t>
   </si>
   <si>
-    <t>Roux Blanc  00SAU_REC001</t>
-[...5 lines deleted...]
-    <t>[METTRE EN PLACE] Mettre en place — Peser, mesurer et contrôler les denrées. Tamiser la farine. Découper le beurre en parcelles.</t>
+    <t>ROUX BLANC  GRO_CDR_B280</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Farine de blé T55</t>
+  </si>
+  <si>
+    <t>[METTRE EN PLACE] Mettre en place le poste de travail — Peser, mesurer, contrôler les denrées. Tamiser la farine. Découper le beurre en parcelles.</t>
   </si>
   <si>
     <t>ℹ 3 à 4 min</t>
-  </si>
-[...1 lines deleted...]
-    <t>[REFROIDIR] Refroidir rapidement — Retirer la sauteuse du feu. Si nécessaire, plonger le fond dans une plaque d'eau froide pour stopper la cuisson.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="16"/>
       <b/>
       <color rgb="FF1F4E3B"/>
     </font>
@@ -346,59 +320,61 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
-<Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
-[...1 lines deleted...]
-<Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
+<Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
+<Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:E26"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:E25"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>2</v>
       </c>
       <c r="B2" s="5">
         <v>1</v>
@@ -434,52 +410,52 @@
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5" t="s" s="8"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="10">
         <f>B2*1</f>
         <v>1</v>
       </c>
       <c r="D6" t="s">
         <v>3</v>
       </c>
       <c r="E6" t="s" s="8"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="10">
-        <f>B2*0.12</f>
-        <v>0.12</v>
+        <f>B2*0.1</f>
+        <v>0.1</v>
       </c>
       <c r="D7" t="s">
         <v>9</v>
       </c>
       <c r="E7" t="s" s="8"/>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="s">
         <v>10</v>
       </c>
       <c r="C8" s="10">
         <f>B2*0.02</f>
         <v>0.02</v>
       </c>
       <c r="D8" t="s">
         <v>9</v>
       </c>
       <c r="E8" t="s" s="8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="s">
         <v>11</v>
       </c>
@@ -494,955 +470,923 @@
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10" t="s" s="8"/>
     </row>
     <row r="11">
       <c r="A11" t="s" s="11">
         <v>12</v>
       </c>
       <c r="B11" t="s" s="12">
         <v>13</v>
       </c>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
       <c r="A12" t="s" s="11">
         <v>14</v>
       </c>
       <c r="B12" t="inlineStr" s="12">
         <is>
-          <t>[RÉALISER] Réaliser le Roux Blanc et le refroidir — Le réaliser dans une sauteuse suffisamment grande pour pouvoir incorporer le fond facilement. Arrêter la cuisson lorsqu'il blanchit et devient mousseux. Le laisser refroidir.</t>
+          <t>[RÉALISER] Réaliser le roux blanc (voir page 280) — Le réaliser dans une sauteuse suffisamment grande pour pouvoir incorporer le fond ou le fumet facilement. Arrêter la cuisson lorsque le roux blanchit et devient mousseux. Le laisser refroidir.</t>
         </is>
       </c>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12" t="s" s="8"/>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="s">
         <v>8</v>
       </c>
       <c r="C13" s="10">
-        <f>B2*0.12</f>
-        <v>0.12</v>
+        <f>B2*0.1</f>
+        <v>0.1</v>
       </c>
       <c r="D13" t="s">
         <v>9</v>
       </c>
       <c r="E13" t="s" s="8"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="11">
         <v>15</v>
       </c>
       <c r="B14" t="s" s="12">
         <v>16</v>
       </c>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14" t="s" s="8"/>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="s">
         <v>7</v>
       </c>
       <c r="C15" s="10">
         <f>B2*1</f>
         <v>1</v>
       </c>
       <c r="D15" t="s">
         <v>3</v>
       </c>
       <c r="E15" t="s" s="8"/>
     </row>
     <row r="16">
       <c r="A16" t="s" s="11">
         <v>17</v>
       </c>
       <c r="B16" t="inlineStr" s="12">
         <is>
-          <t>[VERSER] Confectionner le velouté — Verser la moitié du fond blanc bouillant en une seule fois sur le roux froid. Mélanger hors du feu au fouet à sauce. Verser progressivement le reste du fond sans arrêter de remuer. La consistance doit être lisse, homogène et sans grumeaux.</t>
+          <t>[VERSER] Confectionner le velouté — Verser la moitié du fond blanc ou du fumet en une seule fois sur le roux froid. Mélanger hors du feu à l'aide d'un fouet à sauce. Verser progressivement le reste du fond ou du fumet, sans arrêter de remuer : la consistance doit être lisse, homogène et sans grumeaux. Assaisonner le velouté avec le sel fin, le poivre blanc du moulin ou le piment de Cayenne. Porter le velouté à ébullition, sans arrêter de remuer. Le laisser réduire très doucement, durant une quinzaine de minutes pour une très petite quantité ; réalisé en grande quantité, le velouté doit réduire lentement d'un tiers de son volume. Utiliser une spatule à réduction pour éviter qu'il n'attache au rondeau.</t>
         </is>
       </c>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16" t="s" s="8"/>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="C17" s="10">
-        <f>B2*1</f>
-        <v>1</v>
+        <f>B2*0.001</f>
+        <v>0.001</v>
       </c>
       <c r="D17" t="s">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="E17" t="s" s="8"/>
     </row>
     <row r="18">
-      <c r="A18"/>
-[...9 lines deleted...]
-      </c>
+      <c r="A18" t="s" s="11">
+        <v>18</v>
+      </c>
+      <c r="B18" t="s" s="12">
+        <v>19</v>
+      </c>
+      <c r="C18"/>
+      <c r="D18"/>
       <c r="E18" t="s" s="8"/>
     </row>
     <row r="19">
       <c r="A19"/>
-      <c r="B19" t="s">
-[...8 lines deleted...]
-      </c>
+      <c r="B19" t="s" s="3">
+        <v>20</v>
+      </c>
+      <c r="C19"/>
+      <c r="D19"/>
       <c r="E19" t="s" s="8"/>
     </row>
     <row r="20">
       <c r="A20" t="s" s="11">
-        <v>18</v>
-[...4 lines deleted...]
-        </is>
+        <v>21</v>
+      </c>
+      <c r="B20" t="s" s="12">
+        <v>22</v>
       </c>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20" t="s" s="8"/>
     </row>
     <row r="21">
-      <c r="A21"/>
-[...1 lines deleted...]
-        <v>19</v>
+      <c r="A21" t="s" s="11">
+        <v>23</v>
+      </c>
+      <c r="B21" t="s" s="12">
+        <v>24</v>
       </c>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21" t="s" s="8"/>
     </row>
     <row r="22">
-      <c r="A22" t="s" s="11">
-[...6 lines deleted...]
-      <c r="D22"/>
+      <c r="A22"/>
+      <c r="B22" t="s">
+        <v>10</v>
+      </c>
+      <c r="C22" s="10">
+        <f>B2*0.02</f>
+        <v>0.02</v>
+      </c>
+      <c r="D22" t="s">
+        <v>9</v>
+      </c>
       <c r="E22" t="s" s="8"/>
     </row>
     <row r="23">
-      <c r="A23" t="s" s="11">
-[...5 lines deleted...]
-        </is>
+      <c r="A23"/>
+      <c r="B23" t="s" s="3">
+        <v>25</v>
       </c>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23" t="s" s="8"/>
     </row>
     <row r="24">
-      <c r="A24"/>
-[...9 lines deleted...]
-      </c>
+      <c r="A24" t="s" s="11">
+        <v>26</v>
+      </c>
+      <c r="B24" t="s" s="12">
+        <v>27</v>
+      </c>
+      <c r="C24"/>
+      <c r="D24"/>
       <c r="E24" t="s" s="8"/>
     </row>
     <row r="25">
-      <c r="A25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="A25" t="s" s="13">
+        <v>28</v>
+      </c>
+      <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25" t="s" s="8"/>
     </row>
-    <row r="26">
-[...7 lines deleted...]
-    </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
-  <mergeCells count="12">
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
+  <mergeCells count="13">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="B12:D12"/>
     <mergeCell ref="B14:D14"/>
     <mergeCell ref="B16:D16"/>
+    <mergeCell ref="B18:D18"/>
+    <mergeCell ref="B19:D19"/>
     <mergeCell ref="B20:D20"/>
     <mergeCell ref="B21:D21"/>
-    <mergeCell ref="B22:D22"/>
     <mergeCell ref="B23:D23"/>
-    <mergeCell ref="B25:D25"/>
-    <mergeCell ref="A26:D26"/>
+    <mergeCell ref="B24:D24"/>
+    <mergeCell ref="A25:D25"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:E11"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:E37"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B2" s="14">
         <v>1</v>
       </c>
       <c r="C2" t="s">
         <v>3</v>
       </c>
       <c r="D2" t="s" s="7">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="E2" t="s" s="8"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3" t="s" s="8"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="9">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4" t="s" s="8"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="4">
         <v>6</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5" t="s" s="8"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="C6" s="10">
-        <f>B2*3</f>
-        <v>3</v>
+        <f>B2*0.5</f>
+        <v>0.5</v>
       </c>
       <c r="D6" t="s">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="E6" t="s" s="8"/>
     </row>
     <row r="7">
       <c r="A7"/>
-      <c r="B7"/>
-[...1 lines deleted...]
-      <c r="D7"/>
+      <c r="B7" t="s">
+        <v>34</v>
+      </c>
+      <c r="C7" s="10">
+        <f>B2*0.5</f>
+        <v>0.5</v>
+      </c>
+      <c r="D7" t="s">
+        <v>9</v>
+      </c>
       <c r="E7" t="s" s="8"/>
     </row>
     <row r="8">
-      <c r="A8" t="s" s="11">
+      <c r="A8"/>
+      <c r="B8" t="s">
+        <v>35</v>
+      </c>
+      <c r="C8" s="10">
+        <f>B2*0.1</f>
+        <v>0.1</v>
+      </c>
+      <c r="D8" t="s">
+        <v>9</v>
+      </c>
+      <c r="E8" t="s" s="8"/>
+    </row>
+    <row r="9">
+      <c r="A9"/>
+      <c r="B9" t="s">
+        <v>36</v>
+      </c>
+      <c r="C9" s="10">
+        <f>B2*0.1</f>
+        <v>0.1</v>
+      </c>
+      <c r="D9" t="s">
+        <v>9</v>
+      </c>
+      <c r="E9" t="s" s="8"/>
+    </row>
+    <row r="10">
+      <c r="A10"/>
+      <c r="B10" t="s">
+        <v>37</v>
+      </c>
+      <c r="C10" s="10">
+        <f>B2*0.2</f>
+        <v>0.2</v>
+      </c>
+      <c r="D10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E10" t="s" s="8"/>
+    </row>
+    <row r="11">
+      <c r="A11"/>
+      <c r="B11" t="s">
+        <v>38</v>
+      </c>
+      <c r="C11" s="10">
+        <f>B2*0.08</f>
+        <v>0.08</v>
+      </c>
+      <c r="D11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E11" t="s" s="8"/>
+    </row>
+    <row r="12">
+      <c r="A12"/>
+      <c r="B12" t="s">
+        <v>39</v>
+      </c>
+      <c r="C12" s="10">
+        <f>B2*1.5</f>
+        <v>1.5</v>
+      </c>
+      <c r="D12" t="s">
+        <v>3</v>
+      </c>
+      <c r="E12" t="s" s="8"/>
+    </row>
+    <row r="13">
+      <c r="A13"/>
+      <c r="B13" t="s">
+        <v>40</v>
+      </c>
+      <c r="C13" s="10">
+        <f>B2*1</f>
+        <v>1</v>
+      </c>
+      <c r="D13" t="s">
+        <v>41</v>
+      </c>
+      <c r="E13" t="s" s="8"/>
+    </row>
+    <row r="14">
+      <c r="A14"/>
+      <c r="B14" t="s">
+        <v>42</v>
+      </c>
+      <c r="C14" s="10">
+        <f>B2*0.001</f>
+        <v>0.001</v>
+      </c>
+      <c r="D14" t="s">
+        <v>9</v>
+      </c>
+      <c r="E14" t="s" s="8"/>
+    </row>
+    <row r="15">
+      <c r="A15"/>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15" t="s" s="8"/>
+    </row>
+    <row r="16">
+      <c r="A16" t="s" s="11">
         <v>12</v>
       </c>
-      <c r="B8" t="s" s="12">
-[...7 lines deleted...]
-      <c r="A9" t="s" s="11">
+      <c r="B16" t="s" s="12">
+        <v>43</v>
+      </c>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16" t="s" s="8"/>
+    </row>
+    <row r="17">
+      <c r="A17"/>
+      <c r="B17" t="s" s="3">
+        <v>44</v>
+      </c>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17" t="s" s="8"/>
+    </row>
+    <row r="18">
+      <c r="A18" t="s" s="11">
         <v>14</v>
       </c>
-      <c r="B9" t="s" s="12">
-[...7 lines deleted...]
-      <c r="A10" t="s" s="11">
+      <c r="B18" t="s" s="12">
+        <v>45</v>
+      </c>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18" t="s" s="8"/>
+    </row>
+    <row r="19">
+      <c r="A19"/>
+      <c r="B19" t="s">
+        <v>33</v>
+      </c>
+      <c r="C19" s="10">
+        <f>B2*0.5</f>
+        <v>0.5</v>
+      </c>
+      <c r="D19" t="s">
+        <v>9</v>
+      </c>
+      <c r="E19" t="s" s="8"/>
+    </row>
+    <row r="20">
+      <c r="A20"/>
+      <c r="B20" t="s">
+        <v>34</v>
+      </c>
+      <c r="C20" s="10">
+        <f>B2*0.5</f>
+        <v>0.5</v>
+      </c>
+      <c r="D20" t="s">
+        <v>9</v>
+      </c>
+      <c r="E20" t="s" s="8"/>
+    </row>
+    <row r="21">
+      <c r="A21"/>
+      <c r="B21" t="s" s="3">
+        <v>46</v>
+      </c>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21" t="s" s="8"/>
+    </row>
+    <row r="22">
+      <c r="A22" t="s" s="11">
         <v>15</v>
       </c>
-      <c r="B10" t="s" s="12">
-[...13 lines deleted...]
-      <c r="E11" t="s" s="8"/>
+      <c r="B22" t="inlineStr" s="12">
+        <is>
+          <t>[MARQUER] Blanchir les os et la viande (ils peuvent être mis à dégorger au préalable) — Mouiller à l'eau froide, porter à ébullition, laisser frémir quelques minutes en écumant ; rafraîchir à l'eau courante, rincer, égoutter ; rincer le récipient.</t>
+        </is>
+      </c>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22" t="s" s="8"/>
+    </row>
+    <row r="23">
+      <c r="A23"/>
+      <c r="B23" t="s" s="3">
+        <v>47</v>
+      </c>
+      <c r="C23"/>
+      <c r="D23"/>
+      <c r="E23" t="s" s="8"/>
+    </row>
+    <row r="24">
+      <c r="A24" t="s" s="11">
+        <v>17</v>
+      </c>
+      <c r="B24" t="s" s="12">
+        <v>48</v>
+      </c>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24" t="s" s="8"/>
+    </row>
+    <row r="25">
+      <c r="A25"/>
+      <c r="B25" t="s">
+        <v>39</v>
+      </c>
+      <c r="C25" s="10">
+        <f>B2*1.5</f>
+        <v>1.5</v>
+      </c>
+      <c r="D25" t="s">
+        <v>3</v>
+      </c>
+      <c r="E25" t="s" s="8"/>
+    </row>
+    <row r="26">
+      <c r="A26"/>
+      <c r="B26" t="s" s="3">
+        <v>49</v>
+      </c>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26" t="s" s="8"/>
+    </row>
+    <row r="27">
+      <c r="A27" t="s" s="11">
+        <v>18</v>
+      </c>
+      <c r="B27" t="inlineStr" s="12">
+        <is>
+          <t>[ÉPLUCHER] Préparer et ajouter la garniture aromatique — Éplucher et laver les légumes ; tailler les carottes en tronçons ; confectionner le bouquet garni avec les blancs de poireau et le céleri ; piquer l'oignon d'un clou de girofle.</t>
+        </is>
+      </c>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27" t="s" s="8"/>
+    </row>
+    <row r="28">
+      <c r="A28"/>
+      <c r="B28" t="s">
+        <v>35</v>
+      </c>
+      <c r="C28" s="10">
+        <f>B2*0.1</f>
+        <v>0.1</v>
+      </c>
+      <c r="D28" t="s">
+        <v>9</v>
+      </c>
+      <c r="E28" t="s" s="8"/>
+    </row>
+    <row r="29">
+      <c r="A29"/>
+      <c r="B29" t="s">
+        <v>36</v>
+      </c>
+      <c r="C29" s="10">
+        <f>B2*0.1</f>
+        <v>0.1</v>
+      </c>
+      <c r="D29" t="s">
+        <v>9</v>
+      </c>
+      <c r="E29" t="s" s="8"/>
+    </row>
+    <row r="30">
+      <c r="A30"/>
+      <c r="B30" t="s">
+        <v>37</v>
+      </c>
+      <c r="C30" s="10">
+        <f>B2*0.2</f>
+        <v>0.2</v>
+      </c>
+      <c r="D30" t="s">
+        <v>9</v>
+      </c>
+      <c r="E30" t="s" s="8"/>
+    </row>
+    <row r="31">
+      <c r="A31"/>
+      <c r="B31" t="s">
+        <v>38</v>
+      </c>
+      <c r="C31" s="10">
+        <f>B2*0.08</f>
+        <v>0.08</v>
+      </c>
+      <c r="D31" t="s">
+        <v>9</v>
+      </c>
+      <c r="E31" t="s" s="8"/>
+    </row>
+    <row r="32">
+      <c r="A32"/>
+      <c r="B32" t="s">
+        <v>40</v>
+      </c>
+      <c r="C32" s="10">
+        <f>B2*1</f>
+        <v>1</v>
+      </c>
+      <c r="D32" t="s">
+        <v>41</v>
+      </c>
+      <c r="E32" t="s" s="8"/>
+    </row>
+    <row r="33">
+      <c r="A33"/>
+      <c r="B33" t="s" s="3">
+        <v>50</v>
+      </c>
+      <c r="C33"/>
+      <c r="D33"/>
+      <c r="E33" t="s" s="8"/>
+    </row>
+    <row r="34">
+      <c r="A34" t="s" s="11">
+        <v>21</v>
+      </c>
+      <c r="B34" t="inlineStr" s="12">
+        <is>
+          <t>[MOUILLER] Maintenir à très faible ébullition durant 2 h 30 à 3 h — Écumer, dégraisser, dépouiller aussi souvent que nécessaire ; compenser l'évaporation avec un peu d'eau bouillante ; quelques grains de poivre concassé peuvent être ajoutés quelques minutes avant la fin.</t>
+        </is>
+      </c>
+      <c r="C34"/>
+      <c r="D34"/>
+      <c r="E34" t="s" s="8"/>
+    </row>
+    <row r="35">
+      <c r="A35"/>
+      <c r="B35" t="s">
+        <v>42</v>
+      </c>
+      <c r="C35" s="10">
+        <f>B2*0.001</f>
+        <v>0.001</v>
+      </c>
+      <c r="D35" t="s">
+        <v>9</v>
+      </c>
+      <c r="E35" t="s" s="8"/>
+    </row>
+    <row r="36">
+      <c r="A36" t="s" s="11">
+        <v>23</v>
+      </c>
+      <c r="B36" t="inlineStr" s="12">
+        <is>
+          <t>Passer le fond au chinois étamine sans le fouler ni le remuer — il doit être parfaitement limpide, non « laiteux » ; dégraisser à nouveau si nécessaire ; refroidir rapidement et réserver à couvert à + 3 °C maximum.</t>
+        </is>
+      </c>
+      <c r="C36"/>
+      <c r="D36"/>
+      <c r="E36" t="s" s="8"/>
+    </row>
+    <row r="37">
+      <c r="A37" t="s" s="13">
+        <v>28</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37" t="s" s="8"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
-  <mergeCells count="6">
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
+  <mergeCells count="15">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
-    <mergeCell ref="B8:D8"/>
-[...2 lines deleted...]
-    <mergeCell ref="A11:D11"/>
+    <mergeCell ref="B16:D16"/>
+    <mergeCell ref="B17:D17"/>
+    <mergeCell ref="B18:D18"/>
+    <mergeCell ref="B21:D21"/>
+    <mergeCell ref="B22:D22"/>
+    <mergeCell ref="B23:D23"/>
+    <mergeCell ref="B24:D24"/>
+    <mergeCell ref="B26:D26"/>
+    <mergeCell ref="B27:D27"/>
+    <mergeCell ref="B33:D33"/>
+    <mergeCell ref="B34:D34"/>
+    <mergeCell ref="B36:D36"/>
+    <mergeCell ref="A37:D37"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:E29"/>
-[...362 lines deleted...]
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:E16"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B2" s="14">
-        <v>0.12</v>
+        <v>0.1</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
       <c r="D2" t="s" s="7">
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="E2" t="s" s="8"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3" t="s" s="8"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="9">
-        <v>60</v>
+        <v>53</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4" t="s" s="8"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="4">
         <v>6</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5" t="s" s="8"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="s">
         <v>10</v>
       </c>
       <c r="C6" s="10">
         <f>B2*0.5</f>
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="D6" t="s">
         <v>9</v>
       </c>
       <c r="E6" t="s" s="8"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="s">
-        <v>61</v>
+        <v>54</v>
       </c>
       <c r="C7" s="10">
         <f>B2*0.5</f>
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="D7" t="s">
         <v>9</v>
       </c>
       <c r="E7" t="s" s="8"/>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8" t="s" s="8"/>
     </row>
     <row r="9">
       <c r="A9" t="s" s="11">
         <v>12</v>
       </c>
       <c r="B9" t="s" s="12">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9" t="s" s="8"/>
     </row>
     <row r="10">
-      <c r="A10" t="s" s="11">
-[...8 lines deleted...]
-      <c r="D10"/>
+      <c r="A10"/>
+      <c r="B10" t="s">
+        <v>10</v>
+      </c>
+      <c r="C10" s="10">
+        <f>B2*0.5</f>
+        <v>0.05</v>
+      </c>
+      <c r="D10" t="s">
+        <v>9</v>
+      </c>
       <c r="E10" t="s" s="8"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="s">
-        <v>10</v>
+        <v>54</v>
       </c>
       <c r="C11" s="10">
         <f>B2*0.5</f>
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="D11" t="s">
         <v>9</v>
       </c>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
-      <c r="A12"/>
-[...9 lines deleted...]
-      </c>
+      <c r="A12" t="s" s="11">
+        <v>14</v>
+      </c>
+      <c r="B12" t="inlineStr" s="12">
+        <is>
+          <t>[ÉTUVER] Réaliser le roux — Faire fondre le beurre en parcelles dans une grande sauteuse (elle doit pouvoir contenir ensuite le liquide de mouillement : lait, fond, fumet…). Ajouter la farine dès que le beurre est fondu. Mélanger à l'aide d'une spatule en exoglass : le mélange doit être lisse et homogène.</t>
+        </is>
+      </c>
+      <c r="C12"/>
+      <c r="D12"/>
       <c r="E12" t="s" s="8"/>
     </row>
     <row r="13">
       <c r="A13" t="s" s="11">
         <v>15</v>
       </c>
       <c r="B13" t="inlineStr" s="12">
         <is>
-          <t>[RÉDUIRE] Cuire le roux blanc — Cuire très doucement à feu réduit sans arrêter de mélanger. Arrêter la cuisson lorsqu'il blanchit et devient mousseux — on dit alors qu'il « fleurit ».</t>
+          <t>[RÉDUIRE] Cuire le roux blanc — Cuire très doucement à feu réduit, sans arrêter de mélanger à la spatule en exoglass, jusqu'à ce qu'il blanchisse et devienne mousseux : on dit alors qu'il « fleurit » (3 à 4 min).</t>
         </is>
       </c>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13" t="s" s="8"/>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="s" s="3">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14" t="s" s="8"/>
     </row>
     <row r="15">
       <c r="A15" t="s" s="11">
         <v>17</v>
       </c>
-      <c r="B15" t="s" s="12">
-        <v>64</v>
+      <c r="B15" t="inlineStr" s="12">
+        <is>
+          <t>[REFROIDIR] Arrêter la cuisson — Retirer immédiatement la sauteuse du feu et refroidir rapidement le roux. Si nécessaire, plonger le fond de la sauteuse dans une plaque ou une calotte contenant de l'eau froide.</t>
+        </is>
       </c>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15" t="s" s="8"/>
     </row>
     <row r="16">
       <c r="A16" t="s" s="13">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16" t="s" s="8"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="8">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B9:D9"/>
-    <mergeCell ref="B10:D10"/>
+    <mergeCell ref="B12:D12"/>
     <mergeCell ref="B13:D13"/>
     <mergeCell ref="B14:D14"/>
     <mergeCell ref="B15:D15"/>
     <mergeCell ref="A16:D16"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>Velouté de Veau</dc:title>
+  <dc:title>VELOUTÉ DE VEAU</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>