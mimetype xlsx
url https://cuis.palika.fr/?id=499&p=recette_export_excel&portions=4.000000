--- v1 (2026-09-15)
+++ v2 (2026-10-30)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="505" uniqueCount="505">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="521" uniqueCount="521">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>ASSIÈTE DE PANACHÉ DE DÉSSERT</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>00000743</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Projets de carte restaurant (CARTE)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
@@ -70,449 +70,497 @@
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Oui — Corpus Clipper 1992 validé conforme au DBF original — verrouillé Chapitre 5</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
     <t>CUIS Clipper 1992 — Base originale (CLI.1992)</t>
   </si>
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Archive DOSBox — LIEN.DBF/OBJET.DBF originaux (CLI.1992.DOSBOX)</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>4 pc</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>15/09/2026 16:14</t>
+    <t>30/10/2026 16:46</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>EAU</t>
+  </si>
+  <si>
+    <t>Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t>Matières premières</t>
+  </si>
+  <si>
+    <t>lt</t>
+  </si>
+  <si>
+    <t>00000239</t>
+  </si>
+  <si>
+    <t>KIWI</t>
   </si>
   <si>
     <t>00000029</t>
   </si>
   <si>
     <t>AMARETO</t>
   </si>
   <si>
-    <t>Alcool</t>
-[...2 lines deleted...]
-    <t>lt</t>
+    <t>Spiritueux et liqueurs cuisine</t>
   </si>
   <si>
     <t>00000030</t>
   </si>
   <si>
     <t>GRAND MARNIER</t>
   </si>
   <si>
+    <t>00000037</t>
+  </si>
+  <si>
+    <t>KIRCH</t>
+  </si>
+  <si>
     <t>00000026</t>
   </si>
   <si>
     <t>RHUM 50ø</t>
   </si>
   <si>
     <t>00000011</t>
   </si>
   <si>
     <t>CHOCOLAT 835</t>
   </si>
   <si>
-    <t>Chocolat Mat. prem.</t>
+    <t>Chocolats de couverture</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>00000010</t>
   </si>
   <si>
     <t>CHOCOLAT BLANC W</t>
   </si>
   <si>
     <t>00000009</t>
   </si>
   <si>
     <t>CHOCOLAT LAIT 823</t>
   </si>
   <si>
+    <t>00000012</t>
+  </si>
+  <si>
+    <t>CACAO</t>
+  </si>
+  <si>
+    <t>Poudres et masses cacao</t>
+  </si>
+  <si>
+    <t>00000117</t>
+  </si>
+  <si>
+    <t>PURE DE FRAISES (BOIRON)</t>
+  </si>
+  <si>
+    <t>Concentrés et purées cuisines</t>
+  </si>
+  <si>
+    <t>00000111</t>
+  </si>
+  <si>
+    <t>PURE DE FRAMBOISES (BOIRON)</t>
+  </si>
+  <si>
+    <t>00000013</t>
+  </si>
+  <si>
+    <t>ESSENCE DE CAF</t>
+  </si>
+  <si>
+    <t>Arômes et extraits</t>
+  </si>
+  <si>
     <t>00000034</t>
   </si>
   <si>
     <t>BOUDOIR LOR (400 GR)</t>
   </si>
   <si>
-    <t>Eléments divers</t>
+    <t>Biscuits achetés (boudoirs...)</t>
+  </si>
+  <si>
+    <t>00000274</t>
+  </si>
+  <si>
+    <t>GELATINE EN FEUILLES</t>
+  </si>
+  <si>
+    <t>Gélatines et texturants</t>
   </si>
   <si>
     <t>00000022</t>
   </si>
   <si>
     <t>BROYAGE D'AMANDES 50/50</t>
   </si>
   <si>
-    <t>00000013</t>
-[...2 lines deleted...]
-    <t>ESSENCE DE CAF</t>
+    <t>Praliné, pâte d'amande, massepain</t>
+  </si>
+  <si>
+    <t>00000014</t>
+  </si>
+  <si>
+    <t>VANILLE (baton)</t>
+  </si>
+  <si>
+    <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>00000002</t>
   </si>
   <si>
     <t>FARINE (FLEUR DE FROMENT)</t>
   </si>
   <si>
+    <t>Farines de blé</t>
+  </si>
+  <si>
     <t>00000006</t>
   </si>
   <si>
     <t>FECULE</t>
   </si>
   <si>
-    <t>00000274</t>
-[...8 lines deleted...]
-    <t>VANILLE (baton)</t>
+    <t>Semoules &amp; amidons</t>
+  </si>
+  <si>
+    <t>00000232</t>
+  </si>
+  <si>
+    <t>FIGUES (CAISSE)</t>
+  </si>
+  <si>
+    <t>Fruits</t>
+  </si>
+  <si>
+    <t>00000234</t>
+  </si>
+  <si>
+    <t>RAISINS BLANCS</t>
+  </si>
+  <si>
+    <t>00000236</t>
+  </si>
+  <si>
+    <t>RAISINS NOIRS</t>
+  </si>
+  <si>
+    <t>00000060</t>
+  </si>
+  <si>
+    <t>ORANGE</t>
+  </si>
+  <si>
+    <t>Agrumes</t>
+  </si>
+  <si>
+    <t>00000223</t>
+  </si>
+  <si>
+    <t>FRAISE (RAVIER)</t>
+  </si>
+  <si>
+    <t>Baies et petits fruits</t>
+  </si>
+  <si>
+    <t>00000503</t>
+  </si>
+  <si>
+    <t>FRAISE DES BOIS (RAVIER)</t>
+  </si>
+  <si>
+    <t>00000478</t>
+  </si>
+  <si>
+    <t>FRAMBOISE (ravier)</t>
+  </si>
+  <si>
+    <t>00000505</t>
+  </si>
+  <si>
+    <t>GROSEILLES (RAVIER)</t>
+  </si>
+  <si>
+    <t>00000257</t>
+  </si>
+  <si>
+    <t>MURE (RAVIER)</t>
+  </si>
+  <si>
+    <t>00000508</t>
+  </si>
+  <si>
+    <t>MYRTILLES (RAVIER)</t>
+  </si>
+  <si>
+    <t>00000277</t>
+  </si>
+  <si>
+    <t>POMMES GOLDEN BELGE (80-85 MM)</t>
+  </si>
+  <si>
+    <t>Fruits à pépins (pomme, poire)</t>
+  </si>
+  <si>
+    <t>00000240</t>
+  </si>
+  <si>
+    <t>CARAMBOLES</t>
+  </si>
+  <si>
+    <t>Fruits tropicaux et exotiques</t>
+  </si>
+  <si>
+    <t>00000233</t>
+  </si>
+  <si>
+    <t>PASSION (CAISSE)</t>
+  </si>
+  <si>
+    <t>00000241</t>
+  </si>
+  <si>
+    <t>PHYSALIS (RAVIER)</t>
+  </si>
+  <si>
+    <t>00000035</t>
+  </si>
+  <si>
+    <t>CONFIT FRUITS HACHS (macedoine)</t>
+  </si>
+  <si>
+    <t>Fruits séchés et confits</t>
+  </si>
+  <si>
+    <t>00000021</t>
+  </si>
+  <si>
+    <t>AMANDES FFILES</t>
+  </si>
+  <si>
+    <t>Oléagineux et noix</t>
+  </si>
+  <si>
+    <t>00000051</t>
+  </si>
+  <si>
+    <t>LAIT</t>
+  </si>
+  <si>
+    <t>Produits laitiers et œufs</t>
   </si>
   <si>
     <t>00000048</t>
   </si>
   <si>
     <t>BEURRE</t>
   </si>
   <si>
-    <t>Produits frais</t>
+    <t>Beurres et margarines</t>
   </si>
   <si>
     <t>00000049</t>
   </si>
   <si>
     <t>CREME FRAOECHE</t>
   </si>
   <si>
-    <t>00000505</t>
-[...95 lines deleted...]
-    <t>FRAMBOISE (ravier)</t>
+    <t>Crèmes fraîches et laitières</t>
+  </si>
+  <si>
+    <t>00000055</t>
+  </si>
+  <si>
+    <t>MASCARPONE</t>
+  </si>
+  <si>
+    <t>Fromages de base cuisine</t>
+  </si>
+  <si>
+    <t>00000032</t>
+  </si>
+  <si>
+    <t>MIEL LIQUIDE (MELI)</t>
+  </si>
+  <si>
+    <t>Miels et produits de la ruche</t>
+  </si>
+  <si>
+    <t>00000047</t>
+  </si>
+  <si>
+    <t>OEUF A3 (PRIX)</t>
+  </si>
+  <si>
+    <t>Oeufs entiers</t>
   </si>
   <si>
     <t>00000189</t>
   </si>
   <si>
     <t>CREME GLAC AMARETTO</t>
   </si>
   <si>
-    <t>Glace</t>
+    <t>Glaces et sorbets semi-finis</t>
   </si>
   <si>
     <t>00000185</t>
   </si>
   <si>
     <t>CREME GLAC VANILLE</t>
   </si>
   <si>
-    <t>00000055</t>
-[...55 lines deleted...]
-  <si>
     <t>00000052</t>
   </si>
   <si>
     <t>PaTE feuillete</t>
   </si>
   <si>
-    <t>Pâtes</t>
+    <t>Pâtes prêtes à l'emploi</t>
+  </si>
+  <si>
+    <t>00000004</t>
+  </si>
+  <si>
+    <t>SUCRE (S0)</t>
+  </si>
+  <si>
+    <t>Sucres et édulcorants</t>
+  </si>
+  <si>
+    <t>00000003</t>
+  </si>
+  <si>
+    <t>SUCRE (S2)</t>
+  </si>
+  <si>
+    <t>00000015</t>
+  </si>
+  <si>
+    <t>RAFTISUC</t>
+  </si>
+  <si>
+    <t>Sucres complémentaires et sirops</t>
+  </si>
+  <si>
+    <t>00000092</t>
+  </si>
+  <si>
+    <t>papier silicone</t>
+  </si>
+  <si>
+    <t>Consommables (films, papiers)</t>
   </si>
   <si>
     <t>00000734</t>
   </si>
   <si>
     <t>ASSIETE DE 25 CM.</t>
   </si>
   <si>
-    <t>Petit matériel hôtellier</t>
+    <t>Petit matériel (moules, plaques, vaisselle)</t>
   </si>
   <si>
     <t>00000878</t>
   </si>
   <si>
     <t>ASSIETE DE 30 CM.</t>
   </si>
   <si>
-    <t>00000092</t>
-[...46 lines deleted...]
-  <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 4 pc)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Projets de carte restaurant</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ ASSIETE DE 30 CM.</t>
   </si>
   <si>
     <t>matiere</t>
@@ -565,99 +613,99 @@
   <si>
     <t xml:space="preserve">                ↳ papier silicone</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ COULIS D'ORANGE (B)</t>
   </si>
   <si>
     <t>Sauces et coulis pâtisserie</t>
   </si>
   <si>
     <t xml:space="preserve">                ↳ EXTRAIT D'ORANGE</t>
   </si>
   <si>
     <t xml:space="preserve">                    ↳ SUCRE (S0)</t>
   </si>
   <si>
     <t xml:space="preserve">                    ↳ ORANGE (P)</t>
   </si>
   <si>
     <t>Calcul</t>
   </si>
   <si>
     <t xml:space="preserve">                        ↳ ORANGE</t>
   </si>
   <si>
-    <t xml:space="preserve">                ↳ EAU</t>
+    <t xml:space="preserve">                ↳ Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ CRÈME AU CHOCOLAT I</t>
   </si>
   <si>
     <t xml:space="preserve">                ↳ BEURRE</t>
   </si>
   <si>
     <t xml:space="preserve">                ↳ CHOCOLAT 835</t>
   </si>
   <si>
     <t xml:space="preserve">                ↳ MERINGUE FRAICHE</t>
   </si>
   <si>
     <t>Meringues</t>
   </si>
   <si>
     <t xml:space="preserve">                    ↳ BLANC D'OEUF (P)</t>
   </si>
   <si>
     <t xml:space="preserve">                        ↳ BLANC D'OEUF (ML)</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ GANACHE</t>
   </si>
   <si>
     <t xml:space="preserve">                ↳ LAIT</t>
   </si>
   <si>
     <t xml:space="preserve">                ↳ MIEL LIQUIDE (MELI)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ TIRAMISSU (PETITE PORTION)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ PUNCH CAFé</t>
   </si>
   <si>
     <t>Jus, coulis et imbibages</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ ESSENCE DE CAF</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ AMARETO</t>
   </si>
   <si>
-    <t xml:space="preserve">            ↳ EAU</t>
+    <t xml:space="preserve">            ↳ Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ BOUDOIR(p)</t>
   </si>
   <si>
     <t>Conversions sucres et confiserie</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ BOUDOIR LOR (400 GR)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ CRÈME MASCARPONE(B)</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ CREME FRAOECHE</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ MASCARPONE</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ JAUNE D'OEUF (P)</t>
   </si>
   <si>
     <t xml:space="preserve">                ↳ JAUNE D'OEUF (ML)</t>
   </si>
@@ -895,132 +943,132 @@
   <si>
     <t xml:space="preserve">                                ↳ ORANGE</t>
   </si>
   <si>
     <t xml:space="preserve">                        ↳ ORANGE (P)</t>
   </si>
   <si>
     <t xml:space="preserve">                            ↳ ORANGE</t>
   </si>
   <si>
     <t xml:space="preserve">                    ↳ GELATINE EN FEUILLES (P)</t>
   </si>
   <si>
     <t xml:space="preserve">                        ↳ GELATINE EN FEUILLES</t>
   </si>
   <si>
     <t xml:space="preserve">                    ↳ MERINGUE CUITE</t>
   </si>
   <si>
     <t xml:space="preserve">                        ↳ BLANC D'OEUF (P)</t>
   </si>
   <si>
     <t xml:space="preserve">                            ↳ BLANC D'OEUF (ML)</t>
   </si>
   <si>
-    <t xml:space="preserve">                        ↳ EAU</t>
+    <t xml:space="preserve">                        ↳ Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t xml:space="preserve">                ↳ TRUFFES AU CHOCOLAT</t>
   </si>
   <si>
     <t>Pralinés et nougats 🇧🇪</t>
   </si>
   <si>
     <t xml:space="preserve">                    ↳ BEURRE</t>
   </si>
   <si>
     <t xml:space="preserve">                    ↳ MIEL LIQUIDE (MELI)</t>
   </si>
   <si>
     <t xml:space="preserve">                    ↳ EXTRAIT D'ORANGE (MIEL)</t>
   </si>
   <si>
     <t xml:space="preserve">                        ↳ SUCRE (S0)</t>
   </si>
   <si>
     <t xml:space="preserve">                        ↳ MIEL LIQUIDE (MELI)</t>
   </si>
   <si>
     <t xml:space="preserve">                ↳ GELÉE D'ORANGE</t>
   </si>
   <si>
     <t>Gelées, confitures et confits</t>
   </si>
   <si>
-    <t xml:space="preserve">                    ↳ EAU</t>
+    <t xml:space="preserve">                    ↳ Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ DÉCOR COULIS D'ORANGE</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ DÉCOR FRUIT (ÉTÉ,GATEAU)</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ FRAMBOISE (p)</t>
   </si>
   <si>
     <t xml:space="preserve">                ↳ FRAMBOISE (ravier)</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ MURE (p)</t>
   </si>
   <si>
     <t xml:space="preserve">                ↳ MURE (RAVIER)</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ FRAISE DES BOIS (P)</t>
   </si>
   <si>
     <t xml:space="preserve">                ↳ FRAISE DES BOIS (RAVIER)</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ GROSEILLES (BRANCHE,P)</t>
   </si>
   <si>
     <t xml:space="preserve">                ↳ GROSEILLES (RAVIER)</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ MYRTILLES (P)</t>
   </si>
   <si>
     <t xml:space="preserve">                ↳ MYRTILLES (RAVIER)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ NOUGATINE (B)</t>
   </si>
   <si>
     <t>Confiserie et pralinés</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ SUCRE (S2)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ MIEL LIQUIDE (MELI)</t>
   </si>
   <si>
-    <t xml:space="preserve">        ↳ EAU</t>
+    <t xml:space="preserve">        ↳ Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ AMANDES FFILES</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ BEURRE</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ BOULE AMARETTO</t>
   </si>
   <si>
     <t>Glaces, sorbets et granités</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ CRÈME GLACÉ AMARETTO (K)</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ CREME GLAC AMARETTO</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ BOULE NOUGAT GLACé</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ nougat glacé (b)</t>
   </si>
@@ -1694,50 +1742,53 @@
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:B18"/>
   <cols>
     <col min="1" max="1" width="36" customWidth="1"/>
     <col min="2" max="2" width="50" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3" t="s" s="3">
@@ -1779,105 +1830,108 @@
     <row r="8">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="4">
         <v>15</v>
       </c>
       <c r="B10" t="s" s="4">
         <v>16</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="4">
         <v>17</v>
       </c>
       <c r="B11" s="5">
-        <v>81.397470988674</v>
+        <v>67.798790892811</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="4">
         <v>18</v>
       </c>
       <c r="B12" s="5">
-        <v>20.349367747168</v>
+        <v>16.949697723203</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="6">
         <v>19</v>
       </c>
       <c r="B14" t="s" s="6">
         <v>16</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="6">
         <v>20</v>
       </c>
       <c r="B15" s="7">
-        <v>81.397470988674</v>
+        <v>67.798790892811</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>21</v>
       </c>
       <c r="B17" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>23</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:G57"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="8">
         <v>24</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
@@ -1935,9291 +1989,9300 @@
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
         <v>28</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
         <v>29</v>
       </c>
       <c r="E6" t="s" s="2">
         <v>30</v>
       </c>
       <c r="F6" t="s" s="2">
         <v>31</v>
       </c>
       <c r="G6" t="s" s="2">
         <v>32</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="3">
+      <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="B7" t="s">
         <v>34</v>
       </c>
       <c r="C7" t="s">
         <v>35</v>
       </c>
       <c r="D7" s="10">
-        <v>0.006667</v>
+        <v>0.979619</v>
       </c>
       <c r="E7" s="12">
         <f>D7*$B$2</f>
-        <v>0.006667</v>
+        <v>0.979619</v>
       </c>
       <c r="F7" t="s">
         <v>36</v>
       </c>
       <c r="G7" s="5">
-        <f>E7*8.7112787218</f>
-        <v>0.058078</v>
+        <f>E7*0.0043000021</f>
+        <v>0.004212</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s" s="3">
         <v>37</v>
       </c>
       <c r="B8" t="s">
         <v>38</v>
       </c>
       <c r="C8" t="s">
         <v>35</v>
       </c>
       <c r="D8" s="10">
-        <v>0.00125</v>
+        <v>0.4</v>
       </c>
       <c r="E8" s="12">
         <f>D8*$B$2</f>
-        <v>0.00125</v>
+        <v>0.4</v>
       </c>
       <c r="F8" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="G8" s="5">
-        <f>E8*20.3272857143</f>
-        <v>0.025409</v>
+        <f>E8*0.2479</f>
+        <v>0.09916</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s" s="3">
         <v>39</v>
       </c>
       <c r="B9" t="s">
         <v>40</v>
       </c>
       <c r="C9" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D9" s="10">
-        <v>0.257143</v>
+        <v>0.006667</v>
       </c>
       <c r="E9" s="12">
         <f>D9*$B$2</f>
-        <v>0.257143</v>
+        <v>0.006667</v>
       </c>
       <c r="F9" t="s">
         <v>36</v>
       </c>
       <c r="G9" s="5">
-        <f>E9*13.3118926045</f>
-        <v>3.42306</v>
+        <f>E9*8.7112787218</f>
+        <v>0.058078</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
+        <v>42</v>
+      </c>
+      <c r="B10" t="s">
+        <v>43</v>
+      </c>
+      <c r="C10" t="s">
         <v>41</v>
       </c>
-      <c r="B10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D10" s="10">
-        <v>0.020122</v>
+        <v>0.00125</v>
       </c>
       <c r="E10" s="12">
         <f>D10*$B$2</f>
-        <v>0.020122</v>
+        <v>0.00125</v>
       </c>
       <c r="F10" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="G10" s="5">
-        <f>E10*3.124717425</f>
-        <v>0.062876</v>
+        <f>E10*20.3272857143</f>
+        <v>0.025409</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
+        <v>44</v>
+      </c>
+      <c r="B11" t="s">
         <v>45</v>
       </c>
-      <c r="B11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C11" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="D11" s="10">
-        <v>0.004333</v>
+        <v>0.0025</v>
       </c>
       <c r="E11" s="12">
         <f>D11*$B$2</f>
-        <v>0.004333</v>
+        <v>0.0025</v>
       </c>
       <c r="F11" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="G11" s="5">
-        <f>E11*4.0186691284</f>
-        <v>0.017413</v>
+        <f>E11*13.2127</f>
+        <v>0.033032</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
+        <v>46</v>
+      </c>
+      <c r="B12" t="s">
         <v>47</v>
       </c>
-      <c r="B12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C12" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="D12" s="10">
-        <v>0.004333</v>
+        <v>0.257143</v>
       </c>
       <c r="E12" s="12">
         <f>D12*$B$2</f>
-        <v>0.004333</v>
+        <v>0.257143</v>
       </c>
       <c r="F12" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="G12" s="5">
-        <f>E12*3.676542811</f>
-        <v>0.01593</v>
+        <f>E12*13.3118926045</f>
+        <v>3.42306</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s" s="3">
+        <v>48</v>
+      </c>
+      <c r="B13" t="s">
         <v>49</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>50</v>
       </c>
-      <c r="C13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D13" s="10">
-        <v>0.047778</v>
+        <v>0.020122</v>
       </c>
       <c r="E13" s="12">
         <f>D13*$B$2</f>
-        <v>0.047778</v>
+        <v>0.020122</v>
       </c>
       <c r="F13" t="s">
-        <v>26</v>
+        <v>51</v>
       </c>
       <c r="G13" s="5">
-        <f>E13*2.0946902573</f>
-        <v>0.10008</v>
+        <f>E13*3.124717425</f>
+        <v>0.062876</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s" s="3">
         <v>52</v>
       </c>
       <c r="B14" t="s">
         <v>53</v>
       </c>
       <c r="C14" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="D14" s="10">
-        <v>0.001333</v>
+        <v>0.004333</v>
       </c>
       <c r="E14" s="12">
         <f>D14*$B$2</f>
-        <v>0.001333</v>
+        <v>0.004333</v>
       </c>
       <c r="F14" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="G14" s="5">
-        <f>E14*3.3474035175</f>
-        <v>0.004462</v>
+        <f>E14*4.0186691284</f>
+        <v>0.017413</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="3">
         <v>54</v>
       </c>
       <c r="B15" t="s">
         <v>55</v>
       </c>
       <c r="C15" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="D15" s="10">
-        <v>0.006667</v>
+        <v>0.004333</v>
       </c>
       <c r="E15" s="12">
         <f>D15*$B$2</f>
-        <v>0.006667</v>
+        <v>0.004333</v>
       </c>
       <c r="F15" t="s">
-        <v>36</v>
+        <v>51</v>
       </c>
       <c r="G15" s="5">
-        <f>E15*8.6758662067</f>
-        <v>0.057842</v>
+        <f>E15*3.676542811</f>
+        <v>0.01593</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s" s="3">
         <v>56</v>
       </c>
       <c r="B16" t="s">
         <v>57</v>
       </c>
       <c r="C16" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="D16" s="10">
-        <v>0.012333</v>
+        <v>0.0034</v>
       </c>
       <c r="E16" s="12">
         <f>D16*$B$2</f>
-        <v>0.012333</v>
+        <v>0.0034</v>
       </c>
       <c r="F16" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="G16" s="5">
-        <f>E16*0.0220645963</f>
-        <v>0.000272</v>
+        <f>E16*5.6396</f>
+        <v>0.019175</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s" s="3">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B17" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C17" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
       <c r="D17" s="10">
-        <v>0.0036</v>
+        <v>0.666667</v>
       </c>
       <c r="E17" s="12">
         <f>D17*$B$2</f>
-        <v>0.0036</v>
+        <v>0.666667</v>
       </c>
       <c r="F17" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="G17" s="5">
-        <f>E17*0.7883</f>
-        <v>0.002838</v>
+        <f>E17*5.7015971492</f>
+        <v>3.801067</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s" s="3">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B18" t="s">
+        <v>63</v>
+      </c>
+      <c r="C18" t="s">
         <v>61</v>
       </c>
-      <c r="C18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D18" s="10">
-        <v>0.633333</v>
+        <v>0.666667</v>
       </c>
       <c r="E18" s="12">
         <f>D18*$B$2</f>
-        <v>0.633333</v>
+        <v>0.666667</v>
       </c>
       <c r="F18" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="G18" s="5">
-        <f>E18*16.0945084708</f>
-        <v>10.193183</v>
+        <f>E18*6.4451967774</f>
+        <v>4.2968</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s" s="3">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B19" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="C19" t="s">
-        <v>51</v>
+        <v>66</v>
       </c>
       <c r="D19" s="10">
-        <v>2.5</v>
+        <v>0.006667</v>
       </c>
       <c r="E19" s="12">
         <f>D19*$B$2</f>
-        <v>2.5</v>
+        <v>0.006667</v>
       </c>
       <c r="F19" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="G19" s="5">
-        <f>E19*0.5902684211</f>
-        <v>1.475671</v>
+        <f>E19*8.6758662067</f>
+        <v>0.057842</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s" s="3">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="B20" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="C20" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="D20" s="10">
-        <v>0.083269</v>
+        <v>0.047778</v>
       </c>
       <c r="E20" s="12">
         <f>D20*$B$2</f>
-        <v>0.083269</v>
+        <v>0.047778</v>
       </c>
       <c r="F20" t="s">
-        <v>44</v>
+        <v>26</v>
       </c>
       <c r="G20" s="5">
-        <f>E20*3.9513814722</f>
-        <v>0.329028</v>
+        <f>E20*2.0946902573</f>
+        <v>0.10008</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s" s="3">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="B21" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="C21" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="D21" s="10">
-        <v>1.492797</v>
+        <v>0.001267</v>
       </c>
       <c r="E21" s="12">
         <f>D21*$B$2</f>
-        <v>1.492797</v>
+        <v>0.001267</v>
       </c>
       <c r="F21" t="s">
-        <v>36</v>
+        <v>51</v>
       </c>
       <c r="G21" s="5">
-        <f>E21*2.5334994503</f>
-        <v>3.782</v>
+        <f>E21*16.0902657195</f>
+        <v>0.020386</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s" s="3">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="B22" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="C22" t="s">
-        <v>66</v>
+        <v>75</v>
       </c>
       <c r="D22" s="10">
-        <v>0.1</v>
+        <v>0.001333</v>
       </c>
       <c r="E22" s="12">
         <f>D22*$B$2</f>
-        <v>0.1</v>
+        <v>0.001333</v>
       </c>
       <c r="F22" t="s">
-        <v>26</v>
+        <v>51</v>
       </c>
       <c r="G22" s="5">
-        <f>E22*1.9831</f>
-        <v>0.19831</v>
+        <f>E22*3.3474035175</f>
+        <v>0.004462</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s" s="3">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="B23" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="C23" t="s">
-        <v>66</v>
+        <v>78</v>
       </c>
       <c r="D23" s="10">
-        <v>0.033333</v>
+        <v>2.5</v>
       </c>
       <c r="E23" s="12">
         <f>D23*$B$2</f>
-        <v>0.033333</v>
+        <v>2.5</v>
       </c>
       <c r="F23" t="s">
         <v>26</v>
       </c>
       <c r="G23" s="5">
-        <f>E23*2.2310223102</f>
-        <v>0.074367</v>
+        <f>E23*0.5902684211</f>
+        <v>1.475671</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s" s="3">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="B24" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="C24" t="s">
-        <v>66</v>
+        <v>81</v>
       </c>
       <c r="D24" s="10">
-        <v>0.08</v>
+        <v>0.012333</v>
       </c>
       <c r="E24" s="12">
         <f>D24*$B$2</f>
-        <v>0.08</v>
+        <v>0.012333</v>
       </c>
       <c r="F24" t="s">
-        <v>26</v>
+        <v>51</v>
       </c>
       <c r="G24" s="5">
-        <f>E24*2.7268</f>
-        <v>0.218144</v>
+        <f>E24*0.0220645963</f>
+        <v>0.000272</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s" s="3">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="B25" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="C25" t="s">
-        <v>66</v>
+        <v>84</v>
       </c>
       <c r="D25" s="10">
-        <v>5.330148</v>
+        <v>0.0036</v>
       </c>
       <c r="E25" s="12">
         <f>D25*$B$2</f>
-        <v>5.330148</v>
+        <v>0.0036</v>
       </c>
       <c r="F25" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="G25" s="5">
-        <f>E25*0.6544642111</f>
-        <v>3.488391</v>
+        <f>E25*0.7883</f>
+        <v>0.002838</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s" s="3">
-        <v>77</v>
+        <v>85</v>
       </c>
       <c r="B26" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="C26" t="s">
-        <v>66</v>
+        <v>87</v>
       </c>
       <c r="D26" s="10">
-        <v>0.005</v>
+        <v>0.125</v>
       </c>
       <c r="E26" s="12">
         <f>D26*$B$2</f>
-        <v>0.005</v>
+        <v>0.125</v>
       </c>
       <c r="F26" t="s">
         <v>26</v>
       </c>
       <c r="G26" s="5">
-        <f>E26*8.9242</f>
-        <v>0.044621</v>
+        <f>E26*0.330525</f>
+        <v>0.041316</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s" s="3">
-        <v>79</v>
+        <v>88</v>
       </c>
       <c r="B27" t="s">
-        <v>80</v>
+        <v>89</v>
       </c>
       <c r="C27" t="s">
-        <v>66</v>
+        <v>87</v>
       </c>
       <c r="D27" s="10">
-        <v>0.25</v>
+        <v>0.5</v>
       </c>
       <c r="E27" s="12">
         <f>D27*$B$2</f>
-        <v>0.25</v>
+        <v>0.5</v>
       </c>
       <c r="F27" t="s">
-        <v>26</v>
+        <v>51</v>
       </c>
       <c r="G27" s="5">
-        <f>E27*1.4378</f>
-        <v>0.35945</v>
+        <f>E27*2.8508</f>
+        <v>1.4254</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s" s="3">
-        <v>81</v>
+        <v>90</v>
       </c>
       <c r="B28" t="s">
-        <v>82</v>
+        <v>91</v>
       </c>
       <c r="C28" t="s">
-        <v>66</v>
+        <v>87</v>
       </c>
       <c r="D28" s="10">
-        <v>1.25</v>
+        <v>0.5</v>
       </c>
       <c r="E28" s="12">
         <f>D28*$B$2</f>
-        <v>1.25</v>
+        <v>0.5</v>
       </c>
       <c r="F28" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="G28" s="5">
-        <f>E28*0.6445</f>
-        <v>0.805625</v>
+        <f>E28*2.6029</f>
+        <v>1.30145</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s" s="3">
-        <v>83</v>
+        <v>92</v>
       </c>
       <c r="B29" t="s">
-        <v>84</v>
+        <v>93</v>
       </c>
       <c r="C29" t="s">
-        <v>66</v>
+        <v>94</v>
       </c>
       <c r="D29" s="10">
-        <v>0.5</v>
+        <v>1.06603</v>
       </c>
       <c r="E29" s="12">
         <f>D29*$B$2</f>
-        <v>0.5</v>
+        <v>1.06603</v>
       </c>
       <c r="F29" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="G29" s="5">
-        <f>E29*2.8508</f>
-        <v>1.4254</v>
+        <f>E29*0.6544639655</f>
+        <v>0.697678</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s" s="3">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="B30" t="s">
-        <v>86</v>
+        <v>96</v>
       </c>
       <c r="C30" t="s">
-        <v>66</v>
+        <v>97</v>
       </c>
       <c r="D30" s="10">
-        <v>0.5</v>
+        <v>0.116667</v>
       </c>
       <c r="E30" s="12">
         <f>D30*$B$2</f>
-        <v>0.5</v>
+        <v>0.116667</v>
       </c>
       <c r="F30" t="s">
-        <v>44</v>
+        <v>26</v>
       </c>
       <c r="G30" s="5">
-        <f>E30*2.6029</f>
-        <v>1.30145</v>
+        <f>E30*1.6112953963</f>
+        <v>0.187985</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s" s="3">
-        <v>87</v>
+        <v>98</v>
       </c>
       <c r="B31" t="s">
-        <v>88</v>
+        <v>99</v>
       </c>
       <c r="C31" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="D31" s="10">
-        <v>0.333581</v>
+        <v>0.04</v>
       </c>
       <c r="E31" s="12">
         <f>D31*$B$2</f>
-        <v>0.333581</v>
+        <v>0.04</v>
       </c>
       <c r="F31" t="s">
-        <v>44</v>
+        <v>26</v>
       </c>
       <c r="G31" s="5">
-        <f>E31*7.1393429387</f>
-        <v>2.381549</v>
+        <f>E31*2.355</f>
+        <v>0.0942</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s" s="3">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="B32" t="s">
-        <v>91</v>
+        <v>101</v>
       </c>
       <c r="C32" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="D32" s="10">
-        <v>0.266667</v>
+        <v>0.033333</v>
       </c>
       <c r="E32" s="12">
         <f>D32*$B$2</f>
-        <v>0.266667</v>
+        <v>0.033333</v>
       </c>
       <c r="F32" t="s">
         <v>26</v>
       </c>
       <c r="G32" s="5">
-        <f>E32*0.8923988845</f>
-        <v>0.237973</v>
+        <f>E32*2.1071210712</f>
+        <v>0.070237</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s" s="3">
-        <v>92</v>
+        <v>102</v>
       </c>
       <c r="B33" t="s">
-        <v>93</v>
+        <v>103</v>
       </c>
       <c r="C33" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="D33" s="10">
-        <v>0.514286</v>
+        <v>0.1</v>
       </c>
       <c r="E33" s="12">
         <f>D33*$B$2</f>
-        <v>0.514286</v>
+        <v>0.1</v>
       </c>
       <c r="F33" t="s">
-        <v>44</v>
+        <v>26</v>
       </c>
       <c r="G33" s="5">
-        <f>E33*3.2721981821</f>
-        <v>1.682846</v>
+        <f>E33*1.9831</f>
+        <v>0.19831</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s" s="3">
-        <v>94</v>
+        <v>104</v>
       </c>
       <c r="B34" t="s">
-        <v>95</v>
+        <v>105</v>
       </c>
       <c r="C34" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="D34" s="10">
-        <v>0.125</v>
+        <v>0.033333</v>
       </c>
       <c r="E34" s="12">
         <f>D34*$B$2</f>
-        <v>0.125</v>
+        <v>0.033333</v>
       </c>
       <c r="F34" t="s">
         <v>26</v>
       </c>
       <c r="G34" s="5">
-        <f>E34*0.330525</f>
-        <v>0.041316</v>
+        <f>E34*2.2310223102</f>
+        <v>0.074367</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s" s="3">
-        <v>96</v>
+        <v>106</v>
       </c>
       <c r="B35" t="s">
+        <v>107</v>
+      </c>
+      <c r="C35" t="s">
         <v>97</v>
       </c>
-      <c r="C35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D35" s="10">
-        <v>0.116667</v>
+        <v>0.08</v>
       </c>
       <c r="E35" s="12">
         <f>D35*$B$2</f>
-        <v>0.116667</v>
+        <v>0.08</v>
       </c>
       <c r="F35" t="s">
         <v>26</v>
       </c>
       <c r="G35" s="5">
-        <f>E35*1.6112953963</f>
-        <v>0.187985</v>
+        <f>E35*2.7268</f>
+        <v>0.218144</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s" s="3">
-        <v>98</v>
+        <v>108</v>
       </c>
       <c r="B36" t="s">
-        <v>99</v>
+        <v>109</v>
       </c>
       <c r="C36" t="s">
-        <v>89</v>
+        <v>110</v>
       </c>
       <c r="D36" s="10">
-        <v>0.04</v>
+        <v>0.2625</v>
       </c>
       <c r="E36" s="12">
         <f>D36*$B$2</f>
-        <v>0.04</v>
+        <v>0.2625</v>
       </c>
       <c r="F36" t="s">
-        <v>26</v>
+        <v>51</v>
       </c>
       <c r="G36" s="5">
-        <f>E36*2.355</f>
-        <v>0.0942</v>
+        <f>E36*0.6445</f>
+        <v>0.169181</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s" s="3">
-        <v>100</v>
+        <v>111</v>
       </c>
       <c r="B37" t="s">
-        <v>101</v>
+        <v>112</v>
       </c>
       <c r="C37" t="s">
-        <v>89</v>
+        <v>113</v>
       </c>
       <c r="D37" s="10">
-        <v>0.033333</v>
+        <v>0.266667</v>
       </c>
       <c r="E37" s="12">
         <f>D37*$B$2</f>
-        <v>0.033333</v>
+        <v>0.266667</v>
       </c>
       <c r="F37" t="s">
         <v>26</v>
       </c>
       <c r="G37" s="5">
-        <f>E37*2.1071210712</f>
-        <v>0.070237</v>
+        <f>E37*0.8923988845</f>
+        <v>0.237973</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s" s="3">
-        <v>102</v>
+        <v>114</v>
       </c>
       <c r="B38" t="s">
-        <v>103</v>
+        <v>115</v>
       </c>
       <c r="C38" t="s">
-        <v>104</v>
+        <v>113</v>
       </c>
       <c r="D38" s="10">
-        <v>4</v>
+        <v>0.005</v>
       </c>
       <c r="E38" s="12">
         <f>D38*$B$2</f>
-        <v>4</v>
+        <v>0.005</v>
       </c>
       <c r="F38" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="G38" s="5">
-        <f>E38*3.9415</f>
-        <v>15.766</v>
+        <f>E38*8.9242</f>
+        <v>0.044621</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s" s="3">
-        <v>105</v>
+        <v>116</v>
       </c>
       <c r="B39" t="s">
-        <v>106</v>
+        <v>117</v>
       </c>
       <c r="C39" t="s">
-        <v>104</v>
+        <v>113</v>
       </c>
       <c r="D39" s="10">
-        <v>4</v>
+        <v>0.25</v>
       </c>
       <c r="E39" s="12">
         <f>D39*$B$2</f>
-        <v>4</v>
+        <v>0.25</v>
       </c>
       <c r="F39" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="G39" s="5">
-        <f>E39*3.4953</f>
-        <v>13.9812</v>
+        <f>E39*1.4378</f>
+        <v>0.35945</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s" s="3">
-        <v>107</v>
+        <v>118</v>
       </c>
       <c r="B40" t="s">
-        <v>108</v>
+        <v>119</v>
       </c>
       <c r="C40" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="D40" s="10">
-        <v>0.025</v>
+        <v>0.514286</v>
       </c>
       <c r="E40" s="12">
         <f>D40*$B$2</f>
-        <v>0.025</v>
+        <v>0.514286</v>
       </c>
       <c r="F40" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="G40" s="5">
-        <f>E40*6.6256</f>
-        <v>0.16564</v>
+        <f>E40*3.2721981821</f>
+        <v>1.682846</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s" s="3">
-        <v>110</v>
+        <v>121</v>
       </c>
       <c r="B41" t="s">
-        <v>111</v>
+        <v>122</v>
       </c>
       <c r="C41" t="s">
-        <v>109</v>
+        <v>123</v>
       </c>
       <c r="D41" s="10">
-        <v>19.614286</v>
+        <v>0.333581</v>
       </c>
       <c r="E41" s="12">
         <f>D41*$B$2</f>
-        <v>19.614286</v>
+        <v>0.333581</v>
       </c>
       <c r="F41" t="s">
-        <v>26</v>
+        <v>51</v>
       </c>
       <c r="G41" s="5">
-        <f>E41*0.2699999961</f>
-        <v>5.295857</v>
+        <f>E41*7.1393429387</f>
+        <v>2.381549</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s" s="3">
-        <v>112</v>
+        <v>124</v>
       </c>
       <c r="B42" t="s">
-        <v>113</v>
+        <v>125</v>
       </c>
       <c r="C42" t="s">
-        <v>114</v>
+        <v>126</v>
       </c>
       <c r="D42" s="10">
-        <v>0.4</v>
+        <v>2.502333</v>
       </c>
       <c r="E42" s="12">
         <f>D42*$B$2</f>
-        <v>0.4</v>
+        <v>2.502333</v>
       </c>
       <c r="F42" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="G42" s="5">
-        <f>E42*0.2479</f>
-        <v>0.09916</v>
+        <f>E42*0.5999000799</f>
+        <v>1.50115</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s" s="3">
-        <v>115</v>
+        <v>127</v>
       </c>
       <c r="B43" t="s">
-        <v>116</v>
+        <v>128</v>
       </c>
       <c r="C43" t="s">
-        <v>117</v>
+        <v>129</v>
       </c>
       <c r="D43" s="10">
-        <v>0.0025</v>
+        <v>0.083269</v>
       </c>
       <c r="E43" s="12">
         <f>D43*$B$2</f>
-        <v>0.0025</v>
+        <v>0.083269</v>
       </c>
       <c r="F43" t="s">
-        <v>36</v>
+        <v>51</v>
       </c>
       <c r="G43" s="5">
-        <f>E43*13.2127</f>
-        <v>0.033032</v>
+        <f>E43*3.9513814722</f>
+        <v>0.329028</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s" s="3">
-        <v>118</v>
+        <v>130</v>
       </c>
       <c r="B44" t="s">
-        <v>119</v>
+        <v>131</v>
       </c>
       <c r="C44" t="s">
-        <v>120</v>
+        <v>132</v>
       </c>
       <c r="D44" s="10">
-        <v>0.979619</v>
+        <v>1.492797</v>
       </c>
       <c r="E44" s="12">
         <f>D44*$B$2</f>
-        <v>0.979619</v>
+        <v>1.492797</v>
       </c>
       <c r="F44" t="s">
         <v>36</v>
       </c>
       <c r="G44" s="5">
-        <f>E44*0.0030000015</f>
-        <v>0.002939</v>
+        <f>E44*2.5334994503</f>
+        <v>3.782</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s" s="3">
-        <v>121</v>
+        <v>133</v>
       </c>
       <c r="B45" t="s">
-        <v>122</v>
+        <v>134</v>
       </c>
       <c r="C45" t="s">
-        <v>123</v>
+        <v>135</v>
       </c>
       <c r="D45" s="10">
-        <v>0.0034</v>
+        <v>0.025</v>
       </c>
       <c r="E45" s="12">
         <f>D45*$B$2</f>
-        <v>0.0034</v>
+        <v>0.025</v>
       </c>
       <c r="F45" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="G45" s="5">
-        <f>E45*5.6396</f>
-        <v>0.019175</v>
+        <f>E45*6.6256</f>
+        <v>0.16564</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s" s="3">
-        <v>124</v>
+        <v>136</v>
       </c>
       <c r="B46" t="s">
-        <v>125</v>
+        <v>137</v>
       </c>
       <c r="C46" t="s">
-        <v>109</v>
+        <v>138</v>
       </c>
       <c r="D46" s="10">
-        <v>2.502333</v>
+        <v>0.109472</v>
       </c>
       <c r="E46" s="12">
         <f>D46*$B$2</f>
-        <v>2.502333</v>
+        <v>0.109472</v>
       </c>
       <c r="F46" t="s">
-        <v>36</v>
+        <v>51</v>
       </c>
       <c r="G46" s="5">
-        <f>E46*0.5999000799</f>
-        <v>1.50115</v>
+        <f>E46*4.040599656</f>
+        <v>0.442333</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s" s="3">
-        <v>126</v>
+        <v>139</v>
       </c>
       <c r="B47" t="s">
-        <v>127</v>
+        <v>140</v>
       </c>
       <c r="C47" t="s">
-        <v>128</v>
+        <v>141</v>
       </c>
       <c r="D47" s="10">
-        <v>0.041667</v>
+        <v>19.614286</v>
       </c>
       <c r="E47" s="12">
         <f>D47*$B$2</f>
-        <v>0.041667</v>
+        <v>19.614286</v>
       </c>
       <c r="F47" t="s">
         <v>26</v>
       </c>
       <c r="G47" s="5">
-        <f>E47*1.6903114775</f>
-        <v>0.07043</v>
+        <f>E47*0.2699999961</f>
+        <v>5.295857</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s" s="3">
-        <v>129</v>
+        <v>142</v>
       </c>
       <c r="B48" t="s">
-        <v>130</v>
+        <v>143</v>
       </c>
       <c r="C48" t="s">
-        <v>131</v>
+        <v>144</v>
       </c>
       <c r="D48" s="10">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="E48" s="12">
         <f>D48*$B$2</f>
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F48" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="G48" s="5">
-        <f>E48*0</f>
-        <v>0</v>
+        <f>E48*3.9415</f>
+        <v>15.766</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s" s="3">
-        <v>132</v>
+        <v>145</v>
       </c>
       <c r="B49" t="s">
-        <v>133</v>
+        <v>146</v>
       </c>
       <c r="C49" t="s">
-        <v>131</v>
+        <v>144</v>
       </c>
       <c r="D49" s="10">
         <v>4</v>
       </c>
       <c r="E49" s="12">
         <f>D49*$B$2</f>
         <v>4</v>
       </c>
       <c r="F49" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="G49" s="5">
-        <f>E49*0</f>
-        <v>0</v>
+        <f>E49*3.4953</f>
+        <v>13.9812</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s" s="3">
-        <v>134</v>
+        <v>147</v>
       </c>
       <c r="B50" t="s">
-        <v>135</v>
+        <v>148</v>
       </c>
       <c r="C50" t="s">
-        <v>131</v>
+        <v>149</v>
       </c>
       <c r="D50" s="10">
-        <v>0.15</v>
+        <v>0.041667</v>
       </c>
       <c r="E50" s="12">
         <f>D50*$B$2</f>
-        <v>0.15</v>
+        <v>0.041667</v>
       </c>
       <c r="F50" t="s">
         <v>26</v>
       </c>
       <c r="G50" s="5">
-        <f>E50*0.0632128</f>
-        <v>0.009482</v>
+        <f>E50*1.6903114775</f>
+        <v>0.07043</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s" s="3">
-        <v>136</v>
+        <v>150</v>
       </c>
       <c r="B51" t="s">
-        <v>137</v>
+        <v>151</v>
       </c>
       <c r="C51" t="s">
-        <v>138</v>
+        <v>152</v>
       </c>
       <c r="D51" s="10">
-        <v>0.109472</v>
+        <v>1.292697</v>
       </c>
       <c r="E51" s="12">
         <f>D51*$B$2</f>
-        <v>0.109472</v>
+        <v>1.292697</v>
       </c>
       <c r="F51" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="G51" s="5">
-        <f>E51*4.040599656</f>
-        <v>0.442333</v>
+        <f>E51*1.0982001195</f>
+        <v>1.41964</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s" s="3">
-        <v>139</v>
+        <v>153</v>
       </c>
       <c r="B52" t="s">
-        <v>140</v>
+        <v>154</v>
       </c>
       <c r="C52" t="s">
-        <v>138</v>
+        <v>152</v>
       </c>
       <c r="D52" s="10">
-        <v>0.675417</v>
+        <v>1.605995</v>
       </c>
       <c r="E52" s="12">
         <f>D52*$B$2</f>
-        <v>0.675417</v>
+        <v>1.605995</v>
       </c>
       <c r="F52" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="G52" s="5">
-        <f>E52*1.1960994097</f>
-        <v>0.807866</v>
+        <f>E52*0.9500002776</f>
+        <v>1.525696</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s" s="3">
-        <v>141</v>
+        <v>155</v>
       </c>
       <c r="B53" t="s">
-        <v>142</v>
+        <v>156</v>
       </c>
       <c r="C53" t="s">
-        <v>138</v>
+        <v>157</v>
       </c>
       <c r="D53" s="10">
-        <v>1.292697</v>
+        <v>0.675417</v>
       </c>
       <c r="E53" s="12">
         <f>D53*$B$2</f>
-        <v>1.292697</v>
+        <v>0.675417</v>
       </c>
       <c r="F53" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="G53" s="5">
-        <f>E53*1.0982001195</f>
-        <v>1.41964</v>
+        <f>E53*1.1960994097</f>
+        <v>0.807866</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s" s="3">
-        <v>143</v>
+        <v>158</v>
       </c>
       <c r="B54" t="s">
-        <v>144</v>
+        <v>159</v>
       </c>
       <c r="C54" t="s">
-        <v>138</v>
+        <v>160</v>
       </c>
       <c r="D54" s="10">
-        <v>1.605995</v>
+        <v>0.15</v>
       </c>
       <c r="E54" s="12">
         <f>D54*$B$2</f>
-        <v>1.605995</v>
+        <v>0.15</v>
       </c>
       <c r="F54" t="s">
-        <v>44</v>
+        <v>26</v>
       </c>
       <c r="G54" s="5">
-        <f>E54*0.9500002776</f>
-        <v>1.525696</v>
+        <f>E54*0.0632128</f>
+        <v>0.009482</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s" s="3">
-        <v>145</v>
+        <v>161</v>
       </c>
       <c r="B55" t="s">
-        <v>146</v>
+        <v>162</v>
       </c>
       <c r="C55" t="s">
-        <v>147</v>
+        <v>163</v>
       </c>
       <c r="D55" s="10">
-        <v>0.666667</v>
+        <v>1</v>
       </c>
       <c r="E55" s="12">
         <f>D55*$B$2</f>
-        <v>0.666667</v>
+        <v>1</v>
       </c>
       <c r="F55" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="G55" s="5">
-        <f>E55*5.7015971492</f>
-        <v>3.801067</v>
+        <f>E55*0</f>
+        <v>0</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s" s="3">
-        <v>148</v>
+        <v>164</v>
       </c>
       <c r="B56" t="s">
-        <v>149</v>
+        <v>165</v>
       </c>
       <c r="C56" t="s">
-        <v>147</v>
+        <v>163</v>
       </c>
       <c r="D56" s="10">
-        <v>0.666667</v>
+        <v>4</v>
       </c>
       <c r="E56" s="12">
         <f>D56*$B$2</f>
-        <v>0.666667</v>
+        <v>4</v>
       </c>
       <c r="F56" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="G56" s="5">
-        <f>E56*6.4451967774</f>
-        <v>4.2968</v>
+        <f>E56*0</f>
+        <v>0</v>
       </c>
     </row>
     <row r="57">
       <c r="A57"/>
       <c r="B57"/>
       <c r="C57"/>
       <c r="D57"/>
       <c r="E57"/>
       <c r="F57" t="s" s="4">
-        <v>150</v>
+        <v>166</v>
       </c>
       <c r="G57" s="13">
         <f>SUM(G7:G56)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:F286"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>151</v>
+        <v>167</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>152</v>
+        <v>168</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>153</v>
+        <v>169</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>154</v>
+        <v>170</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>31</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D2" s="12">
         <v>4</v>
       </c>
       <c r="E2" t="s">
         <v>26</v>
       </c>
       <c r="F2" t="s">
-        <v>156</v>
+        <v>172</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>157</v>
+        <v>173</v>
       </c>
       <c r="C3" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D3" s="12">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>26</v>
       </c>
       <c r="F3" t="s">
-        <v>131</v>
+        <v>163</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>159</v>
+        <v>175</v>
       </c>
       <c r="C4" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D4" s="12">
         <v>1</v>
       </c>
       <c r="E4" t="s">
         <v>26</v>
       </c>
       <c r="F4" t="s">
-        <v>160</v>
+        <v>176</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>161</v>
+        <v>177</v>
       </c>
       <c r="C5" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D5" s="12">
         <v>0.017</v>
       </c>
       <c r="E5" t="s">
         <v>26</v>
       </c>
       <c r="F5" t="s">
-        <v>162</v>
+        <v>178</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>163</v>
+        <v>179</v>
       </c>
       <c r="C6" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D6" s="12">
         <v>0.05</v>
       </c>
       <c r="E6" t="s">
         <v>26</v>
       </c>
       <c r="F6" t="s">
-        <v>164</v>
+        <v>180</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>165</v>
+        <v>181</v>
       </c>
       <c r="C7" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D7" s="12">
         <v>0.033</v>
       </c>
       <c r="E7" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="F7" t="s">
-        <v>164</v>
+        <v>180</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>166</v>
+        <v>182</v>
       </c>
       <c r="C8" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D8" s="12">
         <v>0.3</v>
       </c>
       <c r="E8" t="s">
         <v>26</v>
       </c>
       <c r="F8" t="s">
-        <v>167</v>
+        <v>183</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>168</v>
+        <v>184</v>
       </c>
       <c r="C9" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D9" s="12">
         <v>0.017</v>
       </c>
       <c r="E9" t="s">
         <v>36</v>
       </c>
       <c r="F9" t="s">
-        <v>167</v>
+        <v>183</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>169</v>
+        <v>185</v>
       </c>
       <c r="C10" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D10" s="12">
         <v>0.3</v>
       </c>
       <c r="E10" t="s">
         <v>26</v>
       </c>
       <c r="F10" t="s">
-        <v>109</v>
+        <v>141</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>5</v>
       </c>
       <c r="B11" t="s">
-        <v>170</v>
+        <v>186</v>
       </c>
       <c r="C11" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D11" s="12">
         <v>0.008</v>
       </c>
       <c r="E11" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="F11" t="s">
-        <v>138</v>
+        <v>152</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12" t="s">
-        <v>171</v>
+        <v>187</v>
       </c>
       <c r="C12" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D12" s="12">
         <v>0.005</v>
       </c>
       <c r="E12" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="F12" t="s">
-        <v>51</v>
+        <v>81</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>5</v>
       </c>
       <c r="B13" t="s">
-        <v>172</v>
+        <v>188</v>
       </c>
       <c r="C13" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D13" s="12">
         <v>0.002</v>
       </c>
       <c r="E13" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="F13" t="s">
-        <v>51</v>
+        <v>84</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>5</v>
       </c>
       <c r="B14" t="s">
-        <v>173</v>
+        <v>189</v>
       </c>
       <c r="C14" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D14" s="12">
         <v>0.001</v>
       </c>
       <c r="E14" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="F14" t="s">
-        <v>123</v>
+        <v>58</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>4</v>
       </c>
       <c r="B15" t="s">
-        <v>174</v>
+        <v>190</v>
       </c>
       <c r="C15" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D15" s="12">
         <v>0.05</v>
       </c>
       <c r="E15" t="s">
         <v>26</v>
       </c>
       <c r="F15" t="s">
-        <v>131</v>
+        <v>160</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>3</v>
       </c>
       <c r="B16" t="s">
-        <v>175</v>
+        <v>191</v>
       </c>
       <c r="C16" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D16" s="12">
         <v>0.01</v>
       </c>
       <c r="E16" t="s">
         <v>36</v>
       </c>
       <c r="F16" t="s">
-        <v>176</v>
+        <v>192</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>4</v>
       </c>
       <c r="B17" t="s">
-        <v>177</v>
+        <v>193</v>
       </c>
       <c r="C17" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D17" s="12">
         <v>0.007</v>
       </c>
       <c r="E17" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="F17" t="s">
-        <v>164</v>
+        <v>180</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>5</v>
       </c>
       <c r="B18" t="s">
-        <v>178</v>
+        <v>194</v>
       </c>
       <c r="C18" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D18" s="12">
         <v>0.004</v>
       </c>
       <c r="E18" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="F18" t="s">
-        <v>138</v>
+        <v>152</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>5</v>
       </c>
       <c r="B19" t="s">
-        <v>179</v>
+        <v>195</v>
       </c>
       <c r="C19" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D19" s="12">
         <v>0.017</v>
       </c>
       <c r="E19" t="s">
         <v>26</v>
       </c>
       <c r="F19" t="s">
-        <v>180</v>
+        <v>196</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>6</v>
       </c>
       <c r="B20" t="s">
-        <v>181</v>
+        <v>197</v>
       </c>
       <c r="C20" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D20" s="12">
-        <v>0.017</v>
+        <v>0.003</v>
       </c>
       <c r="E20" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="F20" t="s">
-        <v>66</v>
+        <v>94</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>4</v>
       </c>
       <c r="B21" t="s">
-        <v>182</v>
+        <v>198</v>
       </c>
       <c r="C21" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D21" s="12">
         <v>0.003</v>
       </c>
       <c r="E21" t="s">
         <v>36</v>
       </c>
       <c r="F21" t="s">
-        <v>120</v>
+        <v>35</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>3</v>
       </c>
       <c r="B22" t="s">
-        <v>183</v>
+        <v>199</v>
       </c>
       <c r="C22" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D22" s="12">
         <v>0.048</v>
       </c>
       <c r="E22" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="F22" t="s">
-        <v>164</v>
+        <v>180</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>4</v>
       </c>
       <c r="B23" t="s">
-        <v>184</v>
+        <v>200</v>
       </c>
       <c r="C23" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D23" s="12">
         <v>0.02</v>
       </c>
       <c r="E23" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="F23" t="s">
-        <v>66</v>
+        <v>129</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>4</v>
       </c>
       <c r="B24" t="s">
-        <v>185</v>
+        <v>201</v>
       </c>
       <c r="C24" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D24" s="12">
         <v>0.007</v>
       </c>
       <c r="E24" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="F24" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>4</v>
       </c>
       <c r="B25" t="s">
-        <v>186</v>
+        <v>202</v>
       </c>
       <c r="C25" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D25" s="12">
         <v>0.021</v>
       </c>
       <c r="E25" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="F25" t="s">
-        <v>187</v>
+        <v>203</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>5</v>
       </c>
       <c r="B26" t="s">
-        <v>188</v>
+        <v>204</v>
       </c>
       <c r="C26" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D26" s="12">
         <v>0.233</v>
       </c>
       <c r="E26" t="s">
         <v>26</v>
       </c>
       <c r="F26" t="s">
-        <v>167</v>
+        <v>183</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>6</v>
       </c>
       <c r="B27" t="s">
-        <v>189</v>
+        <v>205</v>
       </c>
       <c r="C27" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D27" s="12">
         <v>0.008</v>
       </c>
       <c r="E27" t="s">
         <v>36</v>
       </c>
       <c r="F27" t="s">
-        <v>167</v>
+        <v>183</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>7</v>
       </c>
       <c r="B28" t="s">
-        <v>169</v>
+        <v>185</v>
       </c>
       <c r="C28" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D28" s="12">
         <v>0.117</v>
       </c>
       <c r="E28" t="s">
         <v>26</v>
       </c>
       <c r="F28" t="s">
-        <v>109</v>
+        <v>141</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>5</v>
       </c>
       <c r="B29" t="s">
-        <v>170</v>
+        <v>186</v>
       </c>
       <c r="C29" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D29" s="12">
         <v>0.013</v>
       </c>
       <c r="E29" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="F29" t="s">
-        <v>138</v>
+        <v>152</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>3</v>
       </c>
       <c r="B30" t="s">
-        <v>190</v>
+        <v>206</v>
       </c>
       <c r="C30" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D30" s="12">
         <v>0.008</v>
       </c>
       <c r="E30" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="F30" t="s">
-        <v>164</v>
+        <v>180</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>4</v>
       </c>
       <c r="B31" t="s">
-        <v>185</v>
+        <v>201</v>
       </c>
       <c r="C31" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D31" s="12">
         <v>0.004</v>
       </c>
       <c r="E31" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="F31" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>4</v>
       </c>
       <c r="B32" t="s">
-        <v>191</v>
+        <v>207</v>
       </c>
       <c r="C32" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D32" s="12">
         <v>0.002</v>
       </c>
       <c r="E32" t="s">
         <v>36</v>
       </c>
       <c r="F32" t="s">
-        <v>109</v>
+        <v>126</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>4</v>
       </c>
       <c r="B33" t="s">
-        <v>192</v>
+        <v>208</v>
       </c>
       <c r="C33" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D33" s="12">
         <v>0.001</v>
       </c>
       <c r="E33" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="F33" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>4</v>
       </c>
       <c r="B34" t="s">
-        <v>184</v>
+        <v>200</v>
       </c>
       <c r="C34" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D34" s="12">
         <v>0.001</v>
       </c>
       <c r="E34" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="F34" t="s">
-        <v>66</v>
+        <v>129</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>1</v>
       </c>
       <c r="B35" t="s">
-        <v>193</v>
+        <v>209</v>
       </c>
       <c r="C35" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D35" s="12">
         <v>1</v>
       </c>
       <c r="E35" t="s">
         <v>26</v>
       </c>
       <c r="F35" t="s">
-        <v>162</v>
+        <v>178</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>2</v>
       </c>
       <c r="B36" t="s">
-        <v>194</v>
+        <v>210</v>
       </c>
       <c r="C36" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D36" s="12">
         <v>0.027</v>
       </c>
       <c r="E36" t="s">
         <v>36</v>
       </c>
       <c r="F36" t="s">
-        <v>195</v>
+        <v>211</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>3</v>
       </c>
       <c r="B37" t="s">
-        <v>196</v>
+        <v>212</v>
       </c>
       <c r="C37" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D37" s="12">
         <v>0.007</v>
       </c>
       <c r="E37" t="s">
         <v>36</v>
       </c>
       <c r="F37" t="s">
-        <v>51</v>
+        <v>66</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>3</v>
       </c>
       <c r="B38" t="s">
-        <v>197</v>
+        <v>213</v>
       </c>
       <c r="C38" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D38" s="12">
         <v>0.007</v>
       </c>
       <c r="E38" t="s">
         <v>36</v>
       </c>
       <c r="F38" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>3</v>
       </c>
       <c r="B39" t="s">
-        <v>198</v>
+        <v>214</v>
       </c>
       <c r="C39" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D39" s="12">
         <v>0.013</v>
       </c>
       <c r="E39" t="s">
         <v>36</v>
       </c>
       <c r="F39" t="s">
-        <v>120</v>
+        <v>35</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>2</v>
       </c>
       <c r="B40" t="s">
-        <v>199</v>
+        <v>215</v>
       </c>
       <c r="C40" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D40" s="12">
         <v>2.867</v>
       </c>
       <c r="E40" t="s">
         <v>26</v>
       </c>
       <c r="F40" t="s">
-        <v>200</v>
+        <v>216</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>3</v>
       </c>
       <c r="B41" t="s">
-        <v>201</v>
+        <v>217</v>
       </c>
       <c r="C41" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D41" s="12">
         <v>0.048</v>
       </c>
       <c r="E41" t="s">
         <v>26</v>
       </c>
       <c r="F41" t="s">
-        <v>51</v>
+        <v>69</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>2</v>
       </c>
       <c r="B42" t="s">
-        <v>202</v>
+        <v>218</v>
       </c>
       <c r="C42" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D42" s="12">
         <v>0.065</v>
       </c>
       <c r="E42" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="F42" t="s">
-        <v>164</v>
+        <v>180</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>3</v>
       </c>
       <c r="B43" t="s">
-        <v>203</v>
+        <v>219</v>
       </c>
       <c r="C43" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D43" s="12">
         <v>0.019</v>
       </c>
       <c r="E43" t="s">
         <v>36</v>
       </c>
       <c r="F43" t="s">
-        <v>66</v>
+        <v>132</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>3</v>
       </c>
       <c r="B44" t="s">
-        <v>204</v>
+        <v>220</v>
       </c>
       <c r="C44" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D44" s="12">
         <v>0.025</v>
       </c>
       <c r="E44" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="F44" t="s">
-        <v>109</v>
+        <v>135</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>3</v>
       </c>
       <c r="B45" t="s">
-        <v>205</v>
+        <v>221</v>
       </c>
       <c r="C45" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D45" s="12">
         <v>0.25</v>
       </c>
       <c r="E45" t="s">
         <v>26</v>
       </c>
       <c r="F45" t="s">
-        <v>167</v>
+        <v>183</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>4</v>
       </c>
       <c r="B46" t="s">
-        <v>206</v>
+        <v>222</v>
       </c>
       <c r="C46" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D46" s="12">
         <v>0.005</v>
       </c>
       <c r="E46" t="s">
         <v>36</v>
       </c>
       <c r="F46" t="s">
-        <v>167</v>
+        <v>183</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>5</v>
       </c>
       <c r="B47" t="s">
-        <v>207</v>
+        <v>223</v>
       </c>
       <c r="C47" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D47" s="12">
         <v>0.125</v>
       </c>
       <c r="E47" t="s">
         <v>26</v>
       </c>
       <c r="F47" t="s">
-        <v>109</v>
+        <v>141</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>3</v>
       </c>
       <c r="B48" t="s">
-        <v>208</v>
+        <v>224</v>
       </c>
       <c r="C48" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D48" s="12">
         <v>0.25</v>
       </c>
       <c r="E48" t="s">
         <v>26</v>
       </c>
       <c r="F48" t="s">
-        <v>209</v>
+        <v>225</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>4</v>
       </c>
       <c r="B49" t="s">
-        <v>210</v>
+        <v>226</v>
       </c>
       <c r="C49" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D49" s="12">
-        <v>0.25</v>
+        <v>0.001</v>
       </c>
       <c r="E49" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="F49" t="s">
-        <v>51</v>
+        <v>72</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>3</v>
       </c>
       <c r="B50" t="s">
-        <v>211</v>
+        <v>227</v>
       </c>
       <c r="C50" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D50" s="12">
         <v>0.25</v>
       </c>
       <c r="E50" t="s">
         <v>26</v>
       </c>
       <c r="F50" t="s">
-        <v>167</v>
+        <v>183</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>4</v>
       </c>
       <c r="B51" t="s">
-        <v>212</v>
+        <v>228</v>
       </c>
       <c r="C51" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D51" s="12">
         <v>0.009</v>
       </c>
       <c r="E51" t="s">
         <v>36</v>
       </c>
       <c r="F51" t="s">
-        <v>167</v>
+        <v>183</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>5</v>
       </c>
       <c r="B52" t="s">
-        <v>207</v>
+        <v>223</v>
       </c>
       <c r="C52" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D52" s="12">
         <v>0.125</v>
       </c>
       <c r="E52" t="s">
         <v>26</v>
       </c>
       <c r="F52" t="s">
-        <v>109</v>
+        <v>141</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>3</v>
       </c>
       <c r="B53" t="s">
-        <v>213</v>
+        <v>229</v>
       </c>
       <c r="C53" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D53" s="12">
         <v>0.01</v>
       </c>
       <c r="E53" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="F53" t="s">
-        <v>138</v>
+        <v>152</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>2</v>
       </c>
       <c r="B54" t="s">
-        <v>214</v>
+        <v>230</v>
       </c>
       <c r="C54" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D54" s="12">
         <v>0.001</v>
       </c>
       <c r="E54" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="F54" t="s">
-        <v>123</v>
+        <v>58</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>2</v>
       </c>
       <c r="B55" t="s">
-        <v>215</v>
+        <v>231</v>
       </c>
       <c r="C55" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D55" s="12">
         <v>0.017</v>
       </c>
       <c r="E55" t="s">
         <v>26</v>
       </c>
       <c r="F55" t="s">
-        <v>131</v>
+        <v>160</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>1</v>
       </c>
       <c r="B56" t="s">
-        <v>216</v>
+        <v>232</v>
       </c>
       <c r="C56" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D56" s="12">
         <v>1</v>
       </c>
       <c r="E56" t="s">
         <v>26</v>
       </c>
       <c r="F56" t="s">
-        <v>156</v>
+        <v>172</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>2</v>
       </c>
       <c r="B57" t="s">
-        <v>217</v>
+        <v>233</v>
       </c>
       <c r="C57" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D57" s="12">
         <v>1</v>
       </c>
       <c r="E57" t="s">
         <v>26</v>
       </c>
       <c r="F57" t="s">
-        <v>160</v>
+        <v>176</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>3</v>
       </c>
       <c r="B58" t="s">
-        <v>218</v>
+        <v>234</v>
       </c>
       <c r="C58" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D58" s="12">
         <v>0.017</v>
       </c>
       <c r="E58" t="s">
         <v>26</v>
       </c>
       <c r="F58" t="s">
-        <v>162</v>
+        <v>178</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>4</v>
       </c>
       <c r="B59" t="s">
-        <v>219</v>
+        <v>235</v>
       </c>
       <c r="C59" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D59" s="12">
         <v>0.05</v>
       </c>
       <c r="E59" t="s">
         <v>26</v>
       </c>
       <c r="F59" t="s">
-        <v>164</v>
+        <v>180</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>5</v>
       </c>
       <c r="B60" t="s">
-        <v>220</v>
+        <v>236</v>
       </c>
       <c r="C60" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D60" s="12">
         <v>0.033</v>
       </c>
       <c r="E60" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="F60" t="s">
-        <v>164</v>
+        <v>180</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>6</v>
       </c>
       <c r="B61" t="s">
-        <v>221</v>
+        <v>237</v>
       </c>
       <c r="C61" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D61" s="12">
         <v>0.3</v>
       </c>
       <c r="E61" t="s">
         <v>26</v>
       </c>
       <c r="F61" t="s">
-        <v>167</v>
+        <v>183</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>7</v>
       </c>
       <c r="B62" t="s">
-        <v>222</v>
+        <v>238</v>
       </c>
       <c r="C62" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D62" s="12">
         <v>0.017</v>
       </c>
       <c r="E62" t="s">
         <v>36</v>
       </c>
       <c r="F62" t="s">
-        <v>167</v>
+        <v>183</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>8</v>
       </c>
       <c r="B63" t="s">
-        <v>223</v>
+        <v>239</v>
       </c>
       <c r="C63" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D63" s="12">
         <v>0.3</v>
       </c>
       <c r="E63" t="s">
         <v>26</v>
       </c>
       <c r="F63" t="s">
-        <v>109</v>
+        <v>141</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>6</v>
       </c>
       <c r="B64" t="s">
-        <v>224</v>
+        <v>240</v>
       </c>
       <c r="C64" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D64" s="12">
         <v>0.008</v>
       </c>
       <c r="E64" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="F64" t="s">
-        <v>138</v>
+        <v>152</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>6</v>
       </c>
       <c r="B65" t="s">
-        <v>225</v>
+        <v>241</v>
       </c>
       <c r="C65" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D65" s="12">
         <v>0.005</v>
       </c>
       <c r="E65" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="F65" t="s">
-        <v>51</v>
+        <v>81</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>6</v>
       </c>
       <c r="B66" t="s">
-        <v>226</v>
+        <v>242</v>
       </c>
       <c r="C66" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D66" s="12">
         <v>0.002</v>
       </c>
       <c r="E66" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="F66" t="s">
-        <v>51</v>
+        <v>84</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>6</v>
       </c>
       <c r="B67" t="s">
-        <v>227</v>
+        <v>243</v>
       </c>
       <c r="C67" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D67" s="12">
         <v>0.001</v>
       </c>
       <c r="E67" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="F67" t="s">
-        <v>123</v>
+        <v>58</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>5</v>
       </c>
       <c r="B68" t="s">
-        <v>228</v>
+        <v>244</v>
       </c>
       <c r="C68" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D68" s="12">
         <v>0.05</v>
       </c>
       <c r="E68" t="s">
         <v>26</v>
       </c>
       <c r="F68" t="s">
-        <v>131</v>
+        <v>160</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>4</v>
       </c>
       <c r="B69" t="s">
-        <v>229</v>
+        <v>245</v>
       </c>
       <c r="C69" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D69" s="12">
         <v>0.008</v>
       </c>
       <c r="E69" t="s">
         <v>36</v>
       </c>
       <c r="F69" t="s">
-        <v>195</v>
+        <v>211</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>5</v>
       </c>
       <c r="B70" t="s">
-        <v>230</v>
+        <v>246</v>
       </c>
       <c r="C70" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D70" s="12">
         <v>0.003</v>
       </c>
       <c r="E70" t="s">
         <v>36</v>
       </c>
       <c r="F70" t="s">
-        <v>117</v>
+        <v>41</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>5</v>
       </c>
       <c r="B71" t="s">
-        <v>231</v>
+        <v>247</v>
       </c>
       <c r="C71" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D71" s="12">
         <v>0.005</v>
       </c>
       <c r="E71" t="s">
         <v>36</v>
       </c>
       <c r="F71" t="s">
-        <v>180</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>6</v>
       </c>
       <c r="B72" t="s">
-        <v>232</v>
+        <v>248</v>
       </c>
       <c r="C72" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D72" s="12">
         <v>0.005</v>
       </c>
       <c r="E72" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="F72" t="s">
-        <v>138</v>
+        <v>157</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>4</v>
       </c>
       <c r="B73" t="s">
-        <v>233</v>
+        <v>249</v>
       </c>
       <c r="C73" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D73" s="12">
         <v>0.017</v>
       </c>
       <c r="E73" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="F73" t="s">
-        <v>234</v>
+        <v>250</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>5</v>
       </c>
       <c r="B74" t="s">
-        <v>235</v>
+        <v>251</v>
       </c>
       <c r="C74" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D74" s="12">
         <v>0.008</v>
       </c>
       <c r="E74" t="s">
         <v>36</v>
       </c>
       <c r="F74" t="s">
-        <v>66</v>
+        <v>132</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>5</v>
       </c>
       <c r="B75" t="s">
-        <v>236</v>
+        <v>252</v>
       </c>
       <c r="C75" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D75" s="12">
         <v>0.067</v>
       </c>
       <c r="E75" t="s">
         <v>26</v>
       </c>
       <c r="F75" t="s">
-        <v>167</v>
+        <v>183</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>6</v>
       </c>
       <c r="B76" t="s">
-        <v>237</v>
+        <v>253</v>
       </c>
       <c r="C76" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D76" s="12">
         <v>0.001</v>
       </c>
       <c r="E76" t="s">
         <v>36</v>
       </c>
       <c r="F76" t="s">
-        <v>167</v>
+        <v>183</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>7</v>
       </c>
       <c r="B77" t="s">
-        <v>169</v>
+        <v>185</v>
       </c>
       <c r="C77" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D77" s="12">
         <v>0.033</v>
       </c>
       <c r="E77" t="s">
         <v>26</v>
       </c>
       <c r="F77" t="s">
-        <v>109</v>
+        <v>141</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>5</v>
       </c>
       <c r="B78" t="s">
-        <v>238</v>
+        <v>254</v>
       </c>
       <c r="C78" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D78" s="12">
         <v>0.004</v>
       </c>
       <c r="E78" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="F78" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>5</v>
       </c>
       <c r="B79" t="s">
-        <v>188</v>
+        <v>204</v>
       </c>
       <c r="C79" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D79" s="12">
         <v>0.067</v>
       </c>
       <c r="E79" t="s">
         <v>26</v>
       </c>
       <c r="F79" t="s">
-        <v>167</v>
+        <v>183</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>6</v>
       </c>
       <c r="B80" t="s">
-        <v>189</v>
+        <v>205</v>
       </c>
       <c r="C80" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D80" s="12">
         <v>0.002</v>
       </c>
       <c r="E80" t="s">
         <v>36</v>
       </c>
       <c r="F80" t="s">
-        <v>167</v>
+        <v>183</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>7</v>
       </c>
       <c r="B81" t="s">
-        <v>169</v>
+        <v>185</v>
       </c>
       <c r="C81" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D81" s="12">
         <v>0.033</v>
       </c>
       <c r="E81" t="s">
         <v>26</v>
       </c>
       <c r="F81" t="s">
-        <v>109</v>
+        <v>141</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>5</v>
       </c>
       <c r="B82" t="s">
-        <v>170</v>
+        <v>186</v>
       </c>
       <c r="C82" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D82" s="12">
         <v>0.001</v>
       </c>
       <c r="E82" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="F82" t="s">
-        <v>138</v>
+        <v>152</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>4</v>
       </c>
       <c r="B83" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="C83" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D83" s="12">
         <v>0.017</v>
       </c>
       <c r="E83" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="F83" t="s">
-        <v>234</v>
+        <v>250</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>5</v>
       </c>
       <c r="B84" t="s">
-        <v>235</v>
+        <v>251</v>
       </c>
       <c r="C84" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D84" s="12">
         <v>0.008</v>
       </c>
       <c r="E84" t="s">
         <v>36</v>
       </c>
       <c r="F84" t="s">
-        <v>66</v>
+        <v>132</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>5</v>
       </c>
       <c r="B85" t="s">
-        <v>236</v>
+        <v>252</v>
       </c>
       <c r="C85" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D85" s="12">
         <v>0.067</v>
       </c>
       <c r="E85" t="s">
         <v>26</v>
       </c>
       <c r="F85" t="s">
-        <v>167</v>
+        <v>183</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>6</v>
       </c>
       <c r="B86" t="s">
-        <v>237</v>
+        <v>253</v>
       </c>
       <c r="C86" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D86" s="12">
         <v>0.001</v>
       </c>
       <c r="E86" t="s">
         <v>36</v>
       </c>
       <c r="F86" t="s">
-        <v>167</v>
+        <v>183</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>7</v>
       </c>
       <c r="B87" t="s">
-        <v>169</v>
+        <v>185</v>
       </c>
       <c r="C87" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D87" s="12">
         <v>0.033</v>
       </c>
       <c r="E87" t="s">
         <v>26</v>
       </c>
       <c r="F87" t="s">
-        <v>109</v>
+        <v>141</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>5</v>
       </c>
       <c r="B88" t="s">
-        <v>240</v>
+        <v>256</v>
       </c>
       <c r="C88" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D88" s="12">
         <v>0.004</v>
       </c>
       <c r="E88" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="F88" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>5</v>
       </c>
       <c r="B89" t="s">
-        <v>188</v>
+        <v>204</v>
       </c>
       <c r="C89" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D89" s="12">
         <v>0.067</v>
       </c>
       <c r="E89" t="s">
         <v>26</v>
       </c>
       <c r="F89" t="s">
-        <v>167</v>
+        <v>183</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>6</v>
       </c>
       <c r="B90" t="s">
-        <v>189</v>
+        <v>205</v>
       </c>
       <c r="C90" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D90" s="12">
         <v>0.002</v>
       </c>
       <c r="E90" t="s">
         <v>36</v>
       </c>
       <c r="F90" t="s">
-        <v>167</v>
+        <v>183</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>7</v>
       </c>
       <c r="B91" t="s">
-        <v>169</v>
+        <v>185</v>
       </c>
       <c r="C91" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D91" s="12">
         <v>0.033</v>
       </c>
       <c r="E91" t="s">
         <v>26</v>
       </c>
       <c r="F91" t="s">
-        <v>109</v>
+        <v>141</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>5</v>
       </c>
       <c r="B92" t="s">
-        <v>170</v>
+        <v>186</v>
       </c>
       <c r="C92" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D92" s="12">
         <v>0.001</v>
       </c>
       <c r="E92" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="F92" t="s">
-        <v>138</v>
+        <v>152</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>4</v>
       </c>
       <c r="B93" t="s">
-        <v>241</v>
+        <v>257</v>
       </c>
       <c r="C93" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D93" s="12">
         <v>0.017</v>
       </c>
       <c r="E93" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="F93" t="s">
-        <v>234</v>
+        <v>250</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>5</v>
       </c>
       <c r="B94" t="s">
-        <v>235</v>
+        <v>251</v>
       </c>
       <c r="C94" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D94" s="12">
         <v>0.008</v>
       </c>
       <c r="E94" t="s">
         <v>36</v>
       </c>
       <c r="F94" t="s">
-        <v>66</v>
+        <v>132</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>5</v>
       </c>
       <c r="B95" t="s">
-        <v>236</v>
+        <v>252</v>
       </c>
       <c r="C95" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D95" s="12">
         <v>0.067</v>
       </c>
       <c r="E95" t="s">
         <v>26</v>
       </c>
       <c r="F95" t="s">
-        <v>167</v>
+        <v>183</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>6</v>
       </c>
       <c r="B96" t="s">
-        <v>237</v>
+        <v>253</v>
       </c>
       <c r="C96" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D96" s="12">
         <v>0.001</v>
       </c>
       <c r="E96" t="s">
         <v>36</v>
       </c>
       <c r="F96" t="s">
-        <v>167</v>
+        <v>183</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>7</v>
       </c>
       <c r="B97" t="s">
-        <v>169</v>
+        <v>185</v>
       </c>
       <c r="C97" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D97" s="12">
         <v>0.033</v>
       </c>
       <c r="E97" t="s">
         <v>26</v>
       </c>
       <c r="F97" t="s">
-        <v>109</v>
+        <v>141</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>5</v>
       </c>
       <c r="B98" t="s">
-        <v>242</v>
+        <v>258</v>
       </c>
       <c r="C98" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D98" s="12">
         <v>0.004</v>
       </c>
       <c r="E98" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="F98" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>5</v>
       </c>
       <c r="B99" t="s">
-        <v>188</v>
+        <v>204</v>
       </c>
       <c r="C99" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D99" s="12">
         <v>0.067</v>
       </c>
       <c r="E99" t="s">
         <v>26</v>
       </c>
       <c r="F99" t="s">
-        <v>167</v>
+        <v>183</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>6</v>
       </c>
       <c r="B100" t="s">
-        <v>189</v>
+        <v>205</v>
       </c>
       <c r="C100" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D100" s="12">
         <v>0.002</v>
       </c>
       <c r="E100" t="s">
         <v>36</v>
       </c>
       <c r="F100" t="s">
-        <v>167</v>
+        <v>183</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>7</v>
       </c>
       <c r="B101" t="s">
-        <v>169</v>
+        <v>185</v>
       </c>
       <c r="C101" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D101" s="12">
         <v>0.033</v>
       </c>
       <c r="E101" t="s">
         <v>26</v>
       </c>
       <c r="F101" t="s">
-        <v>109</v>
+        <v>141</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>5</v>
       </c>
       <c r="B102" t="s">
-        <v>170</v>
+        <v>186</v>
       </c>
       <c r="C102" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D102" s="12">
         <v>0.001</v>
       </c>
       <c r="E102" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="F102" t="s">
-        <v>138</v>
+        <v>152</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>2</v>
       </c>
       <c r="B103" t="s">
-        <v>243</v>
+        <v>259</v>
       </c>
       <c r="C103" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D103" s="12">
         <v>1</v>
       </c>
       <c r="E103" t="s">
         <v>26</v>
       </c>
       <c r="F103" t="s">
-        <v>244</v>
+        <v>260</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>3</v>
       </c>
       <c r="B104" t="s">
-        <v>245</v>
+        <v>261</v>
       </c>
       <c r="C104" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D104" s="12">
         <v>1</v>
       </c>
       <c r="E104" t="s">
         <v>36</v>
       </c>
       <c r="F104" t="s">
-        <v>164</v>
+        <v>180</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>4</v>
       </c>
       <c r="B105" t="s">
-        <v>246</v>
+        <v>262</v>
       </c>
       <c r="C105" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D105" s="12">
         <v>1</v>
       </c>
       <c r="E105" t="s">
         <v>36</v>
       </c>
       <c r="F105" t="s">
-        <v>164</v>
+        <v>180</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>5</v>
       </c>
       <c r="B106" t="s">
-        <v>247</v>
+        <v>263</v>
       </c>
       <c r="C106" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D106" s="12">
         <v>0.833</v>
       </c>
       <c r="E106" t="s">
         <v>36</v>
       </c>
       <c r="F106" t="s">
-        <v>109</v>
+        <v>126</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>5</v>
       </c>
       <c r="B107" t="s">
-        <v>170</v>
+        <v>186</v>
       </c>
       <c r="C107" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D107" s="12">
         <v>0.208</v>
       </c>
       <c r="E107" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="F107" t="s">
-        <v>138</v>
+        <v>152</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>5</v>
       </c>
       <c r="B108" t="s">
-        <v>236</v>
+        <v>252</v>
       </c>
       <c r="C108" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D108" s="12">
         <v>8.333</v>
       </c>
       <c r="E108" t="s">
         <v>26</v>
       </c>
       <c r="F108" t="s">
-        <v>167</v>
+        <v>183</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>6</v>
       </c>
       <c r="B109" t="s">
-        <v>237</v>
+        <v>253</v>
       </c>
       <c r="C109" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D109" s="12">
         <v>0.158</v>
       </c>
       <c r="E109" t="s">
         <v>36</v>
       </c>
       <c r="F109" t="s">
-        <v>167</v>
+        <v>183</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>7</v>
       </c>
       <c r="B110" t="s">
-        <v>169</v>
+        <v>185</v>
       </c>
       <c r="C110" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D110" s="12">
         <v>4.167</v>
       </c>
       <c r="E110" t="s">
         <v>26</v>
       </c>
       <c r="F110" t="s">
-        <v>109</v>
+        <v>141</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>4</v>
       </c>
       <c r="B111" t="s">
-        <v>248</v>
+        <v>264</v>
       </c>
       <c r="C111" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D111" s="12">
         <v>0.833</v>
       </c>
       <c r="E111" t="s">
         <v>26</v>
       </c>
       <c r="F111" t="s">
-        <v>51</v>
+        <v>78</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>2</v>
       </c>
       <c r="B112" t="s">
-        <v>249</v>
+        <v>265</v>
       </c>
       <c r="C112" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D112" s="12">
         <v>1</v>
       </c>
       <c r="E112" t="s">
         <v>26</v>
       </c>
       <c r="F112" t="s">
-        <v>244</v>
+        <v>260</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>3</v>
       </c>
       <c r="B113" t="s">
-        <v>250</v>
+        <v>266</v>
       </c>
       <c r="C113" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D113" s="12">
         <v>1</v>
       </c>
       <c r="E113" t="s">
         <v>26</v>
       </c>
       <c r="F113" t="s">
-        <v>251</v>
+        <v>267</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>4</v>
       </c>
       <c r="B114" t="s">
-        <v>252</v>
+        <v>268</v>
       </c>
       <c r="C114" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D114" s="12">
         <v>0.067</v>
       </c>
       <c r="E114" t="s">
         <v>26</v>
       </c>
       <c r="F114" t="s">
-        <v>89</v>
+        <v>113</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>3</v>
       </c>
       <c r="B115" t="s">
-        <v>253</v>
+        <v>269</v>
       </c>
       <c r="C115" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D115" s="12">
         <v>1</v>
       </c>
       <c r="E115" t="s">
         <v>26</v>
       </c>
       <c r="F115" t="s">
-        <v>251</v>
+        <v>267</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>4</v>
       </c>
       <c r="B116" t="s">
-        <v>254</v>
+        <v>270</v>
       </c>
       <c r="C116" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D116" s="12">
         <v>0.1</v>
       </c>
       <c r="E116" t="s">
         <v>26</v>
       </c>
       <c r="F116" t="s">
-        <v>114</v>
+        <v>35</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>3</v>
       </c>
       <c r="B117" t="s">
-        <v>255</v>
+        <v>271</v>
       </c>
       <c r="C117" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D117" s="12">
         <v>1</v>
       </c>
       <c r="E117" t="s">
         <v>26</v>
       </c>
       <c r="F117" t="s">
-        <v>251</v>
+        <v>267</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>4</v>
       </c>
       <c r="B118" t="s">
-        <v>256</v>
+        <v>272</v>
       </c>
       <c r="C118" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D118" s="12">
         <v>0.125</v>
       </c>
       <c r="E118" t="s">
         <v>26</v>
       </c>
       <c r="F118" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>3</v>
       </c>
       <c r="B119" t="s">
-        <v>257</v>
+        <v>273</v>
       </c>
       <c r="C119" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D119" s="12">
         <v>1</v>
       </c>
       <c r="E119" t="s">
         <v>26</v>
       </c>
       <c r="F119" t="s">
-        <v>180</v>
+        <v>196</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>4</v>
       </c>
       <c r="B120" t="s">
-        <v>258</v>
+        <v>274</v>
       </c>
       <c r="C120" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D120" s="12">
         <v>0.25</v>
       </c>
       <c r="E120" t="s">
         <v>26</v>
       </c>
       <c r="F120" t="s">
-        <v>180</v>
+        <v>196</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>5</v>
       </c>
       <c r="B121" t="s">
-        <v>259</v>
+        <v>275</v>
       </c>
       <c r="C121" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D121" s="12">
         <v>0.005</v>
       </c>
       <c r="E121" t="s">
         <v>26</v>
       </c>
       <c r="F121" t="s">
-        <v>66</v>
+        <v>113</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>3</v>
       </c>
       <c r="B122" t="s">
-        <v>260</v>
+        <v>276</v>
       </c>
       <c r="C122" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D122" s="12">
         <v>2</v>
       </c>
       <c r="E122" t="s">
         <v>26</v>
       </c>
       <c r="F122" t="s">
-        <v>251</v>
+        <v>267</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>4</v>
       </c>
       <c r="B123" t="s">
-        <v>261</v>
+        <v>277</v>
       </c>
       <c r="C123" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D123" s="12">
         <v>1</v>
       </c>
       <c r="E123" t="s">
         <v>26</v>
       </c>
       <c r="F123" t="s">
-        <v>251</v>
+        <v>267</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>5</v>
       </c>
       <c r="B124" t="s">
-        <v>262</v>
+        <v>278</v>
       </c>
       <c r="C124" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D124" s="12">
         <v>0.033</v>
       </c>
       <c r="E124" t="s">
         <v>26</v>
       </c>
       <c r="F124" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>3</v>
       </c>
       <c r="B125" t="s">
-        <v>263</v>
+        <v>279</v>
       </c>
       <c r="C125" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D125" s="12">
         <v>1</v>
       </c>
       <c r="E125" t="s">
         <v>26</v>
       </c>
       <c r="F125" t="s">
-        <v>251</v>
+        <v>267</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>4</v>
       </c>
       <c r="B126" t="s">
-        <v>264</v>
+        <v>280</v>
       </c>
       <c r="C126" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D126" s="12">
         <v>0.5</v>
       </c>
       <c r="E126" t="s">
         <v>26</v>
       </c>
       <c r="F126" t="s">
-        <v>251</v>
+        <v>267</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>5</v>
       </c>
       <c r="B127" t="s">
-        <v>265</v>
+        <v>281</v>
       </c>
       <c r="C127" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D127" s="12">
         <v>0.5</v>
       </c>
       <c r="E127" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="F127" t="s">
-        <v>66</v>
+        <v>87</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>3</v>
       </c>
       <c r="B128" t="s">
-        <v>266</v>
+        <v>282</v>
       </c>
       <c r="C128" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D128" s="12">
         <v>1</v>
       </c>
       <c r="E128" t="s">
         <v>26</v>
       </c>
       <c r="F128" t="s">
-        <v>251</v>
+        <v>267</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>4</v>
       </c>
       <c r="B129" t="s">
-        <v>267</v>
+        <v>283</v>
       </c>
       <c r="C129" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D129" s="12">
         <v>0.5</v>
       </c>
       <c r="E129" t="s">
         <v>26</v>
       </c>
       <c r="F129" t="s">
-        <v>251</v>
+        <v>267</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>5</v>
       </c>
       <c r="B130" t="s">
-        <v>268</v>
+        <v>284</v>
       </c>
       <c r="C130" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D130" s="12">
         <v>0.5</v>
       </c>
       <c r="E130" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="F130" t="s">
-        <v>66</v>
+        <v>87</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>3</v>
       </c>
       <c r="B131" t="s">
-        <v>269</v>
+        <v>285</v>
       </c>
       <c r="C131" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D131" s="12">
         <v>1</v>
       </c>
       <c r="E131" t="s">
         <v>26</v>
       </c>
       <c r="F131" t="s">
-        <v>251</v>
+        <v>267</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>4</v>
       </c>
       <c r="B132" t="s">
-        <v>270</v>
+        <v>286</v>
       </c>
       <c r="C132" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D132" s="12">
         <v>0.063</v>
       </c>
       <c r="E132" t="s">
         <v>26</v>
       </c>
       <c r="F132" t="s">
-        <v>66</v>
+        <v>113</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>1</v>
       </c>
       <c r="B133" t="s">
-        <v>271</v>
+        <v>287</v>
       </c>
       <c r="C133" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D133" s="12">
         <v>1</v>
       </c>
       <c r="E133" t="s">
         <v>26</v>
       </c>
       <c r="F133" t="s">
-        <v>156</v>
+        <v>172</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>2</v>
       </c>
       <c r="B134" t="s">
-        <v>272</v>
+        <v>288</v>
       </c>
       <c r="C134" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D134" s="12">
         <v>1</v>
       </c>
       <c r="E134" t="s">
         <v>26</v>
       </c>
       <c r="F134" t="s">
-        <v>131</v>
+        <v>163</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>2</v>
       </c>
       <c r="B135" t="s">
-        <v>273</v>
+        <v>289</v>
       </c>
       <c r="C135" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D135" s="12">
         <v>1</v>
       </c>
       <c r="E135" t="s">
         <v>26</v>
       </c>
       <c r="F135" t="s">
-        <v>160</v>
+        <v>176</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>3</v>
       </c>
       <c r="B136" t="s">
-        <v>274</v>
+        <v>290</v>
       </c>
       <c r="C136" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D136" s="12">
         <v>0.017</v>
       </c>
       <c r="E136" t="s">
         <v>26</v>
       </c>
       <c r="F136" t="s">
-        <v>162</v>
+        <v>178</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>4</v>
       </c>
       <c r="B137" t="s">
-        <v>275</v>
+        <v>291</v>
       </c>
       <c r="C137" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D137" s="12">
         <v>0.033</v>
       </c>
       <c r="E137" t="s">
         <v>26</v>
       </c>
       <c r="F137" t="s">
-        <v>164</v>
+        <v>180</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>5</v>
       </c>
       <c r="B138" t="s">
-        <v>276</v>
+        <v>292</v>
       </c>
       <c r="C138" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D138" s="12">
         <v>0.015</v>
       </c>
       <c r="E138" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="F138" t="s">
-        <v>164</v>
+        <v>180</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>6</v>
       </c>
       <c r="B139" t="s">
-        <v>221</v>
+        <v>237</v>
       </c>
       <c r="C139" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D139" s="12">
         <v>0.133</v>
       </c>
       <c r="E139" t="s">
         <v>26</v>
       </c>
       <c r="F139" t="s">
-        <v>167</v>
+        <v>183</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>7</v>
       </c>
       <c r="B140" t="s">
-        <v>222</v>
+        <v>238</v>
       </c>
       <c r="C140" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D140" s="12">
         <v>0.007</v>
       </c>
       <c r="E140" t="s">
         <v>36</v>
       </c>
       <c r="F140" t="s">
-        <v>167</v>
+        <v>183</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>8</v>
       </c>
       <c r="B141" t="s">
-        <v>223</v>
+        <v>239</v>
       </c>
       <c r="C141" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D141" s="12">
         <v>0.133</v>
       </c>
       <c r="E141" t="s">
         <v>26</v>
       </c>
       <c r="F141" t="s">
-        <v>109</v>
+        <v>141</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>6</v>
       </c>
       <c r="B142" t="s">
-        <v>224</v>
+        <v>240</v>
       </c>
       <c r="C142" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D142" s="12">
         <v>0.003</v>
       </c>
       <c r="E142" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="F142" t="s">
-        <v>138</v>
+        <v>152</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>6</v>
       </c>
       <c r="B143" t="s">
-        <v>225</v>
+        <v>241</v>
       </c>
       <c r="C143" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D143" s="12">
         <v>0.003</v>
       </c>
       <c r="E143" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="F143" t="s">
-        <v>51</v>
+        <v>81</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>6</v>
       </c>
       <c r="B144" t="s">
-        <v>277</v>
+        <v>293</v>
       </c>
       <c r="C144" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D144" s="12">
         <v>0.001</v>
       </c>
       <c r="E144" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="F144" t="s">
-        <v>51</v>
+        <v>75</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>5</v>
       </c>
       <c r="B145" t="s">
-        <v>228</v>
+        <v>244</v>
       </c>
       <c r="C145" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D145" s="12">
         <v>0.033</v>
       </c>
       <c r="E145" t="s">
         <v>26</v>
       </c>
       <c r="F145" t="s">
-        <v>131</v>
+        <v>160</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>4</v>
       </c>
       <c r="B146" t="s">
-        <v>278</v>
+        <v>294</v>
       </c>
       <c r="C146" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D146" s="12">
         <v>0.005</v>
       </c>
       <c r="E146" t="s">
         <v>36</v>
       </c>
       <c r="F146" t="s">
-        <v>176</v>
+        <v>192</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>5</v>
       </c>
       <c r="B147" t="s">
-        <v>279</v>
+        <v>295</v>
       </c>
       <c r="C147" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D147" s="12">
         <v>0.001</v>
       </c>
       <c r="E147" t="s">
         <v>36</v>
       </c>
       <c r="F147" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>5</v>
       </c>
       <c r="B148" t="s">
-        <v>231</v>
+        <v>247</v>
       </c>
       <c r="C148" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D148" s="12">
         <v>0.004</v>
       </c>
       <c r="E148" t="s">
         <v>36</v>
       </c>
       <c r="F148" t="s">
-        <v>180</v>
+        <v>196</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>6</v>
       </c>
       <c r="B149" t="s">
-        <v>232</v>
+        <v>248</v>
       </c>
       <c r="C149" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D149" s="12">
         <v>0.004</v>
       </c>
       <c r="E149" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="F149" t="s">
-        <v>138</v>
+        <v>157</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>4</v>
       </c>
       <c r="B150" t="s">
-        <v>280</v>
+        <v>296</v>
       </c>
       <c r="C150" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D150" s="12">
         <v>0.048</v>
       </c>
       <c r="E150" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="F150" t="s">
-        <v>234</v>
+        <v>250</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>5</v>
       </c>
       <c r="B151" t="s">
-        <v>235</v>
+        <v>251</v>
       </c>
       <c r="C151" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D151" s="12">
         <v>0.018</v>
       </c>
       <c r="E151" t="s">
         <v>36</v>
       </c>
       <c r="F151" t="s">
-        <v>66</v>
+        <v>132</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>5</v>
       </c>
       <c r="B152" t="s">
-        <v>281</v>
+        <v>297</v>
       </c>
       <c r="C152" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D152" s="12">
         <v>0.01</v>
       </c>
       <c r="E152" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="F152" t="s">
-        <v>209</v>
+        <v>225</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>6</v>
       </c>
       <c r="B153" t="s">
-        <v>282</v>
+        <v>298</v>
       </c>
       <c r="C153" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D153" s="12">
         <v>0.008</v>
       </c>
       <c r="E153" t="s">
         <v>36</v>
       </c>
       <c r="F153" t="s">
-        <v>180</v>
+        <v>196</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>7</v>
       </c>
       <c r="B154" t="s">
-        <v>283</v>
+        <v>299</v>
       </c>
       <c r="C154" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D154" s="12">
         <v>0.075</v>
       </c>
       <c r="E154" t="s">
         <v>26</v>
       </c>
       <c r="F154" t="s">
-        <v>180</v>
+        <v>196</v>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>8</v>
       </c>
       <c r="B155" t="s">
-        <v>284</v>
+        <v>300</v>
       </c>
       <c r="C155" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D155" s="12">
-        <v>0.075</v>
+        <v>0.015</v>
       </c>
       <c r="E155" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="F155" t="s">
-        <v>66</v>
+        <v>94</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>6</v>
       </c>
       <c r="B156" t="s">
-        <v>285</v>
+        <v>301</v>
       </c>
       <c r="C156" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D156" s="12">
         <v>0.017</v>
       </c>
       <c r="E156" t="s">
         <v>26</v>
       </c>
       <c r="F156" t="s">
-        <v>180</v>
+        <v>196</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>7</v>
       </c>
       <c r="B157" t="s">
-        <v>286</v>
+        <v>302</v>
       </c>
       <c r="C157" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D157" s="12">
-        <v>0.017</v>
+        <v>0.003</v>
       </c>
       <c r="E157" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="F157" t="s">
-        <v>66</v>
+        <v>94</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>5</v>
       </c>
       <c r="B158" t="s">
-        <v>287</v>
+        <v>303</v>
       </c>
       <c r="C158" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D158" s="12">
         <v>0.3</v>
       </c>
       <c r="E158" t="s">
         <v>26</v>
       </c>
       <c r="F158" t="s">
-        <v>209</v>
+        <v>225</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>6</v>
       </c>
       <c r="B159" t="s">
-        <v>288</v>
+        <v>304</v>
       </c>
       <c r="C159" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D159" s="12">
-        <v>0.3</v>
+        <v>0.001</v>
       </c>
       <c r="E159" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="F159" t="s">
-        <v>51</v>
+        <v>72</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>5</v>
       </c>
       <c r="B160" t="s">
-        <v>289</v>
+        <v>305</v>
       </c>
       <c r="C160" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D160" s="12">
         <v>0.018</v>
       </c>
       <c r="E160" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="F160" t="s">
-        <v>187</v>
+        <v>203</v>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>6</v>
       </c>
       <c r="B161" t="s">
-        <v>290</v>
+        <v>306</v>
       </c>
       <c r="C161" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D161" s="12">
         <v>0.2</v>
       </c>
       <c r="E161" t="s">
         <v>26</v>
       </c>
       <c r="F161" t="s">
-        <v>167</v>
+        <v>183</v>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>7</v>
       </c>
       <c r="B162" t="s">
-        <v>291</v>
+        <v>307</v>
       </c>
       <c r="C162" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D162" s="12">
         <v>0.007</v>
       </c>
       <c r="E162" t="s">
         <v>36</v>
       </c>
       <c r="F162" t="s">
-        <v>167</v>
+        <v>183</v>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>8</v>
       </c>
       <c r="B163" t="s">
-        <v>223</v>
+        <v>239</v>
       </c>
       <c r="C163" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D163" s="12">
         <v>0.1</v>
       </c>
       <c r="E163" t="s">
         <v>26</v>
       </c>
       <c r="F163" t="s">
-        <v>109</v>
+        <v>141</v>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>6</v>
       </c>
       <c r="B164" t="s">
-        <v>224</v>
+        <v>240</v>
       </c>
       <c r="C164" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D164" s="12">
         <v>0.011</v>
       </c>
       <c r="E164" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="F164" t="s">
-        <v>138</v>
+        <v>152</v>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>6</v>
       </c>
       <c r="B165" t="s">
-        <v>292</v>
+        <v>308</v>
       </c>
       <c r="C165" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D165" s="12">
         <v>0.003</v>
       </c>
       <c r="E165" t="s">
         <v>36</v>
       </c>
       <c r="F165" t="s">
-        <v>120</v>
+        <v>35</v>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>4</v>
       </c>
       <c r="B166" t="s">
-        <v>293</v>
+        <v>309</v>
       </c>
       <c r="C166" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D166" s="12">
         <v>0.012</v>
       </c>
       <c r="E166" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="F166" t="s">
-        <v>294</v>
+        <v>310</v>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>5</v>
       </c>
       <c r="B167" t="s">
-        <v>295</v>
+        <v>311</v>
       </c>
       <c r="C167" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D167" s="12">
         <v>0.003</v>
       </c>
       <c r="E167" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="F167" t="s">
-        <v>66</v>
+        <v>129</v>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>5</v>
       </c>
       <c r="B168" t="s">
-        <v>296</v>
+        <v>312</v>
       </c>
       <c r="C168" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D168" s="12">
         <v>0.001</v>
       </c>
       <c r="E168" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="F168" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>5</v>
       </c>
       <c r="B169" t="s">
-        <v>297</v>
+        <v>313</v>
       </c>
       <c r="C169" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D169" s="12">
         <v>0.001</v>
       </c>
       <c r="E169" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="F169" t="s">
-        <v>164</v>
+        <v>180</v>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>6</v>
       </c>
       <c r="B170" t="s">
-        <v>285</v>
+        <v>301</v>
       </c>
       <c r="C170" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D170" s="12">
         <v>0.003</v>
       </c>
       <c r="E170" t="s">
         <v>26</v>
       </c>
       <c r="F170" t="s">
-        <v>180</v>
+        <v>196</v>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>7</v>
       </c>
       <c r="B171" t="s">
-        <v>286</v>
+        <v>302</v>
       </c>
       <c r="C171" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D171" s="12">
-        <v>0.003</v>
+        <v>0.001</v>
       </c>
       <c r="E171" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="F171" t="s">
-        <v>66</v>
+        <v>94</v>
       </c>
     </row>
     <row r="172">
       <c r="A172">
         <v>6</v>
       </c>
       <c r="B172" t="s">
-        <v>298</v>
+        <v>314</v>
       </c>
       <c r="C172" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D172" s="12">
         <v>0.001</v>
       </c>
       <c r="E172" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="F172" t="s">
-        <v>138</v>
+        <v>152</v>
       </c>
     </row>
     <row r="173">
       <c r="A173">
         <v>6</v>
       </c>
       <c r="B173" t="s">
-        <v>299</v>
+        <v>315</v>
       </c>
       <c r="C173" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D173" s="12">
         <v>0</v>
       </c>
       <c r="E173" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="F173" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="174">
       <c r="A174">
         <v>5</v>
       </c>
       <c r="B174" t="s">
-        <v>238</v>
+        <v>254</v>
       </c>
       <c r="C174" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D174" s="12">
         <v>0.004</v>
       </c>
       <c r="E174" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="F174" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
     </row>
     <row r="175">
       <c r="A175">
         <v>5</v>
       </c>
       <c r="B175" t="s">
-        <v>235</v>
+        <v>251</v>
       </c>
       <c r="C175" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D175" s="12">
         <v>0.002</v>
       </c>
       <c r="E175" t="s">
         <v>36</v>
       </c>
       <c r="F175" t="s">
-        <v>66</v>
+        <v>132</v>
       </c>
     </row>
     <row r="176">
       <c r="A176">
         <v>4</v>
       </c>
       <c r="B176" t="s">
-        <v>300</v>
+        <v>316</v>
       </c>
       <c r="C176" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D176" s="12">
         <v>0.008</v>
       </c>
       <c r="E176" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="F176" t="s">
-        <v>301</v>
+        <v>317</v>
       </c>
     </row>
     <row r="177">
       <c r="A177">
         <v>5</v>
       </c>
       <c r="B177" t="s">
-        <v>281</v>
+        <v>297</v>
       </c>
       <c r="C177" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D177" s="12">
         <v>0.005</v>
       </c>
       <c r="E177" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="F177" t="s">
-        <v>209</v>
+        <v>225</v>
       </c>
     </row>
     <row r="178">
       <c r="A178">
         <v>6</v>
       </c>
       <c r="B178" t="s">
-        <v>282</v>
+        <v>298</v>
       </c>
       <c r="C178" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D178" s="12">
         <v>0.004</v>
       </c>
       <c r="E178" t="s">
         <v>36</v>
       </c>
       <c r="F178" t="s">
-        <v>180</v>
+        <v>196</v>
       </c>
     </row>
     <row r="179">
       <c r="A179">
         <v>7</v>
       </c>
       <c r="B179" t="s">
-        <v>283</v>
+        <v>299</v>
       </c>
       <c r="C179" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D179" s="12">
         <v>0.038</v>
       </c>
       <c r="E179" t="s">
         <v>26</v>
       </c>
       <c r="F179" t="s">
-        <v>180</v>
+        <v>196</v>
       </c>
     </row>
     <row r="180">
       <c r="A180">
         <v>8</v>
       </c>
       <c r="B180" t="s">
-        <v>284</v>
+        <v>300</v>
       </c>
       <c r="C180" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D180" s="12">
-        <v>0.038</v>
+        <v>0.008</v>
       </c>
       <c r="E180" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="F180" t="s">
-        <v>66</v>
+        <v>94</v>
       </c>
     </row>
     <row r="181">
       <c r="A181">
         <v>6</v>
       </c>
       <c r="B181" t="s">
-        <v>285</v>
+        <v>301</v>
       </c>
       <c r="C181" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D181" s="12">
         <v>0.008</v>
       </c>
       <c r="E181" t="s">
         <v>26</v>
       </c>
       <c r="F181" t="s">
-        <v>180</v>
+        <v>196</v>
       </c>
     </row>
     <row r="182">
       <c r="A182">
         <v>7</v>
       </c>
       <c r="B182" t="s">
-        <v>286</v>
+        <v>302</v>
       </c>
       <c r="C182" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D182" s="12">
-        <v>0.008</v>
+        <v>0.002</v>
       </c>
       <c r="E182" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="F182" t="s">
-        <v>66</v>
+        <v>94</v>
       </c>
     </row>
     <row r="183">
       <c r="A183">
         <v>5</v>
       </c>
       <c r="B183" t="s">
-        <v>170</v>
+        <v>186</v>
       </c>
       <c r="C183" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D183" s="12">
         <v>0.001</v>
       </c>
       <c r="E183" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="F183" t="s">
-        <v>138</v>
+        <v>152</v>
       </c>
     </row>
     <row r="184">
       <c r="A184">
         <v>5</v>
       </c>
       <c r="B184" t="s">
-        <v>302</v>
+        <v>318</v>
       </c>
       <c r="C184" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D184" s="12">
         <v>0.003</v>
       </c>
       <c r="E184" t="s">
         <v>36</v>
       </c>
       <c r="F184" t="s">
-        <v>120</v>
+        <v>35</v>
       </c>
     </row>
     <row r="185">
       <c r="A185">
         <v>5</v>
       </c>
       <c r="B185" t="s">
-        <v>287</v>
+        <v>303</v>
       </c>
       <c r="C185" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D185" s="12">
         <v>0.083</v>
       </c>
       <c r="E185" t="s">
         <v>26</v>
       </c>
       <c r="F185" t="s">
-        <v>209</v>
+        <v>225</v>
       </c>
     </row>
     <row r="186">
       <c r="A186">
         <v>6</v>
       </c>
       <c r="B186" t="s">
-        <v>288</v>
+        <v>304</v>
       </c>
       <c r="C186" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D186" s="12">
-        <v>0.083</v>
+        <v>0</v>
       </c>
       <c r="E186" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="F186" t="s">
-        <v>51</v>
+        <v>72</v>
       </c>
     </row>
     <row r="187">
       <c r="A187">
         <v>2</v>
       </c>
       <c r="B187" t="s">
-        <v>303</v>
+        <v>319</v>
       </c>
       <c r="C187" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D187" s="12">
         <v>1</v>
       </c>
       <c r="E187" t="s">
         <v>26</v>
       </c>
       <c r="F187" t="s">
-        <v>244</v>
+        <v>260</v>
       </c>
     </row>
     <row r="188">
       <c r="A188">
         <v>3</v>
       </c>
       <c r="B188" t="s">
-        <v>175</v>
+        <v>191</v>
       </c>
       <c r="C188" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D188" s="12">
         <v>1</v>
       </c>
       <c r="E188" t="s">
         <v>36</v>
       </c>
       <c r="F188" t="s">
-        <v>176</v>
+        <v>192</v>
       </c>
     </row>
     <row r="189">
       <c r="A189">
         <v>4</v>
       </c>
       <c r="B189" t="s">
-        <v>177</v>
+        <v>193</v>
       </c>
       <c r="C189" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D189" s="12">
         <v>0.716</v>
       </c>
       <c r="E189" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="F189" t="s">
-        <v>164</v>
+        <v>180</v>
       </c>
     </row>
     <row r="190">
       <c r="A190">
         <v>5</v>
       </c>
       <c r="B190" t="s">
-        <v>178</v>
+        <v>194</v>
       </c>
       <c r="C190" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D190" s="12">
         <v>0.429</v>
       </c>
       <c r="E190" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="F190" t="s">
-        <v>138</v>
+        <v>152</v>
       </c>
     </row>
     <row r="191">
       <c r="A191">
         <v>5</v>
       </c>
       <c r="B191" t="s">
-        <v>179</v>
+        <v>195</v>
       </c>
       <c r="C191" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D191" s="12">
         <v>1.724</v>
       </c>
       <c r="E191" t="s">
         <v>26</v>
       </c>
       <c r="F191" t="s">
-        <v>180</v>
+        <v>196</v>
       </c>
     </row>
     <row r="192">
       <c r="A192">
         <v>6</v>
       </c>
       <c r="B192" t="s">
-        <v>181</v>
+        <v>197</v>
       </c>
       <c r="C192" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D192" s="12">
-        <v>1.724</v>
+        <v>0.345</v>
       </c>
       <c r="E192" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="F192" t="s">
-        <v>66</v>
+        <v>94</v>
       </c>
     </row>
     <row r="193">
       <c r="A193">
         <v>4</v>
       </c>
       <c r="B193" t="s">
-        <v>182</v>
+        <v>198</v>
       </c>
       <c r="C193" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D193" s="12">
         <v>0.286</v>
       </c>
       <c r="E193" t="s">
         <v>36</v>
       </c>
       <c r="F193" t="s">
-        <v>120</v>
+        <v>35</v>
       </c>
     </row>
     <row r="194">
       <c r="A194">
         <v>2</v>
       </c>
       <c r="B194" t="s">
-        <v>304</v>
+        <v>320</v>
       </c>
       <c r="C194" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D194" s="12">
         <v>1</v>
       </c>
       <c r="E194" t="s">
         <v>26</v>
       </c>
       <c r="F194" t="s">
-        <v>244</v>
+        <v>260</v>
       </c>
     </row>
     <row r="195">
       <c r="A195">
         <v>3</v>
       </c>
       <c r="B195" t="s">
-        <v>250</v>
+        <v>266</v>
       </c>
       <c r="C195" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D195" s="12">
         <v>1</v>
       </c>
       <c r="E195" t="s">
         <v>26</v>
       </c>
       <c r="F195" t="s">
-        <v>251</v>
+        <v>267</v>
       </c>
     </row>
     <row r="196">
       <c r="A196">
         <v>4</v>
       </c>
       <c r="B196" t="s">
-        <v>252</v>
+        <v>268</v>
       </c>
       <c r="C196" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D196" s="12">
         <v>0.067</v>
       </c>
       <c r="E196" t="s">
         <v>26</v>
       </c>
       <c r="F196" t="s">
-        <v>89</v>
+        <v>113</v>
       </c>
     </row>
     <row r="197">
       <c r="A197">
         <v>3</v>
       </c>
       <c r="B197" t="s">
-        <v>253</v>
+        <v>269</v>
       </c>
       <c r="C197" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D197" s="12">
         <v>1</v>
       </c>
       <c r="E197" t="s">
         <v>26</v>
       </c>
       <c r="F197" t="s">
-        <v>251</v>
+        <v>267</v>
       </c>
     </row>
     <row r="198">
       <c r="A198">
         <v>4</v>
       </c>
       <c r="B198" t="s">
-        <v>254</v>
+        <v>270</v>
       </c>
       <c r="C198" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D198" s="12">
         <v>0.1</v>
       </c>
       <c r="E198" t="s">
         <v>26</v>
       </c>
       <c r="F198" t="s">
-        <v>114</v>
+        <v>35</v>
       </c>
     </row>
     <row r="199">
       <c r="A199">
         <v>3</v>
       </c>
       <c r="B199" t="s">
-        <v>260</v>
+        <v>276</v>
       </c>
       <c r="C199" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D199" s="12">
         <v>1</v>
       </c>
       <c r="E199" t="s">
         <v>26</v>
       </c>
       <c r="F199" t="s">
-        <v>251</v>
+        <v>267</v>
       </c>
     </row>
     <row r="200">
       <c r="A200">
         <v>4</v>
       </c>
       <c r="B200" t="s">
-        <v>261</v>
+        <v>277</v>
       </c>
       <c r="C200" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D200" s="12">
         <v>0.5</v>
       </c>
       <c r="E200" t="s">
         <v>26</v>
       </c>
       <c r="F200" t="s">
-        <v>251</v>
+        <v>267</v>
       </c>
     </row>
     <row r="201">
       <c r="A201">
         <v>5</v>
       </c>
       <c r="B201" t="s">
-        <v>262</v>
+        <v>278</v>
       </c>
       <c r="C201" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D201" s="12">
         <v>0.017</v>
       </c>
       <c r="E201" t="s">
         <v>26</v>
       </c>
       <c r="F201" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
     </row>
     <row r="202">
       <c r="A202">
         <v>3</v>
       </c>
       <c r="B202" t="s">
-        <v>269</v>
+        <v>285</v>
       </c>
       <c r="C202" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D202" s="12">
         <v>1</v>
       </c>
       <c r="E202" t="s">
         <v>26</v>
       </c>
       <c r="F202" t="s">
-        <v>251</v>
+        <v>267</v>
       </c>
     </row>
     <row r="203">
       <c r="A203">
         <v>4</v>
       </c>
       <c r="B203" t="s">
-        <v>270</v>
+        <v>286</v>
       </c>
       <c r="C203" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D203" s="12">
         <v>0.063</v>
       </c>
       <c r="E203" t="s">
         <v>26</v>
       </c>
       <c r="F203" t="s">
-        <v>66</v>
+        <v>113</v>
       </c>
     </row>
     <row r="204">
       <c r="A204">
         <v>3</v>
       </c>
       <c r="B204" t="s">
-        <v>305</v>
+        <v>321</v>
       </c>
       <c r="C204" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D204" s="12">
         <v>1</v>
       </c>
       <c r="E204" t="s">
         <v>26</v>
       </c>
       <c r="F204" t="s">
-        <v>251</v>
+        <v>267</v>
       </c>
     </row>
     <row r="205">
       <c r="A205">
         <v>4</v>
       </c>
       <c r="B205" t="s">
-        <v>306</v>
+        <v>322</v>
       </c>
       <c r="C205" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D205" s="12">
         <v>0.033</v>
       </c>
       <c r="E205" t="s">
         <v>26</v>
       </c>
       <c r="F205" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
     </row>
     <row r="206">
       <c r="A206">
         <v>3</v>
       </c>
       <c r="B206" t="s">
-        <v>307</v>
+        <v>323</v>
       </c>
       <c r="C206" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D206" s="12">
         <v>1</v>
       </c>
       <c r="E206" t="s">
         <v>26</v>
       </c>
       <c r="F206" t="s">
-        <v>251</v>
+        <v>267</v>
       </c>
     </row>
     <row r="207">
       <c r="A207">
         <v>4</v>
       </c>
       <c r="B207" t="s">
-        <v>308</v>
+        <v>324</v>
       </c>
       <c r="C207" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D207" s="12">
         <v>0.033</v>
       </c>
       <c r="E207" t="s">
         <v>26</v>
       </c>
       <c r="F207" t="s">
-        <v>66</v>
+        <v>97</v>
       </c>
     </row>
     <row r="208">
       <c r="A208">
         <v>3</v>
       </c>
       <c r="B208" t="s">
-        <v>309</v>
+        <v>325</v>
       </c>
       <c r="C208" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D208" s="12">
         <v>4</v>
       </c>
       <c r="E208" t="s">
         <v>26</v>
       </c>
       <c r="F208" t="s">
-        <v>251</v>
+        <v>267</v>
       </c>
     </row>
     <row r="209">
       <c r="A209">
         <v>4</v>
       </c>
       <c r="B209" t="s">
-        <v>310</v>
+        <v>326</v>
       </c>
       <c r="C209" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D209" s="12">
         <v>0.04</v>
       </c>
       <c r="E209" t="s">
         <v>26</v>
       </c>
       <c r="F209" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
     </row>
     <row r="210">
       <c r="A210">
         <v>3</v>
       </c>
       <c r="B210" t="s">
-        <v>311</v>
+        <v>327</v>
       </c>
       <c r="C210" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D210" s="12">
         <v>1</v>
       </c>
       <c r="E210" t="s">
         <v>26</v>
       </c>
       <c r="F210" t="s">
-        <v>251</v>
+        <v>267</v>
       </c>
     </row>
     <row r="211">
       <c r="A211">
         <v>4</v>
       </c>
       <c r="B211" t="s">
-        <v>312</v>
+        <v>328</v>
       </c>
       <c r="C211" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D211" s="12">
         <v>0.033</v>
       </c>
       <c r="E211" t="s">
         <v>26</v>
       </c>
       <c r="F211" t="s">
-        <v>66</v>
+        <v>97</v>
       </c>
     </row>
     <row r="212">
       <c r="A212">
         <v>3</v>
       </c>
       <c r="B212" t="s">
-        <v>313</v>
+        <v>329</v>
       </c>
       <c r="C212" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D212" s="12">
         <v>4</v>
       </c>
       <c r="E212" t="s">
         <v>26</v>
       </c>
       <c r="F212" t="s">
-        <v>251</v>
+        <v>267</v>
       </c>
     </row>
     <row r="213">
       <c r="A213">
         <v>4</v>
       </c>
       <c r="B213" t="s">
-        <v>314</v>
+        <v>330</v>
       </c>
       <c r="C213" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D213" s="12">
         <v>0.08</v>
       </c>
       <c r="E213" t="s">
         <v>26</v>
       </c>
       <c r="F213" t="s">
-        <v>66</v>
+        <v>97</v>
       </c>
     </row>
     <row r="214">
       <c r="A214">
         <v>1</v>
       </c>
       <c r="B214" t="s">
-        <v>315</v>
+        <v>331</v>
       </c>
       <c r="C214" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D214" s="12">
         <v>0.092</v>
       </c>
       <c r="E214" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="F214" t="s">
-        <v>316</v>
+        <v>332</v>
       </c>
     </row>
     <row r="215">
       <c r="A215">
         <v>2</v>
       </c>
       <c r="B215" t="s">
-        <v>317</v>
+        <v>333</v>
       </c>
       <c r="C215" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D215" s="12">
         <v>0.031</v>
       </c>
       <c r="E215" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="F215" t="s">
-        <v>138</v>
+        <v>152</v>
       </c>
     </row>
     <row r="216">
       <c r="A216">
         <v>2</v>
       </c>
       <c r="B216" t="s">
-        <v>318</v>
+        <v>334</v>
       </c>
       <c r="C216" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D216" s="12">
         <v>0.025</v>
       </c>
       <c r="E216" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="F216" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="217">
       <c r="A217">
         <v>2</v>
       </c>
       <c r="B217" t="s">
-        <v>319</v>
+        <v>335</v>
       </c>
       <c r="C217" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D217" s="12">
         <v>0.009</v>
       </c>
       <c r="E217" t="s">
         <v>36</v>
       </c>
       <c r="F217" t="s">
-        <v>120</v>
+        <v>35</v>
       </c>
     </row>
     <row r="218">
       <c r="A218">
         <v>2</v>
       </c>
       <c r="B218" t="s">
-        <v>320</v>
+        <v>336</v>
       </c>
       <c r="C218" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D218" s="12">
         <v>0.025</v>
       </c>
       <c r="E218" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="F218" t="s">
-        <v>89</v>
+        <v>123</v>
       </c>
     </row>
     <row r="219">
       <c r="A219">
         <v>2</v>
       </c>
       <c r="B219" t="s">
-        <v>321</v>
+        <v>337</v>
       </c>
       <c r="C219" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D219" s="12">
         <v>0.002</v>
       </c>
       <c r="E219" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="F219" t="s">
-        <v>66</v>
+        <v>129</v>
       </c>
     </row>
     <row r="220">
       <c r="A220">
         <v>1</v>
       </c>
       <c r="B220" t="s">
-        <v>322</v>
+        <v>338</v>
       </c>
       <c r="C220" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D220" s="12">
         <v>4</v>
       </c>
       <c r="E220" t="s">
         <v>26</v>
       </c>
       <c r="F220" t="s">
-        <v>323</v>
+        <v>339</v>
       </c>
     </row>
     <row r="221">
       <c r="A221">
         <v>2</v>
       </c>
       <c r="B221" t="s">
-        <v>324</v>
+        <v>340</v>
       </c>
       <c r="C221" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D221" s="12">
         <v>4</v>
       </c>
       <c r="E221" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="F221" t="s">
-        <v>323</v>
+        <v>339</v>
       </c>
     </row>
     <row r="222">
       <c r="A222">
         <v>3</v>
       </c>
       <c r="B222" t="s">
-        <v>325</v>
+        <v>341</v>
       </c>
       <c r="C222" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D222" s="12">
         <v>4</v>
       </c>
       <c r="E222" t="s">
         <v>36</v>
       </c>
       <c r="F222" t="s">
-        <v>104</v>
+        <v>144</v>
       </c>
     </row>
     <row r="223">
       <c r="A223">
         <v>1</v>
       </c>
       <c r="B223" t="s">
-        <v>326</v>
+        <v>342</v>
       </c>
       <c r="C223" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D223" s="12">
         <v>4</v>
       </c>
       <c r="E223" t="s">
         <v>26</v>
       </c>
       <c r="F223" t="s">
-        <v>323</v>
+        <v>339</v>
       </c>
     </row>
     <row r="224">
       <c r="A224">
         <v>2</v>
       </c>
       <c r="B224" t="s">
-        <v>327</v>
+        <v>343</v>
       </c>
       <c r="C224" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D224" s="12">
         <v>4</v>
       </c>
       <c r="E224" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="F224" t="s">
-        <v>323</v>
+        <v>339</v>
       </c>
     </row>
     <row r="225">
       <c r="A225">
         <v>3</v>
       </c>
       <c r="B225" t="s">
-        <v>328</v>
+        <v>344</v>
       </c>
       <c r="C225" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D225" s="12">
         <v>1.543</v>
       </c>
       <c r="E225" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="F225" t="s">
-        <v>323</v>
+        <v>339</v>
       </c>
     </row>
     <row r="226">
       <c r="A226">
         <v>4</v>
       </c>
       <c r="B226" t="s">
-        <v>329</v>
+        <v>345</v>
       </c>
       <c r="C226" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D226" s="12">
         <v>0.411</v>
       </c>
       <c r="E226" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="F226" t="s">
-        <v>200</v>
+        <v>216</v>
       </c>
     </row>
     <row r="227">
       <c r="A227">
         <v>5</v>
       </c>
       <c r="B227" t="s">
-        <v>170</v>
+        <v>186</v>
       </c>
       <c r="C227" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D227" s="12">
         <v>0.247</v>
       </c>
       <c r="E227" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="F227" t="s">
-        <v>138</v>
+        <v>152</v>
       </c>
     </row>
     <row r="228">
       <c r="A228">
         <v>5</v>
       </c>
       <c r="B228" t="s">
-        <v>296</v>
+        <v>312</v>
       </c>
       <c r="C228" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D228" s="12">
         <v>0.082</v>
       </c>
       <c r="E228" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="F228" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="229">
       <c r="A229">
         <v>5</v>
       </c>
       <c r="B229" t="s">
-        <v>302</v>
+        <v>318</v>
       </c>
       <c r="C229" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D229" s="12">
         <v>0.082</v>
       </c>
       <c r="E229" t="s">
         <v>36</v>
       </c>
       <c r="F229" t="s">
-        <v>120</v>
+        <v>35</v>
       </c>
     </row>
     <row r="230">
       <c r="A230">
         <v>4</v>
       </c>
       <c r="B230" t="s">
-        <v>330</v>
+        <v>346</v>
       </c>
       <c r="C230" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D230" s="12">
         <v>0.309</v>
       </c>
       <c r="E230" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="F230" t="s">
-        <v>89</v>
+        <v>123</v>
       </c>
     </row>
     <row r="231">
       <c r="A231">
         <v>4</v>
       </c>
       <c r="B231" t="s">
-        <v>184</v>
+        <v>200</v>
       </c>
       <c r="C231" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D231" s="12">
         <v>0.051</v>
       </c>
       <c r="E231" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="F231" t="s">
-        <v>66</v>
+        <v>129</v>
       </c>
     </row>
     <row r="232">
       <c r="A232">
         <v>4</v>
       </c>
       <c r="B232" t="s">
-        <v>331</v>
+        <v>347</v>
       </c>
       <c r="C232" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D232" s="12">
         <v>0.514</v>
       </c>
       <c r="E232" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="F232" t="s">
-        <v>89</v>
+        <v>120</v>
       </c>
     </row>
     <row r="233">
       <c r="A233">
         <v>4</v>
       </c>
       <c r="B233" t="s">
-        <v>332</v>
+        <v>348</v>
       </c>
       <c r="C233" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D233" s="12">
         <v>0.257</v>
       </c>
       <c r="E233" t="s">
         <v>36</v>
       </c>
       <c r="F233" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
     </row>
     <row r="234">
       <c r="A234">
         <v>3</v>
       </c>
       <c r="B234" t="s">
-        <v>203</v>
+        <v>219</v>
       </c>
       <c r="C234" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D234" s="12">
         <v>1.429</v>
       </c>
       <c r="E234" t="s">
         <v>36</v>
       </c>
       <c r="F234" t="s">
-        <v>66</v>
+        <v>132</v>
       </c>
     </row>
     <row r="235">
       <c r="A235">
         <v>3</v>
       </c>
       <c r="B235" t="s">
-        <v>333</v>
+        <v>349</v>
       </c>
       <c r="C235" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D235" s="12">
         <v>1.029</v>
       </c>
       <c r="E235" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="F235" t="s">
-        <v>187</v>
+        <v>203</v>
       </c>
     </row>
     <row r="236">
       <c r="A236">
         <v>4</v>
       </c>
       <c r="B236" t="s">
-        <v>334</v>
+        <v>350</v>
       </c>
       <c r="C236" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D236" s="12">
         <v>11.429</v>
       </c>
       <c r="E236" t="s">
         <v>26</v>
       </c>
       <c r="F236" t="s">
-        <v>167</v>
+        <v>183</v>
       </c>
     </row>
     <row r="237">
       <c r="A237">
         <v>5</v>
       </c>
       <c r="B237" t="s">
-        <v>335</v>
+        <v>351</v>
       </c>
       <c r="C237" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D237" s="12">
         <v>0.411</v>
       </c>
       <c r="E237" t="s">
         <v>36</v>
       </c>
       <c r="F237" t="s">
-        <v>167</v>
+        <v>183</v>
       </c>
     </row>
     <row r="238">
       <c r="A238">
         <v>6</v>
       </c>
       <c r="B238" t="s">
-        <v>336</v>
+        <v>352</v>
       </c>
       <c r="C238" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D238" s="12">
         <v>5.714</v>
       </c>
       <c r="E238" t="s">
         <v>26</v>
       </c>
       <c r="F238" t="s">
-        <v>109</v>
+        <v>141</v>
       </c>
     </row>
     <row r="239">
       <c r="A239">
         <v>4</v>
       </c>
       <c r="B239" t="s">
-        <v>337</v>
+        <v>353</v>
       </c>
       <c r="C239" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D239" s="12">
         <v>0.617</v>
       </c>
       <c r="E239" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="F239" t="s">
-        <v>138</v>
+        <v>152</v>
       </c>
     </row>
     <row r="240">
       <c r="A240">
         <v>1</v>
       </c>
       <c r="B240" t="s">
-        <v>338</v>
+        <v>354</v>
       </c>
       <c r="C240" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D240" s="12">
         <v>1</v>
       </c>
       <c r="E240" t="s">
         <v>26</v>
       </c>
       <c r="F240" t="s">
-        <v>160</v>
+        <v>176</v>
       </c>
     </row>
     <row r="241">
       <c r="A241">
         <v>2</v>
       </c>
       <c r="B241" t="s">
-        <v>339</v>
+        <v>355</v>
       </c>
       <c r="C241" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D241" s="12">
         <v>0.125</v>
       </c>
       <c r="E241" t="s">
         <v>26</v>
       </c>
       <c r="F241" t="s">
-        <v>340</v>
+        <v>356</v>
       </c>
     </row>
     <row r="242">
       <c r="A242">
         <v>3</v>
       </c>
       <c r="B242" t="s">
-        <v>341</v>
+        <v>357</v>
       </c>
       <c r="C242" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D242" s="12">
         <v>0.044</v>
       </c>
       <c r="E242" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="F242" t="s">
-        <v>200</v>
+        <v>216</v>
       </c>
     </row>
     <row r="243">
       <c r="A243">
         <v>4</v>
       </c>
       <c r="B243" t="s">
-        <v>342</v>
+        <v>358</v>
       </c>
       <c r="C243" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D243" s="12">
         <v>0.038</v>
       </c>
       <c r="E243" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="F243" t="s">
-        <v>200</v>
+        <v>216</v>
       </c>
     </row>
     <row r="244">
       <c r="A244">
         <v>5</v>
       </c>
       <c r="B244" t="s">
-        <v>170</v>
+        <v>186</v>
       </c>
       <c r="C244" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D244" s="12">
         <v>0.03</v>
       </c>
       <c r="E244" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="F244" t="s">
-        <v>138</v>
+        <v>152</v>
       </c>
     </row>
     <row r="245">
       <c r="A245">
         <v>5</v>
       </c>
       <c r="B245" t="s">
-        <v>302</v>
+        <v>318</v>
       </c>
       <c r="C245" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D245" s="12">
         <v>0.008</v>
       </c>
       <c r="E245" t="s">
         <v>36</v>
       </c>
       <c r="F245" t="s">
-        <v>120</v>
+        <v>35</v>
       </c>
     </row>
     <row r="246">
       <c r="A246">
         <v>4</v>
       </c>
       <c r="B246" t="s">
-        <v>184</v>
+        <v>200</v>
       </c>
       <c r="C246" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D246" s="12">
         <v>0.006</v>
       </c>
       <c r="E246" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="F246" t="s">
-        <v>66</v>
+        <v>129</v>
       </c>
     </row>
     <row r="247">
       <c r="A247">
         <v>3</v>
       </c>
       <c r="B247" t="s">
-        <v>343</v>
+        <v>359</v>
       </c>
       <c r="C247" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D247" s="12">
         <v>1.25</v>
       </c>
       <c r="E247" t="s">
         <v>26</v>
       </c>
       <c r="F247" t="s">
-        <v>251</v>
+        <v>267</v>
       </c>
     </row>
     <row r="248">
       <c r="A248">
         <v>4</v>
       </c>
       <c r="B248" t="s">
-        <v>344</v>
+        <v>360</v>
       </c>
       <c r="C248" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D248" s="12">
-        <v>1.25</v>
+        <v>0.263</v>
       </c>
       <c r="E248" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="F248" t="s">
-        <v>66</v>
+        <v>110</v>
       </c>
     </row>
     <row r="249">
       <c r="A249">
         <v>3</v>
       </c>
       <c r="B249" t="s">
-        <v>345</v>
+        <v>361</v>
       </c>
       <c r="C249" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D249" s="12">
         <v>0.042</v>
       </c>
       <c r="E249" t="s">
         <v>26</v>
       </c>
       <c r="F249" t="s">
-        <v>128</v>
+        <v>149</v>
       </c>
     </row>
     <row r="250">
       <c r="A250">
         <v>1</v>
       </c>
       <c r="B250" t="s">
-        <v>346</v>
+        <v>362</v>
       </c>
       <c r="C250" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D250" s="12">
         <v>4</v>
       </c>
       <c r="E250" t="s">
         <v>26</v>
       </c>
       <c r="F250" t="s">
-        <v>323</v>
+        <v>339</v>
       </c>
     </row>
     <row r="251">
       <c r="A251">
         <v>2</v>
       </c>
       <c r="B251" t="s">
-        <v>347</v>
+        <v>363</v>
       </c>
       <c r="C251" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D251" s="12">
         <v>4</v>
       </c>
       <c r="E251" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="F251" t="s">
-        <v>323</v>
+        <v>339</v>
       </c>
     </row>
     <row r="252">
       <c r="A252">
         <v>3</v>
       </c>
       <c r="B252" t="s">
-        <v>348</v>
+        <v>364</v>
       </c>
       <c r="C252" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D252" s="12">
         <v>4</v>
       </c>
       <c r="E252" t="s">
         <v>36</v>
       </c>
       <c r="F252" t="s">
-        <v>104</v>
+        <v>144</v>
       </c>
     </row>
     <row r="253">
       <c r="A253">
         <v>1</v>
       </c>
       <c r="B253" t="s">
-        <v>349</v>
+        <v>365</v>
       </c>
       <c r="C253" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D253" s="12">
         <v>2</v>
       </c>
       <c r="E253" t="s">
         <v>26</v>
       </c>
       <c r="F253" t="s">
-        <v>244</v>
+        <v>260</v>
       </c>
     </row>
     <row r="254">
       <c r="A254">
         <v>2</v>
       </c>
       <c r="B254" t="s">
-        <v>350</v>
+        <v>366</v>
       </c>
       <c r="C254" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D254" s="12">
         <v>2</v>
       </c>
       <c r="E254" t="s">
         <v>36</v>
       </c>
       <c r="F254" t="s">
-        <v>176</v>
+        <v>192</v>
       </c>
     </row>
     <row r="255">
       <c r="A255">
         <v>3</v>
       </c>
       <c r="B255" t="s">
-        <v>351</v>
+        <v>367</v>
       </c>
       <c r="C255" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D255" s="12">
         <v>1.431</v>
       </c>
       <c r="E255" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="F255" t="s">
-        <v>164</v>
+        <v>180</v>
       </c>
     </row>
     <row r="256">
       <c r="A256">
         <v>4</v>
       </c>
       <c r="B256" t="s">
-        <v>352</v>
+        <v>368</v>
       </c>
       <c r="C256" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D256" s="12">
         <v>0.859</v>
       </c>
       <c r="E256" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="F256" t="s">
-        <v>138</v>
+        <v>152</v>
       </c>
     </row>
     <row r="257">
       <c r="A257">
         <v>4</v>
       </c>
       <c r="B257" t="s">
-        <v>353</v>
+        <v>369</v>
       </c>
       <c r="C257" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D257" s="12">
         <v>3.448</v>
       </c>
       <c r="E257" t="s">
         <v>26</v>
       </c>
       <c r="F257" t="s">
-        <v>180</v>
+        <v>196</v>
       </c>
     </row>
     <row r="258">
       <c r="A258">
         <v>5</v>
       </c>
       <c r="B258" t="s">
-        <v>354</v>
+        <v>370</v>
       </c>
       <c r="C258" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D258" s="12">
-        <v>3.448</v>
+        <v>0.69</v>
       </c>
       <c r="E258" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="F258" t="s">
-        <v>66</v>
+        <v>94</v>
       </c>
     </row>
     <row r="259">
       <c r="A259">
         <v>3</v>
       </c>
       <c r="B259" t="s">
-        <v>198</v>
+        <v>214</v>
       </c>
       <c r="C259" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D259" s="12">
         <v>0.572</v>
       </c>
       <c r="E259" t="s">
         <v>36</v>
       </c>
       <c r="F259" t="s">
-        <v>120</v>
+        <v>35</v>
       </c>
     </row>
     <row r="260">
       <c r="A260">
         <v>1</v>
       </c>
       <c r="B260" t="s">
-        <v>355</v>
+        <v>371</v>
       </c>
       <c r="C260" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D260" s="12">
         <v>2</v>
       </c>
       <c r="E260" t="s">
         <v>26</v>
       </c>
       <c r="F260" t="s">
-        <v>244</v>
+        <v>260</v>
       </c>
     </row>
     <row r="261">
       <c r="A261">
         <v>2</v>
       </c>
       <c r="B261" t="s">
-        <v>356</v>
+        <v>372</v>
       </c>
       <c r="C261" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D261" s="12">
         <v>2</v>
       </c>
       <c r="E261" t="s">
         <v>36</v>
       </c>
       <c r="F261" t="s">
-        <v>176</v>
+        <v>192</v>
       </c>
     </row>
     <row r="262">
       <c r="A262">
         <v>3</v>
       </c>
       <c r="B262" t="s">
-        <v>357</v>
+        <v>373</v>
       </c>
       <c r="C262" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D262" s="12">
         <v>0.667</v>
       </c>
       <c r="E262" t="s">
         <v>36</v>
       </c>
       <c r="F262" t="s">
-        <v>147</v>
+        <v>61</v>
       </c>
     </row>
     <row r="263">
       <c r="A263">
         <v>3</v>
       </c>
       <c r="B263" t="s">
-        <v>358</v>
+        <v>374</v>
       </c>
       <c r="C263" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D263" s="12">
         <v>0.667</v>
       </c>
       <c r="E263" t="s">
         <v>36</v>
       </c>
       <c r="F263" t="s">
-        <v>147</v>
+        <v>61</v>
       </c>
     </row>
     <row r="264">
       <c r="A264">
         <v>3</v>
       </c>
       <c r="B264" t="s">
-        <v>359</v>
+        <v>375</v>
       </c>
       <c r="C264" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D264" s="12">
         <v>0.667</v>
       </c>
       <c r="E264" t="s">
         <v>36</v>
       </c>
       <c r="F264" t="s">
-        <v>180</v>
+        <v>196</v>
       </c>
     </row>
     <row r="265">
       <c r="A265">
         <v>4</v>
       </c>
       <c r="B265" t="s">
-        <v>360</v>
+        <v>376</v>
       </c>
       <c r="C265" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D265" s="12">
         <v>0.667</v>
       </c>
       <c r="E265" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="F265" t="s">
-        <v>138</v>
+        <v>157</v>
       </c>
     </row>
     <row r="266">
       <c r="A266">
         <v>1</v>
       </c>
       <c r="B266" t="s">
-        <v>361</v>
+        <v>377</v>
       </c>
       <c r="C266" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D266" s="12">
         <v>2</v>
       </c>
       <c r="E266" t="s">
         <v>26</v>
       </c>
       <c r="F266" t="s">
-        <v>244</v>
+        <v>260</v>
       </c>
     </row>
     <row r="267">
       <c r="A267">
         <v>2</v>
       </c>
       <c r="B267" t="s">
-        <v>362</v>
+        <v>378</v>
       </c>
       <c r="C267" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D267" s="12">
         <v>2</v>
       </c>
       <c r="E267" t="s">
         <v>36</v>
       </c>
       <c r="F267" t="s">
-        <v>164</v>
+        <v>180</v>
       </c>
     </row>
     <row r="268">
       <c r="A268">
         <v>3</v>
       </c>
       <c r="B268" t="s">
-        <v>363</v>
+        <v>379</v>
       </c>
       <c r="C268" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D268" s="12">
         <v>2</v>
       </c>
       <c r="E268" t="s">
         <v>36</v>
       </c>
       <c r="F268" t="s">
-        <v>164</v>
+        <v>180</v>
       </c>
     </row>
     <row r="269">
       <c r="A269">
         <v>4</v>
       </c>
       <c r="B269" t="s">
-        <v>191</v>
+        <v>207</v>
       </c>
       <c r="C269" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D269" s="12">
         <v>1.667</v>
       </c>
       <c r="E269" t="s">
         <v>36</v>
       </c>
       <c r="F269" t="s">
-        <v>109</v>
+        <v>126</v>
       </c>
     </row>
     <row r="270">
       <c r="A270">
         <v>4</v>
       </c>
       <c r="B270" t="s">
-        <v>337</v>
+        <v>353</v>
       </c>
       <c r="C270" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D270" s="12">
         <v>0.417</v>
       </c>
       <c r="E270" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="F270" t="s">
-        <v>138</v>
+        <v>152</v>
       </c>
     </row>
     <row r="271">
       <c r="A271">
         <v>4</v>
       </c>
       <c r="B271" t="s">
-        <v>364</v>
+        <v>380</v>
       </c>
       <c r="C271" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D271" s="12">
         <v>16.667</v>
       </c>
       <c r="E271" t="s">
         <v>26</v>
       </c>
       <c r="F271" t="s">
-        <v>167</v>
+        <v>183</v>
       </c>
     </row>
     <row r="272">
       <c r="A272">
         <v>5</v>
       </c>
       <c r="B272" t="s">
-        <v>365</v>
+        <v>381</v>
       </c>
       <c r="C272" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D272" s="12">
         <v>0.317</v>
       </c>
       <c r="E272" t="s">
         <v>36</v>
       </c>
       <c r="F272" t="s">
-        <v>167</v>
+        <v>183</v>
       </c>
     </row>
     <row r="273">
       <c r="A273">
         <v>6</v>
       </c>
       <c r="B273" t="s">
-        <v>336</v>
+        <v>352</v>
       </c>
       <c r="C273" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D273" s="12">
         <v>8.333</v>
       </c>
       <c r="E273" t="s">
         <v>26</v>
       </c>
       <c r="F273" t="s">
-        <v>109</v>
+        <v>141</v>
       </c>
     </row>
     <row r="274">
       <c r="A274">
         <v>3</v>
       </c>
       <c r="B274" t="s">
-        <v>366</v>
+        <v>382</v>
       </c>
       <c r="C274" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D274" s="12">
         <v>1.667</v>
       </c>
       <c r="E274" t="s">
         <v>26</v>
       </c>
       <c r="F274" t="s">
-        <v>51</v>
+        <v>78</v>
       </c>
     </row>
     <row r="275">
       <c r="A275">
         <v>1</v>
       </c>
       <c r="B275" t="s">
-        <v>367</v>
+        <v>383</v>
       </c>
       <c r="C275" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D275" s="12">
         <v>2</v>
       </c>
       <c r="E275" t="s">
         <v>26</v>
       </c>
       <c r="F275" t="s">
-        <v>244</v>
+        <v>260</v>
       </c>
     </row>
     <row r="276">
       <c r="A276">
         <v>2</v>
       </c>
       <c r="B276" t="s">
-        <v>368</v>
+        <v>384</v>
       </c>
       <c r="C276" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D276" s="12">
         <v>2</v>
       </c>
       <c r="E276" t="s">
         <v>26</v>
       </c>
       <c r="F276" t="s">
-        <v>251</v>
+        <v>267</v>
       </c>
     </row>
     <row r="277">
       <c r="A277">
         <v>3</v>
       </c>
       <c r="B277" t="s">
-        <v>369</v>
+        <v>385</v>
       </c>
       <c r="C277" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D277" s="12">
         <v>0.133</v>
       </c>
       <c r="E277" t="s">
         <v>26</v>
       </c>
       <c r="F277" t="s">
-        <v>89</v>
+        <v>113</v>
       </c>
     </row>
     <row r="278">
       <c r="A278">
         <v>2</v>
       </c>
       <c r="B278" t="s">
-        <v>370</v>
+        <v>386</v>
       </c>
       <c r="C278" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D278" s="12">
         <v>2</v>
       </c>
       <c r="E278" t="s">
         <v>26</v>
       </c>
       <c r="F278" t="s">
-        <v>251</v>
+        <v>267</v>
       </c>
     </row>
     <row r="279">
       <c r="A279">
         <v>3</v>
       </c>
       <c r="B279" t="s">
-        <v>371</v>
+        <v>387</v>
       </c>
       <c r="C279" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D279" s="12">
         <v>0.2</v>
       </c>
       <c r="E279" t="s">
         <v>26</v>
       </c>
       <c r="F279" t="s">
-        <v>114</v>
+        <v>35</v>
       </c>
     </row>
     <row r="280">
       <c r="A280">
         <v>2</v>
       </c>
       <c r="B280" t="s">
-        <v>372</v>
+        <v>388</v>
       </c>
       <c r="C280" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D280" s="12">
         <v>4</v>
       </c>
       <c r="E280" t="s">
         <v>26</v>
       </c>
       <c r="F280" t="s">
-        <v>251</v>
+        <v>267</v>
       </c>
     </row>
     <row r="281">
       <c r="A281">
         <v>3</v>
       </c>
       <c r="B281" t="s">
-        <v>373</v>
+        <v>389</v>
       </c>
       <c r="C281" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D281" s="12">
         <v>2</v>
       </c>
       <c r="E281" t="s">
         <v>26</v>
       </c>
       <c r="F281" t="s">
-        <v>251</v>
+        <v>267</v>
       </c>
     </row>
     <row r="282">
       <c r="A282">
         <v>4</v>
       </c>
       <c r="B282" t="s">
-        <v>374</v>
+        <v>390</v>
       </c>
       <c r="C282" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D282" s="12">
         <v>0.067</v>
       </c>
       <c r="E282" t="s">
         <v>26</v>
       </c>
       <c r="F282" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
     </row>
     <row r="283">
       <c r="A283">
         <v>2</v>
       </c>
       <c r="B283" t="s">
-        <v>375</v>
+        <v>391</v>
       </c>
       <c r="C283" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D283" s="12">
         <v>2</v>
       </c>
       <c r="E283" t="s">
         <v>26</v>
       </c>
       <c r="F283" t="s">
-        <v>251</v>
+        <v>267</v>
       </c>
     </row>
     <row r="284">
       <c r="A284">
         <v>3</v>
       </c>
       <c r="B284" t="s">
-        <v>376</v>
+        <v>392</v>
       </c>
       <c r="C284" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D284" s="12">
         <v>0.067</v>
       </c>
       <c r="E284" t="s">
         <v>26</v>
       </c>
       <c r="F284" t="s">
-        <v>66</v>
+        <v>97</v>
       </c>
     </row>
     <row r="285">
       <c r="A285">
         <v>2</v>
       </c>
       <c r="B285" t="s">
-        <v>377</v>
+        <v>393</v>
       </c>
       <c r="C285" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="D285" s="12">
         <v>2</v>
       </c>
       <c r="E285" t="s">
         <v>26</v>
       </c>
       <c r="F285" t="s">
-        <v>251</v>
+        <v>267</v>
       </c>
     </row>
     <row r="286">
       <c r="A286">
         <v>3</v>
       </c>
       <c r="B286" t="s">
-        <v>378</v>
+        <v>394</v>
       </c>
       <c r="C286" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D286" s="12">
         <v>0.125</v>
       </c>
       <c r="E286" t="s">
         <v>26</v>
       </c>
       <c r="F286" t="s">
-        <v>66</v>
+        <v>113</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:F57"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>379</v>
+        <v>395</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>380</v>
+        <v>396</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>381</v>
+        <v>397</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>382</v>
+        <v>398</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>383</v>
+        <v>399</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>384</v>
+        <v>400</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>385</v>
+        <v>401</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>386</v>
+        <v>402</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>387</v>
+        <v>403</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>388</v>
+        <v>404</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E6"/>
       <c r="F6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>389</v>
+        <v>405</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E7"/>
       <c r="F7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>390</v>
+        <v>406</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E8"/>
       <c r="F8"/>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>391</v>
+        <v>407</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E9"/>
       <c r="F9"/>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>392</v>
+        <v>408</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E10"/>
       <c r="F10"/>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>393</v>
+        <v>409</v>
       </c>
       <c r="B11">
         <v>1</v>
       </c>
       <c r="C11" t="s">
-        <v>394</v>
+        <v>410</v>
       </c>
       <c r="D11" t="s" s="14">
-        <v>395</v>
+        <v>411</v>
       </c>
       <c r="E11" t="s" s="14">
-        <v>396</v>
+        <v>412</v>
       </c>
       <c r="F11"/>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>393</v>
+        <v>409</v>
       </c>
       <c r="B12">
         <v>3</v>
       </c>
       <c r="C12" t="s">
-        <v>397</v>
+        <v>413</v>
       </c>
       <c r="D12" t="s" s="14">
-        <v>398</v>
+        <v>414</v>
       </c>
       <c r="E12" t="s" s="14">
-        <v>399</v>
+        <v>415</v>
       </c>
       <c r="F12"/>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>393</v>
+        <v>409</v>
       </c>
       <c r="B13">
         <v>4</v>
       </c>
       <c r="C13" t="s">
-        <v>400</v>
+        <v>416</v>
       </c>
       <c r="D13" t="s" s="14">
-        <v>401</v>
+        <v>417</v>
       </c>
       <c r="E13" t="s" s="14">
-        <v>402</v>
+        <v>418</v>
       </c>
       <c r="F13"/>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>403</v>
+        <v>419</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E14"/>
       <c r="F14"/>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>404</v>
+        <v>420</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E15"/>
       <c r="F15"/>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>405</v>
+        <v>421</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E16"/>
       <c r="F16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>406</v>
+        <v>422</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E17"/>
       <c r="F17"/>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>407</v>
+        <v>423</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E18"/>
       <c r="F18"/>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>408</v>
+        <v>424</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E19"/>
       <c r="F19"/>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>409</v>
+        <v>425</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E20"/>
       <c r="F20"/>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>410</v>
+        <v>426</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E21"/>
       <c r="F21"/>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>411</v>
+        <v>427</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E22"/>
       <c r="F22"/>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>412</v>
+        <v>428</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E23"/>
       <c r="F23"/>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>413</v>
+        <v>429</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E24"/>
       <c r="F24"/>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>414</v>
+        <v>430</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E25"/>
       <c r="F25"/>
     </row>
     <row r="26">
       <c r="A26" t="s">
-        <v>415</v>
+        <v>431</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E26"/>
       <c r="F26"/>
     </row>
     <row r="27">
       <c r="A27" t="s">
-        <v>416</v>
+        <v>432</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E27"/>
       <c r="F27"/>
     </row>
     <row r="28">
       <c r="A28" t="s">
-        <v>417</v>
+        <v>433</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E28"/>
       <c r="F28"/>
     </row>
     <row r="29">
       <c r="A29" t="s">
-        <v>418</v>
+        <v>434</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E29"/>
       <c r="F29"/>
     </row>
     <row r="30">
       <c r="A30" t="s">
-        <v>419</v>
+        <v>435</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E30"/>
       <c r="F30"/>
     </row>
     <row r="31">
       <c r="A31" t="s">
-        <v>420</v>
+        <v>436</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E31"/>
       <c r="F31"/>
     </row>
     <row r="32">
       <c r="A32" t="s">
-        <v>421</v>
+        <v>437</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E32"/>
       <c r="F32"/>
     </row>
     <row r="33">
       <c r="A33" t="s">
-        <v>422</v>
+        <v>438</v>
       </c>
       <c r="B33"/>
       <c r="C33"/>
       <c r="D33" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E33"/>
       <c r="F33"/>
     </row>
     <row r="34">
       <c r="A34" t="s">
-        <v>423</v>
+        <v>439</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E34"/>
       <c r="F34"/>
     </row>
     <row r="35">
       <c r="A35" t="s">
-        <v>424</v>
+        <v>440</v>
       </c>
       <c r="B35"/>
       <c r="C35"/>
       <c r="D35" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.
 COPIE DE BISCUIT DUCHESSE (FEUILLES)
 </t>
         </is>
       </c>
       <c r="E35"/>
       <c r="F35"/>
     </row>
     <row r="36">
       <c r="A36" t="s">
-        <v>425</v>
+        <v>441</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E36"/>
       <c r="F36"/>
     </row>
     <row r="37">
       <c r="A37" t="s">
-        <v>426</v>
+        <v>442</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E37"/>
       <c r="F37"/>
     </row>
     <row r="38">
       <c r="A38" t="s">
-        <v>427</v>
+        <v>443</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E38"/>
       <c r="F38"/>
     </row>
     <row r="39">
       <c r="A39" t="s">
-        <v>428</v>
+        <v>444</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E39"/>
       <c r="F39"/>
     </row>
     <row r="40">
       <c r="A40" t="s">
-        <v>429</v>
+        <v>445</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E40"/>
       <c r="F40"/>
     </row>
     <row r="41">
       <c r="A41" t="s">
-        <v>430</v>
+        <v>446</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E41"/>
       <c r="F41"/>
     </row>
     <row r="42">
       <c r="A42" t="s">
-        <v>431</v>
+        <v>447</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E42"/>
       <c r="F42"/>
     </row>
     <row r="43">
       <c r="A43" t="s">
-        <v>432</v>
+        <v>448</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E43"/>
       <c r="F43"/>
     </row>
     <row r="44">
       <c r="A44" t="s">
-        <v>433</v>
+        <v>449</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E44"/>
       <c r="F44"/>
     </row>
     <row r="45">
       <c r="A45" t="s">
-        <v>434</v>
+        <v>450</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E45"/>
       <c r="F45"/>
     </row>
     <row r="46">
       <c r="A46" t="s">
-        <v>435</v>
+        <v>451</v>
       </c>
       <c r="B46"/>
       <c r="C46"/>
       <c r="D46" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E46"/>
       <c r="F46"/>
     </row>
     <row r="47">
       <c r="A47" t="s">
-        <v>436</v>
+        <v>452</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E47"/>
       <c r="F47"/>
     </row>
     <row r="48">
       <c r="A48" t="s">
-        <v>437</v>
+        <v>453</v>
       </c>
       <c r="B48"/>
       <c r="C48"/>
       <c r="D48" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E48"/>
       <c r="F48"/>
     </row>
     <row r="49">
       <c r="A49" t="s">
-        <v>438</v>
+        <v>454</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E49"/>
       <c r="F49"/>
     </row>
     <row r="50">
       <c r="A50" t="s">
-        <v>439</v>
+        <v>455</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E50"/>
       <c r="F50"/>
     </row>
     <row r="51">
       <c r="A51" t="s">
-        <v>440</v>
+        <v>456</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E51"/>
       <c r="F51"/>
     </row>
     <row r="52">
       <c r="A52" t="s">
-        <v>441</v>
+        <v>457</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E52"/>
       <c r="F52"/>
     </row>
     <row r="53">
       <c r="A53" t="s">
-        <v>442</v>
+        <v>458</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E53"/>
       <c r="F53"/>
     </row>
     <row r="54">
       <c r="A54" t="s">
-        <v>443</v>
+        <v>459</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E54"/>
       <c r="F54"/>
     </row>
     <row r="55">
       <c r="A55" t="s">
-        <v>444</v>
+        <v>460</v>
       </c>
       <c r="B55"/>
       <c r="C55"/>
       <c r="D55" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E55"/>
       <c r="F55"/>
     </row>
     <row r="56">
       <c r="A56" t="s">
-        <v>445</v>
+        <v>461</v>
       </c>
       <c r="B56"/>
       <c r="C56"/>
       <c r="D56" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E56"/>
       <c r="F56"/>
     </row>
     <row r="57">
       <c r="A57" t="s">
-        <v>446</v>
+        <v>462</v>
       </c>
       <c r="B57"/>
       <c r="C57"/>
       <c r="D57" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E57"/>
       <c r="F57"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:D171"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="8">
-        <v>447</v>
+        <v>463</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="15">
         <f>"00000743 · CARTE · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>00000743 · CARTE · référence : 4 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="16">
-        <v>448</v>
+        <v>464</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5" t="inlineStr" s="17">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7" t="s" s="16">
-        <v>449</v>
+        <v>465</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="inlineStr" s="17">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C8"/>
       <c r="D8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="16">
-        <v>450</v>
+        <v>466</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="inlineStr" s="17">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C11"/>
       <c r="D11"/>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
     </row>
     <row r="13">
       <c r="A13" t="s" s="16">
-        <v>451</v>
+        <v>467</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="inlineStr" s="17">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C14"/>
       <c r="D14"/>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
     </row>
     <row r="16">
       <c r="A16" t="s" s="16">
-        <v>452</v>
+        <v>468</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="inlineStr" s="17">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C17"/>
       <c r="D17"/>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
     </row>
     <row r="19">
       <c r="A19" t="s" s="16">
-        <v>453</v>
+        <v>469</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20" t="inlineStr" s="17">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C20"/>
       <c r="D20"/>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
     </row>
     <row r="22">
       <c r="A22" t="s" s="16">
-        <v>454</v>
+        <v>470</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
     </row>
     <row r="23">
       <c r="A23"/>
       <c r="B23" t="inlineStr" s="17">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C23"/>
       <c r="D23"/>
     </row>
     <row r="24">
       <c r="A24"/>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
     </row>
     <row r="25">
       <c r="A25" t="s" s="16">
-        <v>455</v>
+        <v>471</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
     </row>
     <row r="26">
       <c r="A26"/>
       <c r="B26" t="inlineStr" s="17">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C26"/>
       <c r="D26"/>
     </row>
     <row r="27">
       <c r="A27"/>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
     </row>
     <row r="28">
       <c r="A28" t="s" s="16">
-        <v>456</v>
+        <v>472</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
     </row>
     <row r="29">
       <c r="A29"/>
       <c r="B29" t="inlineStr" s="17">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C29"/>
       <c r="D29"/>
     </row>
     <row r="30">
       <c r="A30"/>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
     </row>
     <row r="31">
       <c r="A31" t="s" s="16">
-        <v>457</v>
+        <v>473</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
     </row>
     <row r="32">
       <c r="A32" t="s" s="18">
-        <v>458</v>
+        <v>474</v>
       </c>
       <c r="B32" t="str" s="14">
         <f>"[MONTER] "&amp;Procedure!D11</f>
         <v>[MONTER] 14 blancs d'œufs en neige</v>
       </c>
       <c r="C32"/>
       <c r="D32"/>
     </row>
     <row r="33">
       <c r="A33"/>
       <c r="B33" t="str" s="17">
         <f>"ℹ "&amp;Procedure!E11</f>
         <v>ℹ</v>
       </c>
       <c r="C33"/>
       <c r="D33"/>
     </row>
     <row r="34">
       <c r="A34" t="s" s="18">
-        <v>459</v>
+        <v>475</v>
       </c>
       <c r="B34" t="str" s="14">
         <f>"[COUCHER] "&amp;Procedure!D12</f>
         <v>[COUCHER] À la poche selon la forme souhaitée</v>
       </c>
       <c r="C34"/>
       <c r="D34"/>
     </row>
     <row r="35">
       <c r="A35"/>
       <c r="B35" t="str" s="17">
         <f>"ℹ "&amp;Procedure!E12</f>
         <v>ℹ</v>
       </c>
       <c r="C35"/>
       <c r="D35"/>
     </row>
     <row r="36">
       <c r="A36" t="s" s="18">
-        <v>460</v>
+        <v>476</v>
       </c>
       <c r="B36" t="str" s="14">
         <f>"[SÉCHER] "&amp;Procedure!D13</f>
         <v>[SÉCHER] Au four 90°C porte légèrement entrouverte</v>
       </c>
       <c r="C36"/>
       <c r="D36"/>
     </row>
     <row r="37">
       <c r="A37"/>
       <c r="B37" t="str" s="17">
         <f>"ℹ "&amp;Procedure!E13</f>
         <v>ℹ</v>
       </c>
       <c r="C37"/>
       <c r="D37"/>
     </row>
     <row r="38">
       <c r="A38"/>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
     </row>
     <row r="39">
       <c r="A39" t="s" s="16">
-        <v>461</v>
+        <v>477</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
     </row>
     <row r="40">
       <c r="A40"/>
       <c r="B40" t="inlineStr" s="17">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C40"/>
       <c r="D40"/>
     </row>
     <row r="41">
       <c r="A41"/>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
     </row>
     <row r="42">
       <c r="A42" t="s" s="16">
-        <v>462</v>
+        <v>478</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
     </row>
     <row r="43">
       <c r="A43"/>
       <c r="B43" t="inlineStr" s="17">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C43"/>
       <c r="D43"/>
     </row>
     <row r="44">
       <c r="A44"/>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
     </row>
     <row r="45">
       <c r="A45" t="s" s="16">
-        <v>463</v>
+        <v>479</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
     </row>
     <row r="46">
       <c r="A46"/>
       <c r="B46" t="inlineStr" s="17">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C46"/>
       <c r="D46"/>
     </row>
     <row r="47">
       <c r="A47"/>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
     </row>
     <row r="48">
       <c r="A48" t="s" s="16">
-        <v>464</v>
+        <v>480</v>
       </c>
       <c r="B48"/>
       <c r="C48"/>
       <c r="D48"/>
     </row>
     <row r="49">
       <c r="A49"/>
       <c r="B49" t="inlineStr" s="17">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C49"/>
       <c r="D49"/>
     </row>
     <row r="50">
       <c r="A50"/>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
     </row>
     <row r="51">
       <c r="A51" t="s" s="16">
-        <v>465</v>
+        <v>481</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
     </row>
     <row r="52">
       <c r="A52"/>
       <c r="B52" t="inlineStr" s="17">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C52"/>
       <c r="D52"/>
     </row>
     <row r="53">
       <c r="A53"/>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
     </row>
     <row r="54">
       <c r="A54" t="s" s="16">
-        <v>466</v>
+        <v>482</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
     </row>
     <row r="55">
       <c r="A55"/>
       <c r="B55" t="inlineStr" s="17">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C55"/>
       <c r="D55"/>
     </row>
     <row r="56">
       <c r="A56"/>
       <c r="B56"/>
       <c r="C56"/>
       <c r="D56"/>
     </row>
     <row r="57">
       <c r="A57" t="s" s="16">
-        <v>467</v>
+        <v>483</v>
       </c>
       <c r="B57"/>
       <c r="C57"/>
       <c r="D57"/>
     </row>
     <row r="58">
       <c r="A58"/>
       <c r="B58" t="inlineStr" s="17">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C58"/>
       <c r="D58"/>
     </row>
     <row r="59">
       <c r="A59"/>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
     </row>
     <row r="60">
       <c r="A60" t="s" s="16">
-        <v>468</v>
+        <v>484</v>
       </c>
       <c r="B60"/>
       <c r="C60"/>
       <c r="D60"/>
     </row>
     <row r="61">
       <c r="A61"/>
       <c r="B61" t="inlineStr" s="17">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C61"/>
       <c r="D61"/>
     </row>
     <row r="62">
       <c r="A62"/>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
     </row>
     <row r="63">
       <c r="A63" t="s" s="16">
-        <v>469</v>
+        <v>485</v>
       </c>
       <c r="B63"/>
       <c r="C63"/>
       <c r="D63"/>
     </row>
     <row r="64">
       <c r="A64"/>
       <c r="B64" t="inlineStr" s="17">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C64"/>
       <c r="D64"/>
     </row>
     <row r="65">
       <c r="A65"/>
       <c r="B65"/>
       <c r="C65"/>
       <c r="D65"/>
     </row>
     <row r="66">
       <c r="A66" t="s" s="16">
-        <v>470</v>
+        <v>486</v>
       </c>
       <c r="B66"/>
       <c r="C66"/>
       <c r="D66"/>
     </row>
     <row r="67">
       <c r="A67"/>
       <c r="B67" t="inlineStr" s="17">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C67"/>
       <c r="D67"/>
     </row>
     <row r="68">
       <c r="A68"/>
       <c r="B68"/>
       <c r="C68"/>
       <c r="D68"/>
     </row>
     <row r="69">
       <c r="A69" t="s" s="16">
-        <v>471</v>
+        <v>487</v>
       </c>
       <c r="B69"/>
       <c r="C69"/>
       <c r="D69"/>
     </row>
     <row r="70">
       <c r="A70"/>
       <c r="B70" t="inlineStr" s="17">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C70"/>
       <c r="D70"/>
     </row>
     <row r="71">
       <c r="A71"/>
       <c r="B71"/>
       <c r="C71"/>
       <c r="D71"/>
     </row>
     <row r="72">
       <c r="A72" t="s" s="16">
-        <v>472</v>
+        <v>488</v>
       </c>
       <c r="B72"/>
       <c r="C72"/>
       <c r="D72"/>
     </row>
     <row r="73">
       <c r="A73"/>
       <c r="B73" t="inlineStr" s="17">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C73"/>
       <c r="D73"/>
     </row>
     <row r="74">
       <c r="A74"/>
       <c r="B74"/>
       <c r="C74"/>
       <c r="D74"/>
     </row>
     <row r="75">
       <c r="A75" t="s" s="16">
-        <v>473</v>
+        <v>489</v>
       </c>
       <c r="B75"/>
       <c r="C75"/>
       <c r="D75"/>
     </row>
     <row r="76">
       <c r="A76"/>
       <c r="B76" t="inlineStr" s="17">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C76"/>
       <c r="D76"/>
     </row>
     <row r="77">
       <c r="A77"/>
       <c r="B77"/>
       <c r="C77"/>
       <c r="D77"/>
     </row>
     <row r="78">
       <c r="A78" t="s" s="16">
-        <v>474</v>
+        <v>490</v>
       </c>
       <c r="B78"/>
       <c r="C78"/>
       <c r="D78"/>
     </row>
     <row r="79">
       <c r="A79"/>
       <c r="B79" t="inlineStr" s="17">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C79"/>
       <c r="D79"/>
     </row>
     <row r="80">
       <c r="A80"/>
       <c r="B80"/>
       <c r="C80"/>
       <c r="D80"/>
     </row>
     <row r="81">
       <c r="A81" t="s" s="16">
-        <v>475</v>
+        <v>491</v>
       </c>
       <c r="B81"/>
       <c r="C81"/>
       <c r="D81"/>
     </row>
     <row r="82">
       <c r="A82"/>
       <c r="B82" t="inlineStr" s="17">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C82"/>
       <c r="D82"/>
     </row>
     <row r="83">
       <c r="A83"/>
       <c r="B83"/>
       <c r="C83"/>
       <c r="D83"/>
     </row>
     <row r="84">
       <c r="A84" t="s" s="16">
-        <v>476</v>
+        <v>492</v>
       </c>
       <c r="B84"/>
       <c r="C84"/>
       <c r="D84"/>
     </row>
     <row r="85">
       <c r="A85"/>
       <c r="B85" t="inlineStr" s="17">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C85"/>
       <c r="D85"/>
     </row>
     <row r="86">
       <c r="A86"/>
       <c r="B86"/>
       <c r="C86"/>
       <c r="D86"/>
     </row>
     <row r="87">
       <c r="A87" t="s" s="16">
-        <v>477</v>
+        <v>493</v>
       </c>
       <c r="B87"/>
       <c r="C87"/>
       <c r="D87"/>
     </row>
     <row r="88">
       <c r="A88"/>
       <c r="B88" t="inlineStr" s="17">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C88"/>
       <c r="D88"/>
     </row>
     <row r="89">
       <c r="A89"/>
       <c r="B89"/>
       <c r="C89"/>
       <c r="D89"/>
     </row>
     <row r="90">
       <c r="A90" t="s" s="16">
-        <v>478</v>
+        <v>494</v>
       </c>
       <c r="B90"/>
       <c r="C90"/>
       <c r="D90"/>
     </row>
     <row r="91">
       <c r="A91"/>
       <c r="B91" t="inlineStr" s="17">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C91"/>
       <c r="D91"/>
     </row>
     <row r="92">
       <c r="A92"/>
       <c r="B92"/>
       <c r="C92"/>
       <c r="D92"/>
     </row>
     <row r="93">
       <c r="A93" t="s" s="16">
-        <v>479</v>
+        <v>495</v>
       </c>
       <c r="B93"/>
       <c r="C93"/>
       <c r="D93"/>
     </row>
     <row r="94">
       <c r="A94"/>
       <c r="B94" t="inlineStr" s="17">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C94"/>
       <c r="D94"/>
     </row>
     <row r="95">
       <c r="A95"/>
       <c r="B95"/>
       <c r="C95"/>
       <c r="D95"/>
     </row>
     <row r="96">
       <c r="A96" t="s" s="16">
-        <v>480</v>
+        <v>496</v>
       </c>
       <c r="B96"/>
       <c r="C96"/>
       <c r="D96"/>
     </row>
     <row r="97">
       <c r="A97"/>
       <c r="B97" t="inlineStr" s="17">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C97"/>
       <c r="D97"/>
     </row>
     <row r="98">
       <c r="A98"/>
       <c r="B98"/>
       <c r="C98"/>
       <c r="D98"/>
     </row>
     <row r="99">
       <c r="A99" t="s" s="16">
-        <v>481</v>
+        <v>497</v>
       </c>
       <c r="B99"/>
       <c r="C99"/>
       <c r="D99"/>
     </row>
     <row r="100">
       <c r="A100"/>
       <c r="B100" t="inlineStr" s="17">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C100"/>
       <c r="D100"/>
     </row>
     <row r="101">
       <c r="A101"/>
       <c r="B101"/>
       <c r="C101"/>
       <c r="D101"/>
     </row>
     <row r="102">
       <c r="A102" t="s" s="16">
-        <v>482</v>
+        <v>498</v>
       </c>
       <c r="B102"/>
       <c r="C102"/>
       <c r="D102"/>
     </row>
     <row r="103">
       <c r="A103"/>
       <c r="B103" t="inlineStr" s="17">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.
 COPIE DE BISCUIT DUCHESSE (FEUILLES)
 </t>
         </is>
       </c>
       <c r="C103"/>
       <c r="D103"/>
     </row>
     <row r="104">
       <c r="A104"/>
       <c r="B104"/>
       <c r="C104"/>
       <c r="D104"/>
     </row>
     <row r="105">
       <c r="A105" t="s" s="16">
-        <v>483</v>
+        <v>499</v>
       </c>
       <c r="B105"/>
       <c r="C105"/>
       <c r="D105"/>
     </row>
     <row r="106">
       <c r="A106"/>
       <c r="B106" t="inlineStr" s="17">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C106"/>
       <c r="D106"/>
     </row>
     <row r="107">
       <c r="A107"/>
       <c r="B107"/>
       <c r="C107"/>
       <c r="D107"/>
     </row>
     <row r="108">
       <c r="A108" t="s" s="16">
-        <v>484</v>
+        <v>500</v>
       </c>
       <c r="B108"/>
       <c r="C108"/>
       <c r="D108"/>
     </row>
     <row r="109">
       <c r="A109"/>
       <c r="B109" t="inlineStr" s="17">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C109"/>
       <c r="D109"/>
     </row>
     <row r="110">
       <c r="A110"/>
       <c r="B110"/>
       <c r="C110"/>
       <c r="D110"/>
     </row>
     <row r="111">
       <c r="A111" t="s" s="16">
-        <v>485</v>
+        <v>501</v>
       </c>
       <c r="B111"/>
       <c r="C111"/>
       <c r="D111"/>
     </row>
     <row r="112">
       <c r="A112"/>
       <c r="B112" t="inlineStr" s="17">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C112"/>
       <c r="D112"/>
     </row>
     <row r="113">
       <c r="A113"/>
       <c r="B113"/>
       <c r="C113"/>
       <c r="D113"/>
     </row>
     <row r="114">
       <c r="A114" t="s" s="16">
-        <v>486</v>
+        <v>502</v>
       </c>
       <c r="B114"/>
       <c r="C114"/>
       <c r="D114"/>
     </row>
     <row r="115">
       <c r="A115"/>
       <c r="B115" t="inlineStr" s="17">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C115"/>
       <c r="D115"/>
     </row>
     <row r="116">
       <c r="A116"/>
       <c r="B116"/>
       <c r="C116"/>
       <c r="D116"/>
     </row>
     <row r="117">
       <c r="A117" t="s" s="16">
-        <v>487</v>
+        <v>503</v>
       </c>
       <c r="B117"/>
       <c r="C117"/>
       <c r="D117"/>
     </row>
     <row r="118">
       <c r="A118"/>
       <c r="B118" t="inlineStr" s="17">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C118"/>
       <c r="D118"/>
     </row>
     <row r="119">
       <c r="A119"/>
       <c r="B119"/>
       <c r="C119"/>
       <c r="D119"/>
     </row>
     <row r="120">
       <c r="A120" t="s" s="16">
-        <v>488</v>
+        <v>504</v>
       </c>
       <c r="B120"/>
       <c r="C120"/>
       <c r="D120"/>
     </row>
     <row r="121">
       <c r="A121"/>
       <c r="B121" t="inlineStr" s="17">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C121"/>
       <c r="D121"/>
     </row>
     <row r="122">
       <c r="A122"/>
       <c r="B122"/>
       <c r="C122"/>
       <c r="D122"/>
     </row>
     <row r="123">
       <c r="A123" t="s" s="16">
-        <v>489</v>
+        <v>505</v>
       </c>
       <c r="B123"/>
       <c r="C123"/>
       <c r="D123"/>
     </row>
     <row r="124">
       <c r="A124"/>
       <c r="B124" t="inlineStr" s="17">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C124"/>
       <c r="D124"/>
     </row>
     <row r="125">
       <c r="A125"/>
       <c r="B125"/>
       <c r="C125"/>
       <c r="D125"/>
     </row>
     <row r="126">
       <c r="A126" t="s" s="16">
-        <v>490</v>
+        <v>506</v>
       </c>
       <c r="B126"/>
       <c r="C126"/>
       <c r="D126"/>
     </row>
     <row r="127">
       <c r="A127"/>
       <c r="B127" t="inlineStr" s="17">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C127"/>
       <c r="D127"/>
     </row>
     <row r="128">
       <c r="A128"/>
       <c r="B128"/>
       <c r="C128"/>
       <c r="D128"/>
     </row>
     <row r="129">
       <c r="A129" t="s" s="16">
-        <v>491</v>
+        <v>507</v>
       </c>
       <c r="B129"/>
       <c r="C129"/>
       <c r="D129"/>
     </row>
     <row r="130">
       <c r="A130"/>
       <c r="B130" t="inlineStr" s="17">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C130"/>
       <c r="D130"/>
     </row>
     <row r="131">
       <c r="A131"/>
       <c r="B131"/>
       <c r="C131"/>
       <c r="D131"/>
     </row>
     <row r="132">
       <c r="A132" t="s" s="16">
-        <v>492</v>
+        <v>508</v>
       </c>
       <c r="B132"/>
       <c r="C132"/>
       <c r="D132"/>
     </row>
     <row r="133">
       <c r="A133"/>
       <c r="B133" t="inlineStr" s="17">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C133"/>
       <c r="D133"/>
     </row>
     <row r="134">
       <c r="A134"/>
       <c r="B134"/>
       <c r="C134"/>
       <c r="D134"/>
     </row>
     <row r="135">
       <c r="A135" t="s" s="16">
-        <v>493</v>
+        <v>509</v>
       </c>
       <c r="B135"/>
       <c r="C135"/>
       <c r="D135"/>
     </row>
     <row r="136">
       <c r="A136"/>
       <c r="B136" t="inlineStr" s="17">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C136"/>
       <c r="D136"/>
     </row>
     <row r="137">
       <c r="A137"/>
       <c r="B137"/>
       <c r="C137"/>
       <c r="D137"/>
     </row>
     <row r="138">
       <c r="A138" t="s" s="16">
-        <v>494</v>
+        <v>510</v>
       </c>
       <c r="B138"/>
       <c r="C138"/>
       <c r="D138"/>
     </row>
     <row r="139">
       <c r="A139"/>
       <c r="B139" t="inlineStr" s="17">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C139"/>
       <c r="D139"/>
     </row>
     <row r="140">
       <c r="A140"/>
       <c r="B140"/>
       <c r="C140"/>
       <c r="D140"/>
     </row>
     <row r="141">
       <c r="A141" t="s" s="16">
-        <v>495</v>
+        <v>511</v>
       </c>
       <c r="B141"/>
       <c r="C141"/>
       <c r="D141"/>
     </row>
     <row r="142">
       <c r="A142"/>
       <c r="B142" t="inlineStr" s="17">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C142"/>
       <c r="D142"/>
     </row>
     <row r="143">
       <c r="A143"/>
       <c r="B143"/>
       <c r="C143"/>
       <c r="D143"/>
     </row>
     <row r="144">
       <c r="A144" t="s" s="16">
-        <v>496</v>
+        <v>512</v>
       </c>
       <c r="B144"/>
       <c r="C144"/>
       <c r="D144"/>
     </row>
     <row r="145">
       <c r="A145"/>
       <c r="B145" t="inlineStr" s="17">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C145"/>
       <c r="D145"/>
     </row>
     <row r="146">
       <c r="A146"/>
       <c r="B146"/>
       <c r="C146"/>
       <c r="D146"/>
     </row>
     <row r="147">
       <c r="A147" t="s" s="16">
-        <v>497</v>
+        <v>513</v>
       </c>
       <c r="B147"/>
       <c r="C147"/>
       <c r="D147"/>
     </row>
     <row r="148">
       <c r="A148"/>
       <c r="B148" t="inlineStr" s="17">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C148"/>
       <c r="D148"/>
     </row>
     <row r="149">
       <c r="A149"/>
       <c r="B149"/>
       <c r="C149"/>
       <c r="D149"/>
     </row>
     <row r="150">
       <c r="A150" t="s" s="16">
-        <v>498</v>
+        <v>514</v>
       </c>
       <c r="B150"/>
       <c r="C150"/>
       <c r="D150"/>
     </row>
     <row r="151">
       <c r="A151"/>
       <c r="B151" t="inlineStr" s="17">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C151"/>
       <c r="D151"/>
     </row>
     <row r="152">
       <c r="A152"/>
       <c r="B152"/>
       <c r="C152"/>
       <c r="D152"/>
     </row>
     <row r="153">
       <c r="A153" t="s" s="16">
-        <v>499</v>
+        <v>515</v>
       </c>
       <c r="B153"/>
       <c r="C153"/>
       <c r="D153"/>
     </row>
     <row r="154">
       <c r="A154"/>
       <c r="B154" t="inlineStr" s="17">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C154"/>
       <c r="D154"/>
     </row>
     <row r="155">
       <c r="A155"/>
       <c r="B155"/>
       <c r="C155"/>
       <c r="D155"/>
     </row>
     <row r="156">
       <c r="A156" t="s" s="16">
-        <v>500</v>
+        <v>516</v>
       </c>
       <c r="B156"/>
       <c r="C156"/>
       <c r="D156"/>
     </row>
     <row r="157">
       <c r="A157"/>
       <c r="B157" t="inlineStr" s="17">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C157"/>
       <c r="D157"/>
     </row>
     <row r="158">
       <c r="A158"/>
       <c r="B158"/>
       <c r="C158"/>
       <c r="D158"/>
     </row>
     <row r="159">
       <c r="A159" t="s" s="16">
-        <v>501</v>
+        <v>517</v>
       </c>
       <c r="B159"/>
       <c r="C159"/>
       <c r="D159"/>
     </row>
     <row r="160">
       <c r="A160"/>
       <c r="B160" t="inlineStr" s="17">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C160"/>
       <c r="D160"/>
     </row>
     <row r="161">
       <c r="A161"/>
       <c r="B161"/>
       <c r="C161"/>
       <c r="D161"/>
     </row>
     <row r="162">
       <c r="A162" t="s" s="16">
-        <v>502</v>
+        <v>518</v>
       </c>
       <c r="B162"/>
       <c r="C162"/>
       <c r="D162"/>
     </row>
     <row r="163">
       <c r="A163"/>
       <c r="B163" t="inlineStr" s="17">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C163"/>
       <c r="D163"/>
     </row>
     <row r="164">
       <c r="A164"/>
       <c r="B164"/>
       <c r="C164"/>
       <c r="D164"/>
     </row>
     <row r="165">
       <c r="A165" t="s" s="16">
-        <v>503</v>
+        <v>519</v>
       </c>
       <c r="B165"/>
       <c r="C165"/>
       <c r="D165"/>
     </row>
     <row r="166">
       <c r="A166"/>
       <c r="B166" t="inlineStr" s="17">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C166"/>
       <c r="D166"/>
     </row>
     <row r="167">
       <c r="A167"/>
       <c r="B167"/>
       <c r="C167"/>
       <c r="D167"/>
     </row>
     <row r="168">
       <c r="A168" t="s" s="16">
-        <v>504</v>
+        <v>520</v>
       </c>
       <c r="B168"/>
       <c r="C168"/>
       <c r="D168"/>
     </row>
     <row r="169">
       <c r="A169"/>
       <c r="B169" t="inlineStr" s="17">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C169"/>
       <c r="D169"/>
     </row>
     <row r="170">
       <c r="A170"/>
       <c r="B170"/>
       <c r="C170"/>
       <c r="D170"/>
     </row>
     <row r="171">
       <c r="A171" t="s" s="19">
         <v>23</v>
       </c>
       <c r="B171"/>
       <c r="C171"/>
       <c r="D171"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="116">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="A7:D7"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="A10:D10"/>
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="A13:D13"/>
     <mergeCell ref="B14:D14"/>
     <mergeCell ref="A16:D16"/>
     <mergeCell ref="B17:D17"/>
     <mergeCell ref="A19:D19"/>
     <mergeCell ref="B20:D20"/>
     <mergeCell ref="A22:D22"/>
     <mergeCell ref="B23:D23"/>
     <mergeCell ref="A25:D25"/>
     <mergeCell ref="B26:D26"/>
     <mergeCell ref="A28:D28"/>
     <mergeCell ref="B29:D29"/>
     <mergeCell ref="A31:D31"/>
     <mergeCell ref="B32:D32"/>
     <mergeCell ref="B33:D33"/>
     <mergeCell ref="B34:D34"/>