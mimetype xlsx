--- v0 (2026-08-01)
+++ v1 (2026-10-30)
@@ -9,277 +9,307 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Composition" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="249" uniqueCount="249">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="265" uniqueCount="265">
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 4 pc)</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>ASSIÈTE DE PANACHÉ DE DÉSSERT</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Projets de carte restaurant</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ ASSIETE DE 30 CM.</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
-    <t>Petit matériel hôtellier</t>
+    <t>Petit matériel (moules, plaques, vaisselle)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ GATEAU AU   CHOCOLAT  (PORTION)</t>
   </si>
   <si>
     <t>Pièces individuelles</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ GATEAU AU   CHOCOLAT  (40*60 CM)</t>
   </si>
   <si>
     <t>Gâteaux</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ BISCUIT AU CHOCOLAT (FEUILLES)</t>
   </si>
   <si>
     <t>Appareils divers</t>
   </si>
   <si>
     <t xml:space="preserve">                ↳ BISCUIT AU CHOCOLAT</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t xml:space="preserve">                    ↳ OEUF (P)</t>
   </si>
   <si>
     <t>Conversions oeufs et ovoproduits</t>
   </si>
   <si>
     <t xml:space="preserve">                        ↳ OEUF (ml)</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t xml:space="preserve">                            ↳ OEUF A3 (PRIX)</t>
   </si>
   <si>
-    <t>Produits laitiers</t>
+    <t>Oeufs entiers</t>
   </si>
   <si>
     <t xml:space="preserve">                    ↳ SUCRE (S2)</t>
   </si>
   <si>
-    <t>Sucres Mat. prem.</t>
+    <t>Sucres et édulcorants</t>
   </si>
   <si>
     <t xml:space="preserve">                    ↳ FARINE (FLEUR DE FROMENT)</t>
   </si>
   <si>
-    <t>Eléments divers</t>
+    <t>Farines de blé</t>
   </si>
   <si>
     <t xml:space="preserve">                    ↳ FECULE</t>
   </si>
   <si>
+    <t>Semoules &amp; amidons</t>
+  </si>
+  <si>
     <t xml:space="preserve">                    ↳ CACAO</t>
   </si>
   <si>
-    <t>Chocolats et cacao</t>
+    <t>Poudres et masses cacao</t>
   </si>
   <si>
     <t xml:space="preserve">                ↳ papier silicone</t>
   </si>
   <si>
+    <t>Consommables (films, papiers)</t>
+  </si>
+  <si>
     <t xml:space="preserve">            ↳ COULIS D'ORANGE (B)</t>
   </si>
   <si>
     <t>Sauces et coulis pâtisserie</t>
   </si>
   <si>
     <t xml:space="preserve">                ↳ EXTRAIT D'ORANGE</t>
   </si>
   <si>
     <t xml:space="preserve">                    ↳ SUCRE (S0)</t>
   </si>
   <si>
     <t xml:space="preserve">                    ↳ ORANGE (P)</t>
   </si>
   <si>
     <t>Calcul</t>
   </si>
   <si>
     <t xml:space="preserve">                        ↳ ORANGE</t>
   </si>
   <si>
-    <t>Produits frais</t>
-[...5 lines deleted...]
-    <t>Matières diverses (à trier)</t>
+    <t>Agrumes</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                ↳ Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t>Matières premières</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ CRÈME AU CHOCOLAT I</t>
   </si>
   <si>
     <t xml:space="preserve">                ↳ BEURRE</t>
   </si>
   <si>
+    <t>Beurres et margarines</t>
+  </si>
+  <si>
     <t xml:space="preserve">                ↳ CHOCOLAT 835</t>
   </si>
   <si>
-    <t>Chocolat Mat. prem.</t>
+    <t>Chocolats de couverture</t>
   </si>
   <si>
     <t xml:space="preserve">                ↳ MERINGUE FRAICHE</t>
   </si>
   <si>
     <t>Meringues</t>
   </si>
   <si>
     <t xml:space="preserve">                    ↳ BLANC D'OEUF (P)</t>
   </si>
   <si>
     <t xml:space="preserve">                        ↳ BLANC D'OEUF (ML)</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ GANACHE</t>
   </si>
   <si>
     <t xml:space="preserve">                ↳ LAIT</t>
   </si>
   <si>
+    <t>Produits laitiers et œufs</t>
+  </si>
+  <si>
     <t xml:space="preserve">                ↳ MIEL LIQUIDE (MELI)</t>
   </si>
   <si>
+    <t>Miels et produits de la ruche</t>
+  </si>
+  <si>
     <t xml:space="preserve">    ↳ TIRAMISSU (PETITE PORTION)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ PUNCH CAFé</t>
   </si>
   <si>
     <t>Jus, coulis et imbibages</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ ESSENCE DE CAF</t>
   </si>
   <si>
+    <t>Arômes et extraits</t>
+  </si>
+  <si>
     <t xml:space="preserve">            ↳ AMARETO</t>
   </si>
   <si>
-    <t>Alcool</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">            ↳ EAU</t>
+    <t>Spiritueux et liqueurs cuisine</t>
+  </si>
+  <si>
+    <t xml:space="preserve">            ↳ Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ BOUDOIR(p)</t>
   </si>
   <si>
     <t>Conversions sucres et confiserie</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ BOUDOIR LOR (400 GR)</t>
   </si>
   <si>
+    <t>Biscuits achetés (boudoirs...)</t>
+  </si>
+  <si>
     <t xml:space="preserve">        ↳ CRÈME MASCARPONE(B)</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ CREME FRAOECHE</t>
   </si>
   <si>
+    <t>Crèmes fraîches et laitières</t>
+  </si>
+  <si>
     <t xml:space="preserve">            ↳ MASCARPONE</t>
   </si>
   <si>
+    <t>Fromages de base cuisine</t>
+  </si>
+  <si>
     <t xml:space="preserve">            ↳ JAUNE D'OEUF (P)</t>
   </si>
   <si>
     <t xml:space="preserve">                ↳ JAUNE D'OEUF (ML)</t>
   </si>
   <si>
     <t xml:space="preserve">                    ↳ OEUF A3 (PRIX)</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ GELATINE EN FEUILLES (P)</t>
   </si>
   <si>
     <t>Conversions diverses</t>
   </si>
   <si>
     <t xml:space="preserve">                ↳ GELATINE EN FEUILLES</t>
   </si>
   <si>
+    <t>Gélatines et texturants</t>
+  </si>
+  <si>
     <t xml:space="preserve">            ↳ BLANC D'OEUF (P)</t>
   </si>
   <si>
     <t xml:space="preserve">                ↳ BLANC D'OEUF (ML)</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ SUCRE (S2)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ CACAO</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ papier silicone</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ GATEAU AU 3 CHOCOLATS SUR ASSIETE</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ GATEAU AU 3 CHOCOLATS (PORTION)</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ GATEAU AU 3 CHOCOLATS (40*60 CM)</t>
   </si>
   <si>
     <t xml:space="preserve">                ↳ BISCUIT AU CHOCOLAT (FEUILLES)</t>
@@ -296,447 +326,465 @@
   <si>
     <t xml:space="preserve">                                ↳ OEUF A3 (PRIX)</t>
   </si>
   <si>
     <t xml:space="preserve">                        ↳ SUCRE (S2)</t>
   </si>
   <si>
     <t xml:space="preserve">                        ↳ FARINE (FLEUR DE FROMENT)</t>
   </si>
   <si>
     <t xml:space="preserve">                        ↳ FECULE</t>
   </si>
   <si>
     <t xml:space="preserve">                        ↳ CACAO</t>
   </si>
   <si>
     <t xml:space="preserve">                    ↳ papier silicone</t>
   </si>
   <si>
     <t xml:space="preserve">                ↳ PUNCH KIRCH</t>
   </si>
   <si>
     <t xml:space="preserve">                    ↳ KIRCH</t>
   </si>
   <si>
-    <t>Alcools (vins, spiritueux, liqueurs)</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">                    ↳ RAFTISUC  (L)</t>
   </si>
   <si>
     <t xml:space="preserve">                        ↳ RAFTISUC</t>
   </si>
   <si>
+    <t>Sucres complémentaires et sirops</t>
+  </si>
+  <si>
     <t xml:space="preserve">                ↳ MOUSSE AU CHOCOLAT (B)</t>
   </si>
   <si>
     <t>Mousses et bavarois</t>
   </si>
   <si>
     <t xml:space="preserve">                    ↳ CREME FRAOECHE</t>
   </si>
   <si>
     <t xml:space="preserve">                    ↳ JAUNE D'OEUF (P)</t>
   </si>
   <si>
     <t xml:space="preserve">                        ↳ JAUNE D'OEUF (ML)</t>
   </si>
   <si>
     <t xml:space="preserve">                    ↳ CHOCOLAT 835</t>
   </si>
   <si>
     <t xml:space="preserve">                ↳ MOUSSE AU CHOCOLAT AU LAIT (B)</t>
   </si>
   <si>
     <t xml:space="preserve">                    ↳ CHOCOLAT LAIT 823</t>
   </si>
   <si>
     <t xml:space="preserve">                ↳ MOUSSE AU CHOCOLAT BLANC (B)</t>
   </si>
   <si>
     <t xml:space="preserve">                    ↳ CHOCOLAT BLANC W</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ DÉCOR CRÈME ANGLAISE</t>
   </si>
   <si>
     <t>Décorations</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ CRÈME ANGLAISE VANILLE</t>
   </si>
   <si>
     <t xml:space="preserve">                ↳ CRÈME ANGLAISE I</t>
   </si>
   <si>
     <t xml:space="preserve">                    ↳ LAIT</t>
   </si>
   <si>
     <t xml:space="preserve">                ↳ VANILLE (baton)</t>
   </si>
   <si>
+    <t>Épices en poudre et graines</t>
+  </si>
+  <si>
     <t xml:space="preserve">        ↳ DÉCOR FRUIT (HIVER)</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ CARAMBOLES EN TRANCHES</t>
   </si>
   <si>
     <t>Conversions fruits frais (P→K)</t>
   </si>
   <si>
     <t xml:space="preserve">                ↳ CARAMBOLES</t>
   </si>
   <si>
-    <t>FRUIT FRAIS</t>
+    <t>Fruits tropicaux et exotiques</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ KIWI (P/.)</t>
   </si>
   <si>
     <t xml:space="preserve">                ↳ KIWI</t>
   </si>
   <si>
-    <t>Matières premières</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">            ↳ FIGUES (P/.)</t>
   </si>
   <si>
     <t xml:space="preserve">                ↳ FIGUES (CAISSE)</t>
   </si>
   <si>
+    <t>Fruits</t>
+  </si>
+  <si>
     <t xml:space="preserve">            ↳ PASSION (P/.)</t>
   </si>
   <si>
     <t xml:space="preserve">                ↳ PASSION (P)</t>
   </si>
   <si>
     <t xml:space="preserve">                    ↳ PASSION (CAISSE)</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ FRAISE (P/.)</t>
   </si>
   <si>
     <t xml:space="preserve">                ↳ FRAISE (P)</t>
   </si>
   <si>
     <t xml:space="preserve">                    ↳ FRAISE (RAVIER)</t>
   </si>
   <si>
+    <t>Baies et petits fruits</t>
+  </si>
+  <si>
     <t xml:space="preserve">            ↳ RAISIN NOIR (P/.)</t>
   </si>
   <si>
     <t xml:space="preserve">                ↳ RAISINS NOIRS (P)</t>
   </si>
   <si>
     <t xml:space="preserve">                    ↳ RAISINS NOIRS</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ RAISIN BLANC (P/.)</t>
   </si>
   <si>
     <t xml:space="preserve">                ↳ RAISINS BLANCS (P)</t>
   </si>
   <si>
     <t xml:space="preserve">                    ↳ RAISINS BLANCS</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ PHYSALIS (P)</t>
   </si>
   <si>
     <t xml:space="preserve">                ↳ PHYSALIS (RAVIER)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ ASTRID SUR ASSIETE</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ ASSIETE DE 25 CM.</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ ASTRID (PORTION)</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ ASTRID (gastro)</t>
   </si>
   <si>
     <t xml:space="preserve">                ↳ BISCUIT DUCHESSE (FEUILLES gastro)</t>
   </si>
   <si>
     <t xml:space="preserve">                    ↳ BISCUIT DUCHESSE</t>
   </si>
   <si>
     <t xml:space="preserve">                        ↳ BROYAGE D'AMANDES 50/50</t>
   </si>
   <si>
+    <t>Praliné, pâte d'amande, massepain</t>
+  </si>
+  <si>
     <t xml:space="preserve">                ↳ PUNCH Grand Marnier</t>
   </si>
   <si>
     <t xml:space="preserve">                    ↳ GRAND MARNIER</t>
   </si>
   <si>
     <t xml:space="preserve">                ↳ MOUSSE à L'ORANGE</t>
   </si>
   <si>
     <t xml:space="preserve">                    ↳ PULPE D'ORANGE</t>
   </si>
   <si>
     <t xml:space="preserve">                        ↳ ORANGE (JUS FRAIS)</t>
   </si>
   <si>
     <t xml:space="preserve">                            ↳ ORANGE (P)</t>
   </si>
   <si>
     <t xml:space="preserve">                                ↳ ORANGE</t>
   </si>
   <si>
     <t xml:space="preserve">                        ↳ ORANGE (P)</t>
   </si>
   <si>
     <t xml:space="preserve">                            ↳ ORANGE</t>
   </si>
   <si>
     <t xml:space="preserve">                    ↳ GELATINE EN FEUILLES (P)</t>
   </si>
   <si>
     <t xml:space="preserve">                        ↳ GELATINE EN FEUILLES</t>
   </si>
   <si>
     <t xml:space="preserve">                    ↳ MERINGUE CUITE</t>
   </si>
   <si>
     <t xml:space="preserve">                        ↳ BLANC D'OEUF (P)</t>
   </si>
   <si>
     <t xml:space="preserve">                            ↳ BLANC D'OEUF (ML)</t>
   </si>
   <si>
-    <t xml:space="preserve">                        ↳ EAU</t>
+    <t xml:space="preserve">                        ↳ Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t xml:space="preserve">                ↳ TRUFFES AU CHOCOLAT</t>
   </si>
   <si>
     <t>Pralinés et nougats 🇧🇪</t>
   </si>
   <si>
     <t xml:space="preserve">                    ↳ BEURRE</t>
   </si>
   <si>
     <t xml:space="preserve">                    ↳ MIEL LIQUIDE (MELI)</t>
   </si>
   <si>
     <t xml:space="preserve">                    ↳ EXTRAIT D'ORANGE (MIEL)</t>
   </si>
   <si>
     <t xml:space="preserve">                        ↳ SUCRE (S0)</t>
   </si>
   <si>
     <t xml:space="preserve">                        ↳ MIEL LIQUIDE (MELI)</t>
   </si>
   <si>
     <t xml:space="preserve">                ↳ GELÉE D'ORANGE</t>
   </si>
   <si>
     <t>Gelées, confitures et confits</t>
   </si>
   <si>
-    <t xml:space="preserve">                    ↳ EAU</t>
+    <t xml:space="preserve">                    ↳ Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ DÉCOR COULIS D'ORANGE</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ DÉCOR FRUIT (ÉTÉ,GATEAU)</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ FRAMBOISE (p)</t>
   </si>
   <si>
     <t xml:space="preserve">                ↳ FRAMBOISE (ravier)</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ MURE (p)</t>
   </si>
   <si>
     <t xml:space="preserve">                ↳ MURE (RAVIER)</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ FRAISE DES BOIS (P)</t>
   </si>
   <si>
     <t xml:space="preserve">                ↳ FRAISE DES BOIS (RAVIER)</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ GROSEILLES (BRANCHE,P)</t>
   </si>
   <si>
     <t xml:space="preserve">                ↳ GROSEILLES (RAVIER)</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ MYRTILLES (P)</t>
   </si>
   <si>
     <t xml:space="preserve">                ↳ MYRTILLES (RAVIER)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ NOUGATINE (B)</t>
   </si>
   <si>
     <t>Confiserie et pralinés</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ SUCRE (S2)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ MIEL LIQUIDE (MELI)</t>
   </si>
   <si>
-    <t xml:space="preserve">        ↳ EAU</t>
+    <t xml:space="preserve">        ↳ Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ AMANDES FFILES</t>
   </si>
   <si>
+    <t>Oléagineux et noix</t>
+  </si>
+  <si>
     <t xml:space="preserve">        ↳ BEURRE</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ BOULE AMARETTO</t>
   </si>
   <si>
     <t>Glaces, sorbets et granités</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ CRÈME GLACÉ AMARETTO (K)</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ CREME GLAC AMARETTO</t>
   </si>
   <si>
-    <t>Glace</t>
+    <t>Glaces et sorbets semi-finis</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ BOULE NOUGAT GLACé</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ nougat glacé (b)</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ NOUGAT (b,fourage nougat glacé)</t>
   </si>
   <si>
     <t xml:space="preserve">                ↳ CARAMEL BLOND (nougat)</t>
   </si>
   <si>
     <t xml:space="preserve">                ↳ AMANDES FFILES</t>
   </si>
   <si>
     <t xml:space="preserve">                ↳ CONFIT FRUITS HACHS (macedoine)</t>
   </si>
   <si>
+    <t>Fruits séchés et confits</t>
+  </si>
+  <si>
     <t xml:space="preserve">                ↳ RHUM 50ø</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ MERINGUE FRAICHE</t>
   </si>
   <si>
     <t xml:space="preserve">                ↳ BLANC D'OEUF (P)</t>
   </si>
   <si>
     <t xml:space="preserve">                    ↳ BLANC D'OEUF (ML)</t>
   </si>
   <si>
     <t xml:space="preserve">                        ↳ OEUF A3 (PRIX)</t>
   </si>
   <si>
     <t xml:space="preserve">                ↳ SUCRE (S2)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ TARTE TATIN (PORTION,80/85MM)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ TARTE TATIN (POMMES 80/85mm)</t>
   </si>
   <si>
     <t>Tartes et tartelettes</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ CARAMEL GRAS</t>
   </si>
   <si>
     <t xml:space="preserve">                ↳ CARAMEL</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ POMMES (P,80-85)</t>
   </si>
   <si>
     <t xml:space="preserve">                ↳ POMMES GOLDEN BELGE (80-85 MM)</t>
   </si>
   <si>
+    <t>Fruits à pépins (pomme, poire)</t>
+  </si>
+  <si>
     <t xml:space="preserve">            ↳ PaTE feuillete</t>
   </si>
   <si>
-    <t>Pâtes</t>
+    <t>Pâtes prêtes à l'emploi</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ BOULE VANILLE</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ CRÈME GLACÉ VANILLE (K)</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ CREME GLAC VANILLE</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ DÉCOR COULIS D'ORANGE</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ COULIS D'ORANGE (B)</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ EXTRAIT D'ORANGE</t>
   </si>
   <si>
     <t xml:space="preserve">                ↳ SUCRE (S0)</t>
   </si>
   <si>
     <t xml:space="preserve">                ↳ ORANGE (P)</t>
   </si>
   <si>
     <t xml:space="preserve">                    ↳ ORANGE</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ DÉCOR COULIS FRUIT ROUGE</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ COULIS DE FRUITS ROUGES</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ PURE DE FRAISES (BOIRON)</t>
   </si>
   <si>
-    <t>Mat. prem. surgelée</t>
+    <t>Concentrés et purées cuisines</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ PURE DE FRAMBOISES (BOIRON)</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ RAFTISUC  (L)</t>
   </si>
   <si>
     <t xml:space="preserve">                ↳ RAFTISUC</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ DÉCOR CRÈME ANGLAISE</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ CRÈME ANGLAISE VANILLE</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ CRÈME ANGLAISE I</t>
   </si>
   <si>
     <t xml:space="preserve">                ↳ JAUNE D'OEUF (P)</t>
   </si>
   <si>
     <t xml:space="preserve">                    ↳ JAUNE D'OEUF (ML)</t>
   </si>
@@ -830,50 +878,53 @@
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:F286"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>1</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>2</v>
@@ -1103,319 +1154,319 @@
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>5</v>
       </c>
       <c r="B13" t="s">
         <v>31</v>
       </c>
       <c r="C13" t="s">
         <v>11</v>
       </c>
       <c r="D13" s="3">
         <v>0.002</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>5</v>
       </c>
       <c r="B14" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C14" t="s">
         <v>11</v>
       </c>
       <c r="D14" s="3">
         <v>0.001</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>4</v>
       </c>
       <c r="B15" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C15" t="s">
         <v>11</v>
       </c>
       <c r="D15" s="3">
         <v>0.05</v>
       </c>
       <c r="E15" t="s">
         <v>8</v>
       </c>
       <c r="F15" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>3</v>
       </c>
       <c r="B16" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="C16" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="3">
         <v>0.01</v>
       </c>
       <c r="E16" t="s">
         <v>24</v>
       </c>
       <c r="F16" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>4</v>
       </c>
       <c r="B17" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="C17" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="3">
         <v>0.007</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>5</v>
       </c>
       <c r="B18" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C18" t="s">
         <v>11</v>
       </c>
       <c r="D18" s="3">
         <v>0.004</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>5</v>
       </c>
       <c r="B19" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="C19" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="3">
         <v>0.017</v>
       </c>
       <c r="E19" t="s">
         <v>8</v>
       </c>
       <c r="F19" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>6</v>
       </c>
       <c r="B20" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="C20" t="s">
         <v>11</v>
       </c>
       <c r="D20" s="3">
-        <v>0.017</v>
+        <v>0.003</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>4</v>
       </c>
       <c r="B21" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="C21" t="s">
         <v>11</v>
       </c>
       <c r="D21" s="3">
         <v>0.003</v>
       </c>
       <c r="E21" t="s">
         <v>24</v>
       </c>
       <c r="F21" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>3</v>
       </c>
       <c r="B22" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C22" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="3">
         <v>0.048</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>4</v>
       </c>
       <c r="B23" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C23" t="s">
         <v>11</v>
       </c>
       <c r="D23" s="3">
         <v>0.02</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>4</v>
       </c>
       <c r="B24" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="C24" t="s">
         <v>11</v>
       </c>
       <c r="D24" s="3">
         <v>0.007</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="F24" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>4</v>
       </c>
       <c r="B25" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="C25" t="s">
         <v>7</v>
       </c>
       <c r="D25" s="3">
         <v>0.021</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>5</v>
       </c>
       <c r="B26" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="C26" t="s">
         <v>7</v>
       </c>
       <c r="D26" s="3">
         <v>0.233</v>
       </c>
       <c r="E26" t="s">
         <v>8</v>
       </c>
       <c r="F26" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>6</v>
       </c>
       <c r="B27" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="C27" t="s">
         <v>7</v>
       </c>
       <c r="D27" s="3">
         <v>0.008</v>
       </c>
       <c r="E27" t="s">
         <v>24</v>
       </c>
       <c r="F27" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>7</v>
       </c>
       <c r="B28" t="s">
         <v>25</v>
       </c>
       <c r="C28" t="s">
         <v>11</v>
       </c>
       <c r="D28" s="3">
@@ -1431,1051 +1482,1051 @@
     <row r="29">
       <c r="A29">
         <v>5</v>
       </c>
       <c r="B29" t="s">
         <v>27</v>
       </c>
       <c r="C29" t="s">
         <v>11</v>
       </c>
       <c r="D29" s="3">
         <v>0.013</v>
       </c>
       <c r="E29" t="s">
         <v>20</v>
       </c>
       <c r="F29" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>3</v>
       </c>
       <c r="B30" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="C30" t="s">
         <v>7</v>
       </c>
       <c r="D30" s="3">
         <v>0.008</v>
       </c>
       <c r="E30" t="s">
         <v>20</v>
       </c>
       <c r="F30" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>4</v>
       </c>
       <c r="B31" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="C31" t="s">
         <v>11</v>
       </c>
       <c r="D31" s="3">
         <v>0.004</v>
       </c>
       <c r="E31" t="s">
         <v>20</v>
       </c>
       <c r="F31" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>4</v>
       </c>
       <c r="B32" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="C32" t="s">
         <v>11</v>
       </c>
       <c r="D32" s="3">
         <v>0.002</v>
       </c>
       <c r="E32" t="s">
         <v>24</v>
       </c>
       <c r="F32" t="s">
-        <v>26</v>
+        <v>58</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>4</v>
       </c>
       <c r="B33" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="C33" t="s">
         <v>11</v>
       </c>
       <c r="D33" s="3">
         <v>0.001</v>
       </c>
       <c r="E33" t="s">
         <v>20</v>
       </c>
       <c r="F33" t="s">
-        <v>28</v>
+        <v>60</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>4</v>
       </c>
       <c r="B34" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C34" t="s">
         <v>11</v>
       </c>
       <c r="D34" s="3">
         <v>0.001</v>
       </c>
       <c r="E34" t="s">
         <v>20</v>
       </c>
       <c r="F34" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>1</v>
       </c>
       <c r="B35" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="C35" t="s">
         <v>7</v>
       </c>
       <c r="D35" s="3">
         <v>1</v>
       </c>
       <c r="E35" t="s">
         <v>8</v>
       </c>
       <c r="F35" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>2</v>
       </c>
       <c r="B36" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="C36" t="s">
         <v>7</v>
       </c>
       <c r="D36" s="3">
         <v>0.027</v>
       </c>
       <c r="E36" t="s">
         <v>24</v>
       </c>
       <c r="F36" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>3</v>
       </c>
       <c r="B37" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="C37" t="s">
         <v>11</v>
       </c>
       <c r="D37" s="3">
         <v>0.007</v>
       </c>
       <c r="E37" t="s">
         <v>24</v>
       </c>
       <c r="F37" t="s">
-        <v>30</v>
+        <v>65</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>3</v>
       </c>
       <c r="B38" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="C38" t="s">
         <v>11</v>
       </c>
       <c r="D38" s="3">
         <v>0.007</v>
       </c>
       <c r="E38" t="s">
         <v>24</v>
       </c>
       <c r="F38" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>3</v>
       </c>
       <c r="B39" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="C39" t="s">
         <v>11</v>
       </c>
       <c r="D39" s="3">
         <v>0.013</v>
       </c>
       <c r="E39" t="s">
         <v>24</v>
       </c>
       <c r="F39" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>2</v>
       </c>
       <c r="B40" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="C40" t="s">
         <v>7</v>
       </c>
       <c r="D40" s="3">
         <v>2.867</v>
       </c>
       <c r="E40" t="s">
         <v>8</v>
       </c>
       <c r="F40" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>3</v>
       </c>
       <c r="B41" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="C41" t="s">
         <v>11</v>
       </c>
       <c r="D41" s="3">
         <v>0.048</v>
       </c>
       <c r="E41" t="s">
         <v>8</v>
       </c>
       <c r="F41" t="s">
-        <v>30</v>
+        <v>72</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>2</v>
       </c>
       <c r="B42" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="C42" t="s">
         <v>7</v>
       </c>
       <c r="D42" s="3">
         <v>0.065</v>
       </c>
       <c r="E42" t="s">
         <v>20</v>
       </c>
       <c r="F42" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>3</v>
       </c>
       <c r="B43" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="C43" t="s">
         <v>11</v>
       </c>
       <c r="D43" s="3">
         <v>0.019</v>
       </c>
       <c r="E43" t="s">
         <v>24</v>
       </c>
       <c r="F43" t="s">
-        <v>42</v>
+        <v>75</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>3</v>
       </c>
       <c r="B44" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
       <c r="C44" t="s">
         <v>11</v>
       </c>
       <c r="D44" s="3">
         <v>0.025</v>
       </c>
       <c r="E44" t="s">
         <v>20</v>
       </c>
       <c r="F44" t="s">
-        <v>26</v>
+        <v>77</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>3</v>
       </c>
       <c r="B45" t="s">
-        <v>69</v>
+        <v>78</v>
       </c>
       <c r="C45" t="s">
         <v>7</v>
       </c>
       <c r="D45" s="3">
         <v>0.25</v>
       </c>
       <c r="E45" t="s">
         <v>8</v>
       </c>
       <c r="F45" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>4</v>
       </c>
       <c r="B46" t="s">
-        <v>70</v>
+        <v>79</v>
       </c>
       <c r="C46" t="s">
         <v>7</v>
       </c>
       <c r="D46" s="3">
         <v>0.005</v>
       </c>
       <c r="E46" t="s">
         <v>24</v>
       </c>
       <c r="F46" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>5</v>
       </c>
       <c r="B47" t="s">
-        <v>71</v>
+        <v>80</v>
       </c>
       <c r="C47" t="s">
         <v>11</v>
       </c>
       <c r="D47" s="3">
         <v>0.125</v>
       </c>
       <c r="E47" t="s">
         <v>8</v>
       </c>
       <c r="F47" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>3</v>
       </c>
       <c r="B48" t="s">
-        <v>72</v>
+        <v>81</v>
       </c>
       <c r="C48" t="s">
         <v>7</v>
       </c>
       <c r="D48" s="3">
         <v>0.25</v>
       </c>
       <c r="E48" t="s">
         <v>8</v>
       </c>
       <c r="F48" t="s">
-        <v>73</v>
+        <v>82</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>4</v>
       </c>
       <c r="B49" t="s">
-        <v>74</v>
+        <v>83</v>
       </c>
       <c r="C49" t="s">
         <v>11</v>
       </c>
       <c r="D49" s="3">
-        <v>0.25</v>
+        <v>0.001</v>
       </c>
       <c r="E49" t="s">
         <v>20</v>
       </c>
       <c r="F49" t="s">
-        <v>30</v>
+        <v>84</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>3</v>
       </c>
       <c r="B50" t="s">
-        <v>75</v>
+        <v>85</v>
       </c>
       <c r="C50" t="s">
         <v>7</v>
       </c>
       <c r="D50" s="3">
         <v>0.25</v>
       </c>
       <c r="E50" t="s">
         <v>8</v>
       </c>
       <c r="F50" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>4</v>
       </c>
       <c r="B51" t="s">
-        <v>76</v>
+        <v>86</v>
       </c>
       <c r="C51" t="s">
         <v>7</v>
       </c>
       <c r="D51" s="3">
         <v>0.009</v>
       </c>
       <c r="E51" t="s">
         <v>24</v>
       </c>
       <c r="F51" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>5</v>
       </c>
       <c r="B52" t="s">
-        <v>71</v>
+        <v>80</v>
       </c>
       <c r="C52" t="s">
         <v>11</v>
       </c>
       <c r="D52" s="3">
         <v>0.125</v>
       </c>
       <c r="E52" t="s">
         <v>8</v>
       </c>
       <c r="F52" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>3</v>
       </c>
       <c r="B53" t="s">
-        <v>77</v>
+        <v>87</v>
       </c>
       <c r="C53" t="s">
         <v>11</v>
       </c>
       <c r="D53" s="3">
         <v>0.01</v>
       </c>
       <c r="E53" t="s">
         <v>20</v>
       </c>
       <c r="F53" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>2</v>
       </c>
       <c r="B54" t="s">
-        <v>78</v>
+        <v>88</v>
       </c>
       <c r="C54" t="s">
         <v>11</v>
       </c>
       <c r="D54" s="3">
         <v>0.001</v>
       </c>
       <c r="E54" t="s">
         <v>20</v>
       </c>
       <c r="F54" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>2</v>
       </c>
       <c r="B55" t="s">
-        <v>79</v>
+        <v>89</v>
       </c>
       <c r="C55" t="s">
         <v>11</v>
       </c>
       <c r="D55" s="3">
         <v>0.017</v>
       </c>
       <c r="E55" t="s">
         <v>8</v>
       </c>
       <c r="F55" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>1</v>
       </c>
       <c r="B56" t="s">
-        <v>80</v>
+        <v>90</v>
       </c>
       <c r="C56" t="s">
         <v>7</v>
       </c>
       <c r="D56" s="3">
         <v>1</v>
       </c>
       <c r="E56" t="s">
         <v>8</v>
       </c>
       <c r="F56" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>2</v>
       </c>
       <c r="B57" t="s">
-        <v>81</v>
+        <v>91</v>
       </c>
       <c r="C57" t="s">
         <v>7</v>
       </c>
       <c r="D57" s="3">
         <v>1</v>
       </c>
       <c r="E57" t="s">
         <v>8</v>
       </c>
       <c r="F57" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>3</v>
       </c>
       <c r="B58" t="s">
-        <v>82</v>
+        <v>92</v>
       </c>
       <c r="C58" t="s">
         <v>7</v>
       </c>
       <c r="D58" s="3">
         <v>0.017</v>
       </c>
       <c r="E58" t="s">
         <v>8</v>
       </c>
       <c r="F58" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>4</v>
       </c>
       <c r="B59" t="s">
-        <v>83</v>
+        <v>93</v>
       </c>
       <c r="C59" t="s">
         <v>7</v>
       </c>
       <c r="D59" s="3">
         <v>0.05</v>
       </c>
       <c r="E59" t="s">
         <v>8</v>
       </c>
       <c r="F59" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>5</v>
       </c>
       <c r="B60" t="s">
-        <v>84</v>
+        <v>94</v>
       </c>
       <c r="C60" t="s">
         <v>7</v>
       </c>
       <c r="D60" s="3">
         <v>0.033</v>
       </c>
       <c r="E60" t="s">
         <v>20</v>
       </c>
       <c r="F60" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>6</v>
       </c>
       <c r="B61" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="C61" t="s">
         <v>7</v>
       </c>
       <c r="D61" s="3">
         <v>0.3</v>
       </c>
       <c r="E61" t="s">
         <v>8</v>
       </c>
       <c r="F61" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>7</v>
       </c>
       <c r="B62" t="s">
-        <v>86</v>
+        <v>96</v>
       </c>
       <c r="C62" t="s">
         <v>7</v>
       </c>
       <c r="D62" s="3">
         <v>0.017</v>
       </c>
       <c r="E62" t="s">
         <v>24</v>
       </c>
       <c r="F62" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>8</v>
       </c>
       <c r="B63" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="C63" t="s">
         <v>11</v>
       </c>
       <c r="D63" s="3">
         <v>0.3</v>
       </c>
       <c r="E63" t="s">
         <v>8</v>
       </c>
       <c r="F63" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>6</v>
       </c>
       <c r="B64" t="s">
-        <v>88</v>
+        <v>98</v>
       </c>
       <c r="C64" t="s">
         <v>11</v>
       </c>
       <c r="D64" s="3">
         <v>0.008</v>
       </c>
       <c r="E64" t="s">
         <v>20</v>
       </c>
       <c r="F64" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>6</v>
       </c>
       <c r="B65" t="s">
-        <v>89</v>
+        <v>99</v>
       </c>
       <c r="C65" t="s">
         <v>11</v>
       </c>
       <c r="D65" s="3">
         <v>0.005</v>
       </c>
       <c r="E65" t="s">
         <v>20</v>
       </c>
       <c r="F65" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>6</v>
       </c>
       <c r="B66" t="s">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="C66" t="s">
         <v>11</v>
       </c>
       <c r="D66" s="3">
         <v>0.002</v>
       </c>
       <c r="E66" t="s">
         <v>20</v>
       </c>
       <c r="F66" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>6</v>
       </c>
       <c r="B67" t="s">
-        <v>91</v>
+        <v>101</v>
       </c>
       <c r="C67" t="s">
         <v>11</v>
       </c>
       <c r="D67" s="3">
         <v>0.001</v>
       </c>
       <c r="E67" t="s">
         <v>20</v>
       </c>
       <c r="F67" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>5</v>
       </c>
       <c r="B68" t="s">
-        <v>92</v>
+        <v>102</v>
       </c>
       <c r="C68" t="s">
         <v>11</v>
       </c>
       <c r="D68" s="3">
         <v>0.05</v>
       </c>
       <c r="E68" t="s">
         <v>8</v>
       </c>
       <c r="F68" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>4</v>
       </c>
       <c r="B69" t="s">
-        <v>93</v>
+        <v>103</v>
       </c>
       <c r="C69" t="s">
         <v>7</v>
       </c>
       <c r="D69" s="3">
         <v>0.008</v>
       </c>
       <c r="E69" t="s">
         <v>24</v>
       </c>
       <c r="F69" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>5</v>
       </c>
       <c r="B70" t="s">
-        <v>94</v>
+        <v>104</v>
       </c>
       <c r="C70" t="s">
         <v>11</v>
       </c>
       <c r="D70" s="3">
         <v>0.003</v>
       </c>
       <c r="E70" t="s">
         <v>24</v>
       </c>
       <c r="F70" t="s">
-        <v>95</v>
+        <v>67</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>5</v>
       </c>
       <c r="B71" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="C71" t="s">
         <v>7</v>
       </c>
       <c r="D71" s="3">
         <v>0.005</v>
       </c>
       <c r="E71" t="s">
         <v>24</v>
       </c>
       <c r="F71" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>6</v>
       </c>
       <c r="B72" t="s">
-        <v>97</v>
+        <v>106</v>
       </c>
       <c r="C72" t="s">
         <v>11</v>
       </c>
       <c r="D72" s="3">
         <v>0.005</v>
       </c>
       <c r="E72" t="s">
         <v>20</v>
       </c>
       <c r="F72" t="s">
-        <v>28</v>
+        <v>107</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>4</v>
       </c>
       <c r="B73" t="s">
-        <v>98</v>
+        <v>108</v>
       </c>
       <c r="C73" t="s">
         <v>7</v>
       </c>
       <c r="D73" s="3">
         <v>0.017</v>
       </c>
       <c r="E73" t="s">
         <v>20</v>
       </c>
       <c r="F73" t="s">
-        <v>99</v>
+        <v>109</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>5</v>
       </c>
       <c r="B74" t="s">
-        <v>100</v>
+        <v>110</v>
       </c>
       <c r="C74" t="s">
         <v>11</v>
       </c>
       <c r="D74" s="3">
         <v>0.008</v>
       </c>
       <c r="E74" t="s">
         <v>24</v>
       </c>
       <c r="F74" t="s">
-        <v>42</v>
+        <v>75</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>5</v>
       </c>
       <c r="B75" t="s">
-        <v>101</v>
+        <v>111</v>
       </c>
       <c r="C75" t="s">
         <v>7</v>
       </c>
       <c r="D75" s="3">
         <v>0.067</v>
       </c>
       <c r="E75" t="s">
         <v>8</v>
       </c>
       <c r="F75" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>6</v>
       </c>
       <c r="B76" t="s">
-        <v>102</v>
+        <v>112</v>
       </c>
       <c r="C76" t="s">
         <v>7</v>
       </c>
       <c r="D76" s="3">
         <v>0.001</v>
       </c>
       <c r="E76" t="s">
         <v>24</v>
       </c>
       <c r="F76" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>7</v>
       </c>
       <c r="B77" t="s">
         <v>25</v>
       </c>
       <c r="C77" t="s">
         <v>11</v>
       </c>
       <c r="D77" s="3">
         <v>0.033</v>
       </c>
       <c r="E77" t="s">
         <v>8</v>
       </c>
       <c r="F77" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>5</v>
       </c>
       <c r="B78" t="s">
-        <v>103</v>
+        <v>113</v>
       </c>
       <c r="C78" t="s">
         <v>11</v>
       </c>
       <c r="D78" s="3">
         <v>0.004</v>
       </c>
       <c r="E78" t="s">
         <v>20</v>
       </c>
       <c r="F78" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>5</v>
       </c>
       <c r="B79" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="C79" t="s">
         <v>7</v>
       </c>
       <c r="D79" s="3">
         <v>0.067</v>
       </c>
       <c r="E79" t="s">
         <v>8</v>
       </c>
       <c r="F79" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>6</v>
       </c>
       <c r="B80" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="C80" t="s">
         <v>7</v>
       </c>
       <c r="D80" s="3">
         <v>0.002</v>
       </c>
       <c r="E80" t="s">
         <v>24</v>
       </c>
       <c r="F80" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>7</v>
       </c>
       <c r="B81" t="s">
         <v>25</v>
       </c>
       <c r="C81" t="s">
         <v>11</v>
       </c>
       <c r="D81" s="3">
@@ -2491,191 +2542,191 @@
     <row r="82">
       <c r="A82">
         <v>5</v>
       </c>
       <c r="B82" t="s">
         <v>27</v>
       </c>
       <c r="C82" t="s">
         <v>11</v>
       </c>
       <c r="D82" s="3">
         <v>0.001</v>
       </c>
       <c r="E82" t="s">
         <v>20</v>
       </c>
       <c r="F82" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>4</v>
       </c>
       <c r="B83" t="s">
-        <v>104</v>
+        <v>114</v>
       </c>
       <c r="C83" t="s">
         <v>7</v>
       </c>
       <c r="D83" s="3">
         <v>0.017</v>
       </c>
       <c r="E83" t="s">
         <v>20</v>
       </c>
       <c r="F83" t="s">
-        <v>99</v>
+        <v>109</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>5</v>
       </c>
       <c r="B84" t="s">
-        <v>100</v>
+        <v>110</v>
       </c>
       <c r="C84" t="s">
         <v>11</v>
       </c>
       <c r="D84" s="3">
         <v>0.008</v>
       </c>
       <c r="E84" t="s">
         <v>24</v>
       </c>
       <c r="F84" t="s">
-        <v>42</v>
+        <v>75</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>5</v>
       </c>
       <c r="B85" t="s">
-        <v>101</v>
+        <v>111</v>
       </c>
       <c r="C85" t="s">
         <v>7</v>
       </c>
       <c r="D85" s="3">
         <v>0.067</v>
       </c>
       <c r="E85" t="s">
         <v>8</v>
       </c>
       <c r="F85" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>6</v>
       </c>
       <c r="B86" t="s">
-        <v>102</v>
+        <v>112</v>
       </c>
       <c r="C86" t="s">
         <v>7</v>
       </c>
       <c r="D86" s="3">
         <v>0.001</v>
       </c>
       <c r="E86" t="s">
         <v>24</v>
       </c>
       <c r="F86" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>7</v>
       </c>
       <c r="B87" t="s">
         <v>25</v>
       </c>
       <c r="C87" t="s">
         <v>11</v>
       </c>
       <c r="D87" s="3">
         <v>0.033</v>
       </c>
       <c r="E87" t="s">
         <v>8</v>
       </c>
       <c r="F87" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>5</v>
       </c>
       <c r="B88" t="s">
-        <v>105</v>
+        <v>115</v>
       </c>
       <c r="C88" t="s">
         <v>11</v>
       </c>
       <c r="D88" s="3">
         <v>0.004</v>
       </c>
       <c r="E88" t="s">
         <v>20</v>
       </c>
       <c r="F88" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>5</v>
       </c>
       <c r="B89" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="C89" t="s">
         <v>7</v>
       </c>
       <c r="D89" s="3">
         <v>0.067</v>
       </c>
       <c r="E89" t="s">
         <v>8</v>
       </c>
       <c r="F89" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>6</v>
       </c>
       <c r="B90" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="C90" t="s">
         <v>7</v>
       </c>
       <c r="D90" s="3">
         <v>0.002</v>
       </c>
       <c r="E90" t="s">
         <v>24</v>
       </c>
       <c r="F90" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>7</v>
       </c>
       <c r="B91" t="s">
         <v>25</v>
       </c>
       <c r="C91" t="s">
         <v>11</v>
       </c>
       <c r="D91" s="3">
@@ -2691,191 +2742,191 @@
     <row r="92">
       <c r="A92">
         <v>5</v>
       </c>
       <c r="B92" t="s">
         <v>27</v>
       </c>
       <c r="C92" t="s">
         <v>11</v>
       </c>
       <c r="D92" s="3">
         <v>0.001</v>
       </c>
       <c r="E92" t="s">
         <v>20</v>
       </c>
       <c r="F92" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>4</v>
       </c>
       <c r="B93" t="s">
-        <v>106</v>
+        <v>116</v>
       </c>
       <c r="C93" t="s">
         <v>7</v>
       </c>
       <c r="D93" s="3">
         <v>0.017</v>
       </c>
       <c r="E93" t="s">
         <v>20</v>
       </c>
       <c r="F93" t="s">
-        <v>99</v>
+        <v>109</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>5</v>
       </c>
       <c r="B94" t="s">
-        <v>100</v>
+        <v>110</v>
       </c>
       <c r="C94" t="s">
         <v>11</v>
       </c>
       <c r="D94" s="3">
         <v>0.008</v>
       </c>
       <c r="E94" t="s">
         <v>24</v>
       </c>
       <c r="F94" t="s">
-        <v>42</v>
+        <v>75</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>5</v>
       </c>
       <c r="B95" t="s">
-        <v>101</v>
+        <v>111</v>
       </c>
       <c r="C95" t="s">
         <v>7</v>
       </c>
       <c r="D95" s="3">
         <v>0.067</v>
       </c>
       <c r="E95" t="s">
         <v>8</v>
       </c>
       <c r="F95" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>6</v>
       </c>
       <c r="B96" t="s">
-        <v>102</v>
+        <v>112</v>
       </c>
       <c r="C96" t="s">
         <v>7</v>
       </c>
       <c r="D96" s="3">
         <v>0.001</v>
       </c>
       <c r="E96" t="s">
         <v>24</v>
       </c>
       <c r="F96" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>7</v>
       </c>
       <c r="B97" t="s">
         <v>25</v>
       </c>
       <c r="C97" t="s">
         <v>11</v>
       </c>
       <c r="D97" s="3">
         <v>0.033</v>
       </c>
       <c r="E97" t="s">
         <v>8</v>
       </c>
       <c r="F97" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>5</v>
       </c>
       <c r="B98" t="s">
-        <v>107</v>
+        <v>117</v>
       </c>
       <c r="C98" t="s">
         <v>11</v>
       </c>
       <c r="D98" s="3">
         <v>0.004</v>
       </c>
       <c r="E98" t="s">
         <v>20</v>
       </c>
       <c r="F98" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>5</v>
       </c>
       <c r="B99" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="C99" t="s">
         <v>7</v>
       </c>
       <c r="D99" s="3">
         <v>0.067</v>
       </c>
       <c r="E99" t="s">
         <v>8</v>
       </c>
       <c r="F99" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>6</v>
       </c>
       <c r="B100" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="C100" t="s">
         <v>7</v>
       </c>
       <c r="D100" s="3">
         <v>0.002</v>
       </c>
       <c r="E100" t="s">
         <v>24</v>
       </c>
       <c r="F100" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>7</v>
       </c>
       <c r="B101" t="s">
         <v>25</v>
       </c>
       <c r="C101" t="s">
         <v>11</v>
       </c>
       <c r="D101" s="3">
@@ -2891,3723 +2942,3723 @@
     <row r="102">
       <c r="A102">
         <v>5</v>
       </c>
       <c r="B102" t="s">
         <v>27</v>
       </c>
       <c r="C102" t="s">
         <v>11</v>
       </c>
       <c r="D102" s="3">
         <v>0.001</v>
       </c>
       <c r="E102" t="s">
         <v>20</v>
       </c>
       <c r="F102" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>2</v>
       </c>
       <c r="B103" t="s">
-        <v>108</v>
+        <v>118</v>
       </c>
       <c r="C103" t="s">
         <v>7</v>
       </c>
       <c r="D103" s="3">
         <v>1</v>
       </c>
       <c r="E103" t="s">
         <v>8</v>
       </c>
       <c r="F103" t="s">
-        <v>109</v>
+        <v>119</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>3</v>
       </c>
       <c r="B104" t="s">
-        <v>110</v>
+        <v>120</v>
       </c>
       <c r="C104" t="s">
         <v>7</v>
       </c>
       <c r="D104" s="3">
         <v>1</v>
       </c>
       <c r="E104" t="s">
         <v>24</v>
       </c>
       <c r="F104" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>4</v>
       </c>
       <c r="B105" t="s">
-        <v>111</v>
+        <v>121</v>
       </c>
       <c r="C105" t="s">
         <v>7</v>
       </c>
       <c r="D105" s="3">
         <v>1</v>
       </c>
       <c r="E105" t="s">
         <v>24</v>
       </c>
       <c r="F105" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>5</v>
       </c>
       <c r="B106" t="s">
-        <v>112</v>
+        <v>122</v>
       </c>
       <c r="C106" t="s">
         <v>11</v>
       </c>
       <c r="D106" s="3">
         <v>0.833</v>
       </c>
       <c r="E106" t="s">
         <v>24</v>
       </c>
       <c r="F106" t="s">
-        <v>26</v>
+        <v>58</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>5</v>
       </c>
       <c r="B107" t="s">
         <v>27</v>
       </c>
       <c r="C107" t="s">
         <v>11</v>
       </c>
       <c r="D107" s="3">
         <v>0.208</v>
       </c>
       <c r="E107" t="s">
         <v>20</v>
       </c>
       <c r="F107" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>5</v>
       </c>
       <c r="B108" t="s">
-        <v>101</v>
+        <v>111</v>
       </c>
       <c r="C108" t="s">
         <v>7</v>
       </c>
       <c r="D108" s="3">
         <v>8.333</v>
       </c>
       <c r="E108" t="s">
         <v>8</v>
       </c>
       <c r="F108" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>6</v>
       </c>
       <c r="B109" t="s">
-        <v>102</v>
+        <v>112</v>
       </c>
       <c r="C109" t="s">
         <v>7</v>
       </c>
       <c r="D109" s="3">
         <v>0.158</v>
       </c>
       <c r="E109" t="s">
         <v>24</v>
       </c>
       <c r="F109" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>7</v>
       </c>
       <c r="B110" t="s">
         <v>25</v>
       </c>
       <c r="C110" t="s">
         <v>11</v>
       </c>
       <c r="D110" s="3">
         <v>4.167</v>
       </c>
       <c r="E110" t="s">
         <v>8</v>
       </c>
       <c r="F110" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>4</v>
       </c>
       <c r="B111" t="s">
-        <v>113</v>
+        <v>123</v>
       </c>
       <c r="C111" t="s">
         <v>11</v>
       </c>
       <c r="D111" s="3">
         <v>0.833</v>
       </c>
       <c r="E111" t="s">
         <v>8</v>
       </c>
       <c r="F111" t="s">
-        <v>30</v>
+        <v>124</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>2</v>
       </c>
       <c r="B112" t="s">
-        <v>114</v>
+        <v>125</v>
       </c>
       <c r="C112" t="s">
         <v>7</v>
       </c>
       <c r="D112" s="3">
         <v>1</v>
       </c>
       <c r="E112" t="s">
         <v>8</v>
       </c>
       <c r="F112" t="s">
-        <v>109</v>
+        <v>119</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>3</v>
       </c>
       <c r="B113" t="s">
-        <v>115</v>
+        <v>126</v>
       </c>
       <c r="C113" t="s">
         <v>7</v>
       </c>
       <c r="D113" s="3">
         <v>1</v>
       </c>
       <c r="E113" t="s">
         <v>8</v>
       </c>
       <c r="F113" t="s">
-        <v>116</v>
+        <v>127</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>4</v>
       </c>
       <c r="B114" t="s">
-        <v>117</v>
+        <v>128</v>
       </c>
       <c r="C114" t="s">
         <v>11</v>
       </c>
       <c r="D114" s="3">
         <v>0.067</v>
       </c>
       <c r="E114" t="s">
         <v>8</v>
       </c>
       <c r="F114" t="s">
-        <v>118</v>
+        <v>129</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>3</v>
       </c>
       <c r="B115" t="s">
-        <v>119</v>
+        <v>130</v>
       </c>
       <c r="C115" t="s">
         <v>7</v>
       </c>
       <c r="D115" s="3">
         <v>1</v>
       </c>
       <c r="E115" t="s">
         <v>8</v>
       </c>
       <c r="F115" t="s">
-        <v>116</v>
+        <v>127</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>4</v>
       </c>
       <c r="B116" t="s">
-        <v>120</v>
+        <v>131</v>
       </c>
       <c r="C116" t="s">
         <v>11</v>
       </c>
       <c r="D116" s="3">
         <v>0.1</v>
       </c>
       <c r="E116" t="s">
         <v>8</v>
       </c>
       <c r="F116" t="s">
-        <v>121</v>
+        <v>46</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>3</v>
       </c>
       <c r="B117" t="s">
-        <v>122</v>
+        <v>132</v>
       </c>
       <c r="C117" t="s">
         <v>7</v>
       </c>
       <c r="D117" s="3">
         <v>1</v>
       </c>
       <c r="E117" t="s">
         <v>8</v>
       </c>
       <c r="F117" t="s">
-        <v>116</v>
+        <v>127</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>4</v>
       </c>
       <c r="B118" t="s">
-        <v>123</v>
+        <v>133</v>
       </c>
       <c r="C118" t="s">
         <v>11</v>
       </c>
       <c r="D118" s="3">
         <v>0.125</v>
       </c>
       <c r="E118" t="s">
         <v>8</v>
       </c>
       <c r="F118" t="s">
-        <v>118</v>
+        <v>134</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>3</v>
       </c>
       <c r="B119" t="s">
-        <v>124</v>
+        <v>135</v>
       </c>
       <c r="C119" t="s">
         <v>7</v>
       </c>
       <c r="D119" s="3">
         <v>1</v>
       </c>
       <c r="E119" t="s">
         <v>8</v>
       </c>
       <c r="F119" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>4</v>
       </c>
       <c r="B120" t="s">
-        <v>125</v>
+        <v>136</v>
       </c>
       <c r="C120" t="s">
         <v>7</v>
       </c>
       <c r="D120" s="3">
         <v>0.25</v>
       </c>
       <c r="E120" t="s">
         <v>8</v>
       </c>
       <c r="F120" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>5</v>
       </c>
       <c r="B121" t="s">
-        <v>126</v>
+        <v>137</v>
       </c>
       <c r="C121" t="s">
         <v>11</v>
       </c>
       <c r="D121" s="3">
         <v>0.005</v>
       </c>
       <c r="E121" t="s">
         <v>8</v>
       </c>
       <c r="F121" t="s">
-        <v>42</v>
+        <v>129</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>3</v>
       </c>
       <c r="B122" t="s">
-        <v>127</v>
+        <v>138</v>
       </c>
       <c r="C122" t="s">
         <v>7</v>
       </c>
       <c r="D122" s="3">
         <v>2</v>
       </c>
       <c r="E122" t="s">
         <v>8</v>
       </c>
       <c r="F122" t="s">
-        <v>116</v>
+        <v>127</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>4</v>
       </c>
       <c r="B123" t="s">
-        <v>128</v>
+        <v>139</v>
       </c>
       <c r="C123" t="s">
         <v>7</v>
       </c>
       <c r="D123" s="3">
         <v>1</v>
       </c>
       <c r="E123" t="s">
         <v>8</v>
       </c>
       <c r="F123" t="s">
-        <v>116</v>
+        <v>127</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>5</v>
       </c>
       <c r="B124" t="s">
-        <v>129</v>
+        <v>140</v>
       </c>
       <c r="C124" t="s">
         <v>11</v>
       </c>
       <c r="D124" s="3">
         <v>0.033</v>
       </c>
       <c r="E124" t="s">
         <v>8</v>
       </c>
       <c r="F124" t="s">
-        <v>118</v>
+        <v>141</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>3</v>
       </c>
       <c r="B125" t="s">
-        <v>130</v>
+        <v>142</v>
       </c>
       <c r="C125" t="s">
         <v>7</v>
       </c>
       <c r="D125" s="3">
         <v>1</v>
       </c>
       <c r="E125" t="s">
         <v>8</v>
       </c>
       <c r="F125" t="s">
-        <v>116</v>
+        <v>127</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>4</v>
       </c>
       <c r="B126" t="s">
-        <v>131</v>
+        <v>143</v>
       </c>
       <c r="C126" t="s">
         <v>7</v>
       </c>
       <c r="D126" s="3">
         <v>0.5</v>
       </c>
       <c r="E126" t="s">
         <v>8</v>
       </c>
       <c r="F126" t="s">
-        <v>116</v>
+        <v>127</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>5</v>
       </c>
       <c r="B127" t="s">
-        <v>132</v>
+        <v>144</v>
       </c>
       <c r="C127" t="s">
         <v>11</v>
       </c>
       <c r="D127" s="3">
         <v>0.5</v>
       </c>
       <c r="E127" t="s">
         <v>20</v>
       </c>
       <c r="F127" t="s">
-        <v>42</v>
+        <v>134</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>3</v>
       </c>
       <c r="B128" t="s">
-        <v>133</v>
+        <v>145</v>
       </c>
       <c r="C128" t="s">
         <v>7</v>
       </c>
       <c r="D128" s="3">
         <v>1</v>
       </c>
       <c r="E128" t="s">
         <v>8</v>
       </c>
       <c r="F128" t="s">
-        <v>116</v>
+        <v>127</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>4</v>
       </c>
       <c r="B129" t="s">
-        <v>134</v>
+        <v>146</v>
       </c>
       <c r="C129" t="s">
         <v>7</v>
       </c>
       <c r="D129" s="3">
         <v>0.5</v>
       </c>
       <c r="E129" t="s">
         <v>8</v>
       </c>
       <c r="F129" t="s">
-        <v>116</v>
+        <v>127</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>5</v>
       </c>
       <c r="B130" t="s">
-        <v>135</v>
+        <v>147</v>
       </c>
       <c r="C130" t="s">
         <v>11</v>
       </c>
       <c r="D130" s="3">
         <v>0.5</v>
       </c>
       <c r="E130" t="s">
         <v>20</v>
       </c>
       <c r="F130" t="s">
-        <v>42</v>
+        <v>134</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>3</v>
       </c>
       <c r="B131" t="s">
-        <v>136</v>
+        <v>148</v>
       </c>
       <c r="C131" t="s">
         <v>7</v>
       </c>
       <c r="D131" s="3">
         <v>1</v>
       </c>
       <c r="E131" t="s">
         <v>8</v>
       </c>
       <c r="F131" t="s">
-        <v>116</v>
+        <v>127</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>4</v>
       </c>
       <c r="B132" t="s">
-        <v>137</v>
+        <v>149</v>
       </c>
       <c r="C132" t="s">
         <v>11</v>
       </c>
       <c r="D132" s="3">
         <v>0.063</v>
       </c>
       <c r="E132" t="s">
         <v>8</v>
       </c>
       <c r="F132" t="s">
-        <v>42</v>
+        <v>129</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>1</v>
       </c>
       <c r="B133" t="s">
-        <v>138</v>
+        <v>150</v>
       </c>
       <c r="C133" t="s">
         <v>7</v>
       </c>
       <c r="D133" s="3">
         <v>1</v>
       </c>
       <c r="E133" t="s">
         <v>8</v>
       </c>
       <c r="F133" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>2</v>
       </c>
       <c r="B134" t="s">
-        <v>139</v>
+        <v>151</v>
       </c>
       <c r="C134" t="s">
         <v>11</v>
       </c>
       <c r="D134" s="3">
         <v>1</v>
       </c>
       <c r="E134" t="s">
         <v>8</v>
       </c>
       <c r="F134" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>2</v>
       </c>
       <c r="B135" t="s">
-        <v>140</v>
+        <v>152</v>
       </c>
       <c r="C135" t="s">
         <v>7</v>
       </c>
       <c r="D135" s="3">
         <v>1</v>
       </c>
       <c r="E135" t="s">
         <v>8</v>
       </c>
       <c r="F135" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>3</v>
       </c>
       <c r="B136" t="s">
-        <v>141</v>
+        <v>153</v>
       </c>
       <c r="C136" t="s">
         <v>7</v>
       </c>
       <c r="D136" s="3">
         <v>0.017</v>
       </c>
       <c r="E136" t="s">
         <v>8</v>
       </c>
       <c r="F136" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>4</v>
       </c>
       <c r="B137" t="s">
-        <v>142</v>
+        <v>154</v>
       </c>
       <c r="C137" t="s">
         <v>7</v>
       </c>
       <c r="D137" s="3">
         <v>0.033</v>
       </c>
       <c r="E137" t="s">
         <v>8</v>
       </c>
       <c r="F137" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>5</v>
       </c>
       <c r="B138" t="s">
-        <v>143</v>
+        <v>155</v>
       </c>
       <c r="C138" t="s">
         <v>7</v>
       </c>
       <c r="D138" s="3">
         <v>0.015</v>
       </c>
       <c r="E138" t="s">
         <v>20</v>
       </c>
       <c r="F138" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>6</v>
       </c>
       <c r="B139" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="C139" t="s">
         <v>7</v>
       </c>
       <c r="D139" s="3">
         <v>0.133</v>
       </c>
       <c r="E139" t="s">
         <v>8</v>
       </c>
       <c r="F139" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>7</v>
       </c>
       <c r="B140" t="s">
-        <v>86</v>
+        <v>96</v>
       </c>
       <c r="C140" t="s">
         <v>7</v>
       </c>
       <c r="D140" s="3">
         <v>0.007</v>
       </c>
       <c r="E140" t="s">
         <v>24</v>
       </c>
       <c r="F140" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>8</v>
       </c>
       <c r="B141" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="C141" t="s">
         <v>11</v>
       </c>
       <c r="D141" s="3">
         <v>0.133</v>
       </c>
       <c r="E141" t="s">
         <v>8</v>
       </c>
       <c r="F141" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>6</v>
       </c>
       <c r="B142" t="s">
-        <v>88</v>
+        <v>98</v>
       </c>
       <c r="C142" t="s">
         <v>11</v>
       </c>
       <c r="D142" s="3">
         <v>0.003</v>
       </c>
       <c r="E142" t="s">
         <v>20</v>
       </c>
       <c r="F142" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>6</v>
       </c>
       <c r="B143" t="s">
-        <v>89</v>
+        <v>99</v>
       </c>
       <c r="C143" t="s">
         <v>11</v>
       </c>
       <c r="D143" s="3">
         <v>0.003</v>
       </c>
       <c r="E143" t="s">
         <v>20</v>
       </c>
       <c r="F143" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>6</v>
       </c>
       <c r="B144" t="s">
-        <v>144</v>
+        <v>156</v>
       </c>
       <c r="C144" t="s">
         <v>11</v>
       </c>
       <c r="D144" s="3">
         <v>0.001</v>
       </c>
       <c r="E144" t="s">
         <v>20</v>
       </c>
       <c r="F144" t="s">
-        <v>30</v>
+        <v>157</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>5</v>
       </c>
       <c r="B145" t="s">
-        <v>92</v>
+        <v>102</v>
       </c>
       <c r="C145" t="s">
         <v>11</v>
       </c>
       <c r="D145" s="3">
         <v>0.033</v>
       </c>
       <c r="E145" t="s">
         <v>8</v>
       </c>
       <c r="F145" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>4</v>
       </c>
       <c r="B146" t="s">
-        <v>145</v>
+        <v>158</v>
       </c>
       <c r="C146" t="s">
         <v>7</v>
       </c>
       <c r="D146" s="3">
         <v>0.005</v>
       </c>
       <c r="E146" t="s">
         <v>24</v>
       </c>
       <c r="F146" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>5</v>
       </c>
       <c r="B147" t="s">
-        <v>146</v>
+        <v>159</v>
       </c>
       <c r="C147" t="s">
         <v>11</v>
       </c>
       <c r="D147" s="3">
         <v>0.001</v>
       </c>
       <c r="E147" t="s">
         <v>24</v>
       </c>
       <c r="F147" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>5</v>
       </c>
       <c r="B148" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="C148" t="s">
         <v>7</v>
       </c>
       <c r="D148" s="3">
         <v>0.004</v>
       </c>
       <c r="E148" t="s">
         <v>24</v>
       </c>
       <c r="F148" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>6</v>
       </c>
       <c r="B149" t="s">
-        <v>97</v>
+        <v>106</v>
       </c>
       <c r="C149" t="s">
         <v>11</v>
       </c>
       <c r="D149" s="3">
         <v>0.004</v>
       </c>
       <c r="E149" t="s">
         <v>20</v>
       </c>
       <c r="F149" t="s">
-        <v>28</v>
+        <v>107</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>4</v>
       </c>
       <c r="B150" t="s">
-        <v>147</v>
+        <v>160</v>
       </c>
       <c r="C150" t="s">
         <v>7</v>
       </c>
       <c r="D150" s="3">
         <v>0.048</v>
       </c>
       <c r="E150" t="s">
         <v>20</v>
       </c>
       <c r="F150" t="s">
-        <v>99</v>
+        <v>109</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>5</v>
       </c>
       <c r="B151" t="s">
-        <v>100</v>
+        <v>110</v>
       </c>
       <c r="C151" t="s">
         <v>11</v>
       </c>
       <c r="D151" s="3">
         <v>0.018</v>
       </c>
       <c r="E151" t="s">
         <v>24</v>
       </c>
       <c r="F151" t="s">
-        <v>42</v>
+        <v>75</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>5</v>
       </c>
       <c r="B152" t="s">
-        <v>148</v>
+        <v>161</v>
       </c>
       <c r="C152" t="s">
         <v>7</v>
       </c>
       <c r="D152" s="3">
         <v>0.01</v>
       </c>
       <c r="E152" t="s">
         <v>20</v>
       </c>
       <c r="F152" t="s">
-        <v>73</v>
+        <v>82</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>6</v>
       </c>
       <c r="B153" t="s">
-        <v>149</v>
+        <v>162</v>
       </c>
       <c r="C153" t="s">
         <v>7</v>
       </c>
       <c r="D153" s="3">
         <v>0.008</v>
       </c>
       <c r="E153" t="s">
         <v>24</v>
       </c>
       <c r="F153" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>7</v>
       </c>
       <c r="B154" t="s">
-        <v>150</v>
+        <v>163</v>
       </c>
       <c r="C154" t="s">
         <v>7</v>
       </c>
       <c r="D154" s="3">
         <v>0.075</v>
       </c>
       <c r="E154" t="s">
         <v>8</v>
       </c>
       <c r="F154" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>8</v>
       </c>
       <c r="B155" t="s">
-        <v>151</v>
+        <v>164</v>
       </c>
       <c r="C155" t="s">
         <v>11</v>
       </c>
       <c r="D155" s="3">
-        <v>0.075</v>
+        <v>0.015</v>
       </c>
       <c r="E155" t="s">
         <v>20</v>
       </c>
       <c r="F155" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>6</v>
       </c>
       <c r="B156" t="s">
-        <v>152</v>
+        <v>165</v>
       </c>
       <c r="C156" t="s">
         <v>7</v>
       </c>
       <c r="D156" s="3">
         <v>0.017</v>
       </c>
       <c r="E156" t="s">
         <v>8</v>
       </c>
       <c r="F156" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>7</v>
       </c>
       <c r="B157" t="s">
-        <v>153</v>
+        <v>166</v>
       </c>
       <c r="C157" t="s">
         <v>11</v>
       </c>
       <c r="D157" s="3">
-        <v>0.017</v>
+        <v>0.003</v>
       </c>
       <c r="E157" t="s">
         <v>20</v>
       </c>
       <c r="F157" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>5</v>
       </c>
       <c r="B158" t="s">
-        <v>154</v>
+        <v>167</v>
       </c>
       <c r="C158" t="s">
         <v>7</v>
       </c>
       <c r="D158" s="3">
         <v>0.3</v>
       </c>
       <c r="E158" t="s">
         <v>8</v>
       </c>
       <c r="F158" t="s">
-        <v>73</v>
+        <v>82</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>6</v>
       </c>
       <c r="B159" t="s">
-        <v>155</v>
+        <v>168</v>
       </c>
       <c r="C159" t="s">
         <v>11</v>
       </c>
       <c r="D159" s="3">
-        <v>0.3</v>
+        <v>0.001</v>
       </c>
       <c r="E159" t="s">
         <v>20</v>
       </c>
       <c r="F159" t="s">
-        <v>30</v>
+        <v>84</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>5</v>
       </c>
       <c r="B160" t="s">
-        <v>156</v>
+        <v>169</v>
       </c>
       <c r="C160" t="s">
         <v>7</v>
       </c>
       <c r="D160" s="3">
         <v>0.018</v>
       </c>
       <c r="E160" t="s">
         <v>20</v>
       </c>
       <c r="F160" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>6</v>
       </c>
       <c r="B161" t="s">
-        <v>157</v>
+        <v>170</v>
       </c>
       <c r="C161" t="s">
         <v>7</v>
       </c>
       <c r="D161" s="3">
         <v>0.2</v>
       </c>
       <c r="E161" t="s">
         <v>8</v>
       </c>
       <c r="F161" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>7</v>
       </c>
       <c r="B162" t="s">
-        <v>158</v>
+        <v>171</v>
       </c>
       <c r="C162" t="s">
         <v>7</v>
       </c>
       <c r="D162" s="3">
         <v>0.007</v>
       </c>
       <c r="E162" t="s">
         <v>24</v>
       </c>
       <c r="F162" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>8</v>
       </c>
       <c r="B163" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="C163" t="s">
         <v>11</v>
       </c>
       <c r="D163" s="3">
         <v>0.1</v>
       </c>
       <c r="E163" t="s">
         <v>8</v>
       </c>
       <c r="F163" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>6</v>
       </c>
       <c r="B164" t="s">
-        <v>88</v>
+        <v>98</v>
       </c>
       <c r="C164" t="s">
         <v>11</v>
       </c>
       <c r="D164" s="3">
         <v>0.011</v>
       </c>
       <c r="E164" t="s">
         <v>20</v>
       </c>
       <c r="F164" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>6</v>
       </c>
       <c r="B165" t="s">
-        <v>159</v>
+        <v>172</v>
       </c>
       <c r="C165" t="s">
         <v>11</v>
       </c>
       <c r="D165" s="3">
         <v>0.003</v>
       </c>
       <c r="E165" t="s">
         <v>24</v>
       </c>
       <c r="F165" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>4</v>
       </c>
       <c r="B166" t="s">
-        <v>160</v>
+        <v>173</v>
       </c>
       <c r="C166" t="s">
         <v>7</v>
       </c>
       <c r="D166" s="3">
         <v>0.012</v>
       </c>
       <c r="E166" t="s">
         <v>20</v>
       </c>
       <c r="F166" t="s">
-        <v>161</v>
+        <v>174</v>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>5</v>
       </c>
       <c r="B167" t="s">
-        <v>162</v>
+        <v>175</v>
       </c>
       <c r="C167" t="s">
         <v>11</v>
       </c>
       <c r="D167" s="3">
         <v>0.003</v>
       </c>
       <c r="E167" t="s">
         <v>20</v>
       </c>
       <c r="F167" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>5</v>
       </c>
       <c r="B168" t="s">
-        <v>163</v>
+        <v>176</v>
       </c>
       <c r="C168" t="s">
         <v>11</v>
       </c>
       <c r="D168" s="3">
         <v>0.001</v>
       </c>
       <c r="E168" t="s">
         <v>20</v>
       </c>
       <c r="F168" t="s">
-        <v>28</v>
+        <v>60</v>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>5</v>
       </c>
       <c r="B169" t="s">
-        <v>164</v>
+        <v>177</v>
       </c>
       <c r="C169" t="s">
         <v>7</v>
       </c>
       <c r="D169" s="3">
         <v>0.001</v>
       </c>
       <c r="E169" t="s">
         <v>20</v>
       </c>
       <c r="F169" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>6</v>
       </c>
       <c r="B170" t="s">
-        <v>152</v>
+        <v>165</v>
       </c>
       <c r="C170" t="s">
         <v>7</v>
       </c>
       <c r="D170" s="3">
         <v>0.003</v>
       </c>
       <c r="E170" t="s">
         <v>8</v>
       </c>
       <c r="F170" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>7</v>
       </c>
       <c r="B171" t="s">
-        <v>153</v>
+        <v>166</v>
       </c>
       <c r="C171" t="s">
         <v>11</v>
       </c>
       <c r="D171" s="3">
-        <v>0.003</v>
+        <v>0.001</v>
       </c>
       <c r="E171" t="s">
         <v>20</v>
       </c>
       <c r="F171" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
     </row>
     <row r="172">
       <c r="A172">
         <v>6</v>
       </c>
       <c r="B172" t="s">
-        <v>165</v>
+        <v>178</v>
       </c>
       <c r="C172" t="s">
         <v>11</v>
       </c>
       <c r="D172" s="3">
         <v>0.001</v>
       </c>
       <c r="E172" t="s">
         <v>20</v>
       </c>
       <c r="F172" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="173">
       <c r="A173">
         <v>6</v>
       </c>
       <c r="B173" t="s">
-        <v>166</v>
+        <v>179</v>
       </c>
       <c r="C173" t="s">
         <v>11</v>
       </c>
       <c r="D173" s="3">
         <v>0</v>
       </c>
       <c r="E173" t="s">
         <v>20</v>
       </c>
       <c r="F173" t="s">
-        <v>28</v>
+        <v>60</v>
       </c>
     </row>
     <row r="174">
       <c r="A174">
         <v>5</v>
       </c>
       <c r="B174" t="s">
-        <v>103</v>
+        <v>113</v>
       </c>
       <c r="C174" t="s">
         <v>11</v>
       </c>
       <c r="D174" s="3">
         <v>0.004</v>
       </c>
       <c r="E174" t="s">
         <v>20</v>
       </c>
       <c r="F174" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
     </row>
     <row r="175">
       <c r="A175">
         <v>5</v>
       </c>
       <c r="B175" t="s">
-        <v>100</v>
+        <v>110</v>
       </c>
       <c r="C175" t="s">
         <v>11</v>
       </c>
       <c r="D175" s="3">
         <v>0.002</v>
       </c>
       <c r="E175" t="s">
         <v>24</v>
       </c>
       <c r="F175" t="s">
-        <v>42</v>
+        <v>75</v>
       </c>
     </row>
     <row r="176">
       <c r="A176">
         <v>4</v>
       </c>
       <c r="B176" t="s">
-        <v>167</v>
+        <v>180</v>
       </c>
       <c r="C176" t="s">
         <v>7</v>
       </c>
       <c r="D176" s="3">
         <v>0.008</v>
       </c>
       <c r="E176" t="s">
         <v>20</v>
       </c>
       <c r="F176" t="s">
-        <v>168</v>
+        <v>181</v>
       </c>
     </row>
     <row r="177">
       <c r="A177">
         <v>5</v>
       </c>
       <c r="B177" t="s">
-        <v>148</v>
+        <v>161</v>
       </c>
       <c r="C177" t="s">
         <v>7</v>
       </c>
       <c r="D177" s="3">
         <v>0.005</v>
       </c>
       <c r="E177" t="s">
         <v>20</v>
       </c>
       <c r="F177" t="s">
-        <v>73</v>
+        <v>82</v>
       </c>
     </row>
     <row r="178">
       <c r="A178">
         <v>6</v>
       </c>
       <c r="B178" t="s">
-        <v>149</v>
+        <v>162</v>
       </c>
       <c r="C178" t="s">
         <v>7</v>
       </c>
       <c r="D178" s="3">
         <v>0.004</v>
       </c>
       <c r="E178" t="s">
         <v>24</v>
       </c>
       <c r="F178" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
     </row>
     <row r="179">
       <c r="A179">
         <v>7</v>
       </c>
       <c r="B179" t="s">
-        <v>150</v>
+        <v>163</v>
       </c>
       <c r="C179" t="s">
         <v>7</v>
       </c>
       <c r="D179" s="3">
         <v>0.038</v>
       </c>
       <c r="E179" t="s">
         <v>8</v>
       </c>
       <c r="F179" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
     </row>
     <row r="180">
       <c r="A180">
         <v>8</v>
       </c>
       <c r="B180" t="s">
-        <v>151</v>
+        <v>164</v>
       </c>
       <c r="C180" t="s">
         <v>11</v>
       </c>
       <c r="D180" s="3">
-        <v>0.038</v>
+        <v>0.008</v>
       </c>
       <c r="E180" t="s">
         <v>20</v>
       </c>
       <c r="F180" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
     </row>
     <row r="181">
       <c r="A181">
         <v>6</v>
       </c>
       <c r="B181" t="s">
-        <v>152</v>
+        <v>165</v>
       </c>
       <c r="C181" t="s">
         <v>7</v>
       </c>
       <c r="D181" s="3">
         <v>0.008</v>
       </c>
       <c r="E181" t="s">
         <v>8</v>
       </c>
       <c r="F181" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
     </row>
     <row r="182">
       <c r="A182">
         <v>7</v>
       </c>
       <c r="B182" t="s">
-        <v>153</v>
+        <v>166</v>
       </c>
       <c r="C182" t="s">
         <v>11</v>
       </c>
       <c r="D182" s="3">
-        <v>0.008</v>
+        <v>0.002</v>
       </c>
       <c r="E182" t="s">
         <v>20</v>
       </c>
       <c r="F182" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
     </row>
     <row r="183">
       <c r="A183">
         <v>5</v>
       </c>
       <c r="B183" t="s">
         <v>27</v>
       </c>
       <c r="C183" t="s">
         <v>11</v>
       </c>
       <c r="D183" s="3">
         <v>0.001</v>
       </c>
       <c r="E183" t="s">
         <v>20</v>
       </c>
       <c r="F183" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="184">
       <c r="A184">
         <v>5</v>
       </c>
       <c r="B184" t="s">
-        <v>169</v>
+        <v>182</v>
       </c>
       <c r="C184" t="s">
         <v>11</v>
       </c>
       <c r="D184" s="3">
         <v>0.003</v>
       </c>
       <c r="E184" t="s">
         <v>24</v>
       </c>
       <c r="F184" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="185">
       <c r="A185">
         <v>5</v>
       </c>
       <c r="B185" t="s">
-        <v>154</v>
+        <v>167</v>
       </c>
       <c r="C185" t="s">
         <v>7</v>
       </c>
       <c r="D185" s="3">
         <v>0.083</v>
       </c>
       <c r="E185" t="s">
         <v>8</v>
       </c>
       <c r="F185" t="s">
-        <v>73</v>
+        <v>82</v>
       </c>
     </row>
     <row r="186">
       <c r="A186">
         <v>6</v>
       </c>
       <c r="B186" t="s">
-        <v>155</v>
+        <v>168</v>
       </c>
       <c r="C186" t="s">
         <v>11</v>
       </c>
       <c r="D186" s="3">
-        <v>0.083</v>
+        <v>0</v>
       </c>
       <c r="E186" t="s">
         <v>20</v>
       </c>
       <c r="F186" t="s">
-        <v>30</v>
+        <v>84</v>
       </c>
     </row>
     <row r="187">
       <c r="A187">
         <v>2</v>
       </c>
       <c r="B187" t="s">
-        <v>170</v>
+        <v>183</v>
       </c>
       <c r="C187" t="s">
         <v>7</v>
       </c>
       <c r="D187" s="3">
         <v>1</v>
       </c>
       <c r="E187" t="s">
         <v>8</v>
       </c>
       <c r="F187" t="s">
-        <v>109</v>
+        <v>119</v>
       </c>
     </row>
     <row r="188">
       <c r="A188">
         <v>3</v>
       </c>
       <c r="B188" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="C188" t="s">
         <v>7</v>
       </c>
       <c r="D188" s="3">
         <v>1</v>
       </c>
       <c r="E188" t="s">
         <v>24</v>
       </c>
       <c r="F188" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
     </row>
     <row r="189">
       <c r="A189">
         <v>4</v>
       </c>
       <c r="B189" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="C189" t="s">
         <v>7</v>
       </c>
       <c r="D189" s="3">
         <v>0.716</v>
       </c>
       <c r="E189" t="s">
         <v>20</v>
       </c>
       <c r="F189" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="190">
       <c r="A190">
         <v>5</v>
       </c>
       <c r="B190" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C190" t="s">
         <v>11</v>
       </c>
       <c r="D190" s="3">
         <v>0.429</v>
       </c>
       <c r="E190" t="s">
         <v>20</v>
       </c>
       <c r="F190" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="191">
       <c r="A191">
         <v>5</v>
       </c>
       <c r="B191" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="C191" t="s">
         <v>7</v>
       </c>
       <c r="D191" s="3">
         <v>1.724</v>
       </c>
       <c r="E191" t="s">
         <v>8</v>
       </c>
       <c r="F191" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
     </row>
     <row r="192">
       <c r="A192">
         <v>6</v>
       </c>
       <c r="B192" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="C192" t="s">
         <v>11</v>
       </c>
       <c r="D192" s="3">
-        <v>1.724</v>
+        <v>0.345</v>
       </c>
       <c r="E192" t="s">
         <v>20</v>
       </c>
       <c r="F192" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
     </row>
     <row r="193">
       <c r="A193">
         <v>4</v>
       </c>
       <c r="B193" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="C193" t="s">
         <v>11</v>
       </c>
       <c r="D193" s="3">
         <v>0.286</v>
       </c>
       <c r="E193" t="s">
         <v>24</v>
       </c>
       <c r="F193" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="194">
       <c r="A194">
         <v>2</v>
       </c>
       <c r="B194" t="s">
-        <v>171</v>
+        <v>184</v>
       </c>
       <c r="C194" t="s">
         <v>7</v>
       </c>
       <c r="D194" s="3">
         <v>1</v>
       </c>
       <c r="E194" t="s">
         <v>8</v>
       </c>
       <c r="F194" t="s">
-        <v>109</v>
+        <v>119</v>
       </c>
     </row>
     <row r="195">
       <c r="A195">
         <v>3</v>
       </c>
       <c r="B195" t="s">
-        <v>115</v>
+        <v>126</v>
       </c>
       <c r="C195" t="s">
         <v>7</v>
       </c>
       <c r="D195" s="3">
         <v>1</v>
       </c>
       <c r="E195" t="s">
         <v>8</v>
       </c>
       <c r="F195" t="s">
-        <v>116</v>
+        <v>127</v>
       </c>
     </row>
     <row r="196">
       <c r="A196">
         <v>4</v>
       </c>
       <c r="B196" t="s">
-        <v>117</v>
+        <v>128</v>
       </c>
       <c r="C196" t="s">
         <v>11</v>
       </c>
       <c r="D196" s="3">
         <v>0.067</v>
       </c>
       <c r="E196" t="s">
         <v>8</v>
       </c>
       <c r="F196" t="s">
-        <v>118</v>
+        <v>129</v>
       </c>
     </row>
     <row r="197">
       <c r="A197">
         <v>3</v>
       </c>
       <c r="B197" t="s">
-        <v>119</v>
+        <v>130</v>
       </c>
       <c r="C197" t="s">
         <v>7</v>
       </c>
       <c r="D197" s="3">
         <v>1</v>
       </c>
       <c r="E197" t="s">
         <v>8</v>
       </c>
       <c r="F197" t="s">
-        <v>116</v>
+        <v>127</v>
       </c>
     </row>
     <row r="198">
       <c r="A198">
         <v>4</v>
       </c>
       <c r="B198" t="s">
-        <v>120</v>
+        <v>131</v>
       </c>
       <c r="C198" t="s">
         <v>11</v>
       </c>
       <c r="D198" s="3">
         <v>0.1</v>
       </c>
       <c r="E198" t="s">
         <v>8</v>
       </c>
       <c r="F198" t="s">
-        <v>121</v>
+        <v>46</v>
       </c>
     </row>
     <row r="199">
       <c r="A199">
         <v>3</v>
       </c>
       <c r="B199" t="s">
-        <v>127</v>
+        <v>138</v>
       </c>
       <c r="C199" t="s">
         <v>7</v>
       </c>
       <c r="D199" s="3">
         <v>1</v>
       </c>
       <c r="E199" t="s">
         <v>8</v>
       </c>
       <c r="F199" t="s">
-        <v>116</v>
+        <v>127</v>
       </c>
     </row>
     <row r="200">
       <c r="A200">
         <v>4</v>
       </c>
       <c r="B200" t="s">
-        <v>128</v>
+        <v>139</v>
       </c>
       <c r="C200" t="s">
         <v>7</v>
       </c>
       <c r="D200" s="3">
         <v>0.5</v>
       </c>
       <c r="E200" t="s">
         <v>8</v>
       </c>
       <c r="F200" t="s">
-        <v>116</v>
+        <v>127</v>
       </c>
     </row>
     <row r="201">
       <c r="A201">
         <v>5</v>
       </c>
       <c r="B201" t="s">
-        <v>129</v>
+        <v>140</v>
       </c>
       <c r="C201" t="s">
         <v>11</v>
       </c>
       <c r="D201" s="3">
         <v>0.017</v>
       </c>
       <c r="E201" t="s">
         <v>8</v>
       </c>
       <c r="F201" t="s">
-        <v>118</v>
+        <v>141</v>
       </c>
     </row>
     <row r="202">
       <c r="A202">
         <v>3</v>
       </c>
       <c r="B202" t="s">
-        <v>136</v>
+        <v>148</v>
       </c>
       <c r="C202" t="s">
         <v>7</v>
       </c>
       <c r="D202" s="3">
         <v>1</v>
       </c>
       <c r="E202" t="s">
         <v>8</v>
       </c>
       <c r="F202" t="s">
-        <v>116</v>
+        <v>127</v>
       </c>
     </row>
     <row r="203">
       <c r="A203">
         <v>4</v>
       </c>
       <c r="B203" t="s">
-        <v>137</v>
+        <v>149</v>
       </c>
       <c r="C203" t="s">
         <v>11</v>
       </c>
       <c r="D203" s="3">
         <v>0.063</v>
       </c>
       <c r="E203" t="s">
         <v>8</v>
       </c>
       <c r="F203" t="s">
-        <v>42</v>
+        <v>129</v>
       </c>
     </row>
     <row r="204">
       <c r="A204">
         <v>3</v>
       </c>
       <c r="B204" t="s">
-        <v>172</v>
+        <v>185</v>
       </c>
       <c r="C204" t="s">
         <v>7</v>
       </c>
       <c r="D204" s="3">
         <v>1</v>
       </c>
       <c r="E204" t="s">
         <v>8</v>
       </c>
       <c r="F204" t="s">
-        <v>116</v>
+        <v>127</v>
       </c>
     </row>
     <row r="205">
       <c r="A205">
         <v>4</v>
       </c>
       <c r="B205" t="s">
-        <v>173</v>
+        <v>186</v>
       </c>
       <c r="C205" t="s">
         <v>11</v>
       </c>
       <c r="D205" s="3">
         <v>0.033</v>
       </c>
       <c r="E205" t="s">
         <v>8</v>
       </c>
       <c r="F205" t="s">
-        <v>118</v>
+        <v>141</v>
       </c>
     </row>
     <row r="206">
       <c r="A206">
         <v>3</v>
       </c>
       <c r="B206" t="s">
-        <v>174</v>
+        <v>187</v>
       </c>
       <c r="C206" t="s">
         <v>7</v>
       </c>
       <c r="D206" s="3">
         <v>1</v>
       </c>
       <c r="E206" t="s">
         <v>8</v>
       </c>
       <c r="F206" t="s">
-        <v>116</v>
+        <v>127</v>
       </c>
     </row>
     <row r="207">
       <c r="A207">
         <v>4</v>
       </c>
       <c r="B207" t="s">
-        <v>175</v>
+        <v>188</v>
       </c>
       <c r="C207" t="s">
         <v>11</v>
       </c>
       <c r="D207" s="3">
         <v>0.033</v>
       </c>
       <c r="E207" t="s">
         <v>8</v>
       </c>
       <c r="F207" t="s">
-        <v>42</v>
+        <v>141</v>
       </c>
     </row>
     <row r="208">
       <c r="A208">
         <v>3</v>
       </c>
       <c r="B208" t="s">
-        <v>176</v>
+        <v>189</v>
       </c>
       <c r="C208" t="s">
         <v>7</v>
       </c>
       <c r="D208" s="3">
         <v>4</v>
       </c>
       <c r="E208" t="s">
         <v>8</v>
       </c>
       <c r="F208" t="s">
-        <v>116</v>
+        <v>127</v>
       </c>
     </row>
     <row r="209">
       <c r="A209">
         <v>4</v>
       </c>
       <c r="B209" t="s">
-        <v>177</v>
+        <v>190</v>
       </c>
       <c r="C209" t="s">
         <v>11</v>
       </c>
       <c r="D209" s="3">
         <v>0.04</v>
       </c>
       <c r="E209" t="s">
         <v>8</v>
       </c>
       <c r="F209" t="s">
-        <v>118</v>
+        <v>141</v>
       </c>
     </row>
     <row r="210">
       <c r="A210">
         <v>3</v>
       </c>
       <c r="B210" t="s">
-        <v>178</v>
+        <v>191</v>
       </c>
       <c r="C210" t="s">
         <v>7</v>
       </c>
       <c r="D210" s="3">
         <v>1</v>
       </c>
       <c r="E210" t="s">
         <v>8</v>
       </c>
       <c r="F210" t="s">
-        <v>116</v>
+        <v>127</v>
       </c>
     </row>
     <row r="211">
       <c r="A211">
         <v>4</v>
       </c>
       <c r="B211" t="s">
-        <v>179</v>
+        <v>192</v>
       </c>
       <c r="C211" t="s">
         <v>11</v>
       </c>
       <c r="D211" s="3">
         <v>0.033</v>
       </c>
       <c r="E211" t="s">
         <v>8</v>
       </c>
       <c r="F211" t="s">
-        <v>42</v>
+        <v>141</v>
       </c>
     </row>
     <row r="212">
       <c r="A212">
         <v>3</v>
       </c>
       <c r="B212" t="s">
-        <v>180</v>
+        <v>193</v>
       </c>
       <c r="C212" t="s">
         <v>7</v>
       </c>
       <c r="D212" s="3">
         <v>4</v>
       </c>
       <c r="E212" t="s">
         <v>8</v>
       </c>
       <c r="F212" t="s">
-        <v>116</v>
+        <v>127</v>
       </c>
     </row>
     <row r="213">
       <c r="A213">
         <v>4</v>
       </c>
       <c r="B213" t="s">
-        <v>181</v>
+        <v>194</v>
       </c>
       <c r="C213" t="s">
         <v>11</v>
       </c>
       <c r="D213" s="3">
         <v>0.08</v>
       </c>
       <c r="E213" t="s">
         <v>8</v>
       </c>
       <c r="F213" t="s">
-        <v>42</v>
+        <v>141</v>
       </c>
     </row>
     <row r="214">
       <c r="A214">
         <v>1</v>
       </c>
       <c r="B214" t="s">
-        <v>182</v>
+        <v>195</v>
       </c>
       <c r="C214" t="s">
         <v>7</v>
       </c>
       <c r="D214" s="3">
         <v>0.092</v>
       </c>
       <c r="E214" t="s">
         <v>20</v>
       </c>
       <c r="F214" t="s">
-        <v>183</v>
+        <v>196</v>
       </c>
     </row>
     <row r="215">
       <c r="A215">
         <v>2</v>
       </c>
       <c r="B215" t="s">
-        <v>184</v>
+        <v>197</v>
       </c>
       <c r="C215" t="s">
         <v>11</v>
       </c>
       <c r="D215" s="3">
         <v>0.031</v>
       </c>
       <c r="E215" t="s">
         <v>20</v>
       </c>
       <c r="F215" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="216">
       <c r="A216">
         <v>2</v>
       </c>
       <c r="B216" t="s">
-        <v>185</v>
+        <v>198</v>
       </c>
       <c r="C216" t="s">
         <v>11</v>
       </c>
       <c r="D216" s="3">
         <v>0.025</v>
       </c>
       <c r="E216" t="s">
         <v>20</v>
       </c>
       <c r="F216" t="s">
-        <v>28</v>
+        <v>60</v>
       </c>
     </row>
     <row r="217">
       <c r="A217">
         <v>2</v>
       </c>
       <c r="B217" t="s">
-        <v>186</v>
+        <v>199</v>
       </c>
       <c r="C217" t="s">
         <v>11</v>
       </c>
       <c r="D217" s="3">
         <v>0.009</v>
       </c>
       <c r="E217" t="s">
         <v>24</v>
       </c>
       <c r="F217" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="218">
       <c r="A218">
         <v>2</v>
       </c>
       <c r="B218" t="s">
-        <v>187</v>
+        <v>200</v>
       </c>
       <c r="C218" t="s">
         <v>11</v>
       </c>
       <c r="D218" s="3">
         <v>0.025</v>
       </c>
       <c r="E218" t="s">
         <v>20</v>
       </c>
       <c r="F218" t="s">
-        <v>118</v>
+        <v>201</v>
       </c>
     </row>
     <row r="219">
       <c r="A219">
         <v>2</v>
       </c>
       <c r="B219" t="s">
-        <v>188</v>
+        <v>202</v>
       </c>
       <c r="C219" t="s">
         <v>11</v>
       </c>
       <c r="D219" s="3">
         <v>0.002</v>
       </c>
       <c r="E219" t="s">
         <v>20</v>
       </c>
       <c r="F219" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
     </row>
     <row r="220">
       <c r="A220">
         <v>1</v>
       </c>
       <c r="B220" t="s">
-        <v>189</v>
+        <v>203</v>
       </c>
       <c r="C220" t="s">
         <v>7</v>
       </c>
       <c r="D220" s="3">
         <v>4</v>
       </c>
       <c r="E220" t="s">
         <v>8</v>
       </c>
       <c r="F220" t="s">
-        <v>190</v>
+        <v>204</v>
       </c>
     </row>
     <row r="221">
       <c r="A221">
         <v>2</v>
       </c>
       <c r="B221" t="s">
-        <v>191</v>
+        <v>205</v>
       </c>
       <c r="C221" t="s">
         <v>7</v>
       </c>
       <c r="D221" s="3">
         <v>4</v>
       </c>
       <c r="E221" t="s">
         <v>20</v>
       </c>
       <c r="F221" t="s">
-        <v>190</v>
+        <v>204</v>
       </c>
     </row>
     <row r="222">
       <c r="A222">
         <v>3</v>
       </c>
       <c r="B222" t="s">
-        <v>192</v>
+        <v>206</v>
       </c>
       <c r="C222" t="s">
         <v>11</v>
       </c>
       <c r="D222" s="3">
         <v>4</v>
       </c>
       <c r="E222" t="s">
         <v>24</v>
       </c>
       <c r="F222" t="s">
-        <v>193</v>
+        <v>207</v>
       </c>
     </row>
     <row r="223">
       <c r="A223">
         <v>1</v>
       </c>
       <c r="B223" t="s">
-        <v>194</v>
+        <v>208</v>
       </c>
       <c r="C223" t="s">
         <v>7</v>
       </c>
       <c r="D223" s="3">
         <v>4</v>
       </c>
       <c r="E223" t="s">
         <v>8</v>
       </c>
       <c r="F223" t="s">
-        <v>190</v>
+        <v>204</v>
       </c>
     </row>
     <row r="224">
       <c r="A224">
         <v>2</v>
       </c>
       <c r="B224" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="C224" t="s">
         <v>7</v>
       </c>
       <c r="D224" s="3">
         <v>4</v>
       </c>
       <c r="E224" t="s">
         <v>20</v>
       </c>
       <c r="F224" t="s">
-        <v>190</v>
+        <v>204</v>
       </c>
     </row>
     <row r="225">
       <c r="A225">
         <v>3</v>
       </c>
       <c r="B225" t="s">
-        <v>196</v>
+        <v>210</v>
       </c>
       <c r="C225" t="s">
         <v>7</v>
       </c>
       <c r="D225" s="3">
         <v>1.543</v>
       </c>
       <c r="E225" t="s">
         <v>20</v>
       </c>
       <c r="F225" t="s">
-        <v>190</v>
+        <v>204</v>
       </c>
     </row>
     <row r="226">
       <c r="A226">
         <v>4</v>
       </c>
       <c r="B226" t="s">
-        <v>197</v>
+        <v>211</v>
       </c>
       <c r="C226" t="s">
         <v>7</v>
       </c>
       <c r="D226" s="3">
         <v>0.411</v>
       </c>
       <c r="E226" t="s">
         <v>20</v>
       </c>
       <c r="F226" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
     </row>
     <row r="227">
       <c r="A227">
         <v>5</v>
       </c>
       <c r="B227" t="s">
         <v>27</v>
       </c>
       <c r="C227" t="s">
         <v>11</v>
       </c>
       <c r="D227" s="3">
         <v>0.247</v>
       </c>
       <c r="E227" t="s">
         <v>20</v>
       </c>
       <c r="F227" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="228">
       <c r="A228">
         <v>5</v>
       </c>
       <c r="B228" t="s">
-        <v>163</v>
+        <v>176</v>
       </c>
       <c r="C228" t="s">
         <v>11</v>
       </c>
       <c r="D228" s="3">
         <v>0.082</v>
       </c>
       <c r="E228" t="s">
         <v>20</v>
       </c>
       <c r="F228" t="s">
-        <v>28</v>
+        <v>60</v>
       </c>
     </row>
     <row r="229">
       <c r="A229">
         <v>5</v>
       </c>
       <c r="B229" t="s">
-        <v>169</v>
+        <v>182</v>
       </c>
       <c r="C229" t="s">
         <v>11</v>
       </c>
       <c r="D229" s="3">
         <v>0.082</v>
       </c>
       <c r="E229" t="s">
         <v>24</v>
       </c>
       <c r="F229" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="230">
       <c r="A230">
         <v>4</v>
       </c>
       <c r="B230" t="s">
-        <v>198</v>
+        <v>212</v>
       </c>
       <c r="C230" t="s">
         <v>11</v>
       </c>
       <c r="D230" s="3">
         <v>0.309</v>
       </c>
       <c r="E230" t="s">
         <v>20</v>
       </c>
       <c r="F230" t="s">
-        <v>118</v>
+        <v>201</v>
       </c>
     </row>
     <row r="231">
       <c r="A231">
         <v>4</v>
       </c>
       <c r="B231" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C231" t="s">
         <v>11</v>
       </c>
       <c r="D231" s="3">
         <v>0.051</v>
       </c>
       <c r="E231" t="s">
         <v>20</v>
       </c>
       <c r="F231" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
     </row>
     <row r="232">
       <c r="A232">
         <v>4</v>
       </c>
       <c r="B232" t="s">
-        <v>199</v>
+        <v>213</v>
       </c>
       <c r="C232" t="s">
         <v>11</v>
       </c>
       <c r="D232" s="3">
         <v>0.514</v>
       </c>
       <c r="E232" t="s">
         <v>20</v>
       </c>
       <c r="F232" t="s">
-        <v>118</v>
+        <v>214</v>
       </c>
     </row>
     <row r="233">
       <c r="A233">
         <v>4</v>
       </c>
       <c r="B233" t="s">
-        <v>200</v>
+        <v>215</v>
       </c>
       <c r="C233" t="s">
         <v>11</v>
       </c>
       <c r="D233" s="3">
         <v>0.257</v>
       </c>
       <c r="E233" t="s">
         <v>24</v>
       </c>
       <c r="F233" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
     </row>
     <row r="234">
       <c r="A234">
         <v>3</v>
       </c>
       <c r="B234" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="C234" t="s">
         <v>11</v>
       </c>
       <c r="D234" s="3">
         <v>1.429</v>
       </c>
       <c r="E234" t="s">
         <v>24</v>
       </c>
       <c r="F234" t="s">
-        <v>42</v>
+        <v>75</v>
       </c>
     </row>
     <row r="235">
       <c r="A235">
         <v>3</v>
       </c>
       <c r="B235" t="s">
-        <v>201</v>
+        <v>216</v>
       </c>
       <c r="C235" t="s">
         <v>7</v>
       </c>
       <c r="D235" s="3">
         <v>1.029</v>
       </c>
       <c r="E235" t="s">
         <v>20</v>
       </c>
       <c r="F235" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="236">
       <c r="A236">
         <v>4</v>
       </c>
       <c r="B236" t="s">
-        <v>202</v>
+        <v>217</v>
       </c>
       <c r="C236" t="s">
         <v>7</v>
       </c>
       <c r="D236" s="3">
         <v>11.429</v>
       </c>
       <c r="E236" t="s">
         <v>8</v>
       </c>
       <c r="F236" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="237">
       <c r="A237">
         <v>5</v>
       </c>
       <c r="B237" t="s">
-        <v>203</v>
+        <v>218</v>
       </c>
       <c r="C237" t="s">
         <v>7</v>
       </c>
       <c r="D237" s="3">
         <v>0.411</v>
       </c>
       <c r="E237" t="s">
         <v>24</v>
       </c>
       <c r="F237" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="238">
       <c r="A238">
         <v>6</v>
       </c>
       <c r="B238" t="s">
-        <v>204</v>
+        <v>219</v>
       </c>
       <c r="C238" t="s">
         <v>11</v>
       </c>
       <c r="D238" s="3">
         <v>5.714</v>
       </c>
       <c r="E238" t="s">
         <v>8</v>
       </c>
       <c r="F238" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="239">
       <c r="A239">
         <v>4</v>
       </c>
       <c r="B239" t="s">
-        <v>205</v>
+        <v>220</v>
       </c>
       <c r="C239" t="s">
         <v>11</v>
       </c>
       <c r="D239" s="3">
         <v>0.617</v>
       </c>
       <c r="E239" t="s">
         <v>20</v>
       </c>
       <c r="F239" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="240">
       <c r="A240">
         <v>1</v>
       </c>
       <c r="B240" t="s">
-        <v>206</v>
+        <v>221</v>
       </c>
       <c r="C240" t="s">
         <v>7</v>
       </c>
       <c r="D240" s="3">
         <v>1</v>
       </c>
       <c r="E240" t="s">
         <v>8</v>
       </c>
       <c r="F240" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="241">
       <c r="A241">
         <v>2</v>
       </c>
       <c r="B241" t="s">
-        <v>207</v>
+        <v>222</v>
       </c>
       <c r="C241" t="s">
         <v>7</v>
       </c>
       <c r="D241" s="3">
         <v>0.125</v>
       </c>
       <c r="E241" t="s">
         <v>8</v>
       </c>
       <c r="F241" t="s">
-        <v>208</v>
+        <v>223</v>
       </c>
     </row>
     <row r="242">
       <c r="A242">
         <v>3</v>
       </c>
       <c r="B242" t="s">
-        <v>209</v>
+        <v>224</v>
       </c>
       <c r="C242" t="s">
         <v>7</v>
       </c>
       <c r="D242" s="3">
         <v>0.044</v>
       </c>
       <c r="E242" t="s">
         <v>20</v>
       </c>
       <c r="F242" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
     </row>
     <row r="243">
       <c r="A243">
         <v>4</v>
       </c>
       <c r="B243" t="s">
-        <v>210</v>
+        <v>225</v>
       </c>
       <c r="C243" t="s">
         <v>7</v>
       </c>
       <c r="D243" s="3">
         <v>0.038</v>
       </c>
       <c r="E243" t="s">
         <v>20</v>
       </c>
       <c r="F243" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
     </row>
     <row r="244">
       <c r="A244">
         <v>5</v>
       </c>
       <c r="B244" t="s">
         <v>27</v>
       </c>
       <c r="C244" t="s">
         <v>11</v>
       </c>
       <c r="D244" s="3">
         <v>0.03</v>
       </c>
       <c r="E244" t="s">
         <v>20</v>
       </c>
       <c r="F244" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="245">
       <c r="A245">
         <v>5</v>
       </c>
       <c r="B245" t="s">
-        <v>169</v>
+        <v>182</v>
       </c>
       <c r="C245" t="s">
         <v>11</v>
       </c>
       <c r="D245" s="3">
         <v>0.008</v>
       </c>
       <c r="E245" t="s">
         <v>24</v>
       </c>
       <c r="F245" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="246">
       <c r="A246">
         <v>4</v>
       </c>
       <c r="B246" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C246" t="s">
         <v>11</v>
       </c>
       <c r="D246" s="3">
         <v>0.006</v>
       </c>
       <c r="E246" t="s">
         <v>20</v>
       </c>
       <c r="F246" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
     </row>
     <row r="247">
       <c r="A247">
         <v>3</v>
       </c>
       <c r="B247" t="s">
-        <v>211</v>
+        <v>226</v>
       </c>
       <c r="C247" t="s">
         <v>7</v>
       </c>
       <c r="D247" s="3">
         <v>1.25</v>
       </c>
       <c r="E247" t="s">
         <v>8</v>
       </c>
       <c r="F247" t="s">
-        <v>116</v>
+        <v>127</v>
       </c>
     </row>
     <row r="248">
       <c r="A248">
         <v>4</v>
       </c>
       <c r="B248" t="s">
-        <v>212</v>
+        <v>227</v>
       </c>
       <c r="C248" t="s">
         <v>11</v>
       </c>
       <c r="D248" s="3">
-        <v>1.25</v>
+        <v>0.263</v>
       </c>
       <c r="E248" t="s">
         <v>20</v>
       </c>
       <c r="F248" t="s">
-        <v>42</v>
+        <v>228</v>
       </c>
     </row>
     <row r="249">
       <c r="A249">
         <v>3</v>
       </c>
       <c r="B249" t="s">
-        <v>213</v>
+        <v>229</v>
       </c>
       <c r="C249" t="s">
         <v>11</v>
       </c>
       <c r="D249" s="3">
         <v>0.042</v>
       </c>
       <c r="E249" t="s">
         <v>8</v>
       </c>
       <c r="F249" t="s">
-        <v>214</v>
+        <v>230</v>
       </c>
     </row>
     <row r="250">
       <c r="A250">
         <v>1</v>
       </c>
       <c r="B250" t="s">
-        <v>215</v>
+        <v>231</v>
       </c>
       <c r="C250" t="s">
         <v>7</v>
       </c>
       <c r="D250" s="3">
         <v>4</v>
       </c>
       <c r="E250" t="s">
         <v>8</v>
       </c>
       <c r="F250" t="s">
-        <v>190</v>
+        <v>204</v>
       </c>
     </row>
     <row r="251">
       <c r="A251">
         <v>2</v>
       </c>
       <c r="B251" t="s">
-        <v>216</v>
+        <v>232</v>
       </c>
       <c r="C251" t="s">
         <v>7</v>
       </c>
       <c r="D251" s="3">
         <v>4</v>
       </c>
       <c r="E251" t="s">
         <v>20</v>
       </c>
       <c r="F251" t="s">
-        <v>190</v>
+        <v>204</v>
       </c>
     </row>
     <row r="252">
       <c r="A252">
         <v>3</v>
       </c>
       <c r="B252" t="s">
-        <v>217</v>
+        <v>233</v>
       </c>
       <c r="C252" t="s">
         <v>11</v>
       </c>
       <c r="D252" s="3">
         <v>4</v>
       </c>
       <c r="E252" t="s">
         <v>24</v>
       </c>
       <c r="F252" t="s">
-        <v>193</v>
+        <v>207</v>
       </c>
     </row>
     <row r="253">
       <c r="A253">
         <v>1</v>
       </c>
       <c r="B253" t="s">
-        <v>218</v>
+        <v>234</v>
       </c>
       <c r="C253" t="s">
         <v>7</v>
       </c>
       <c r="D253" s="3">
         <v>2</v>
       </c>
       <c r="E253" t="s">
         <v>8</v>
       </c>
       <c r="F253" t="s">
-        <v>109</v>
+        <v>119</v>
       </c>
     </row>
     <row r="254">
       <c r="A254">
         <v>2</v>
       </c>
       <c r="B254" t="s">
-        <v>219</v>
+        <v>235</v>
       </c>
       <c r="C254" t="s">
         <v>7</v>
       </c>
       <c r="D254" s="3">
         <v>2</v>
       </c>
       <c r="E254" t="s">
         <v>24</v>
       </c>
       <c r="F254" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
     </row>
     <row r="255">
       <c r="A255">
         <v>3</v>
       </c>
       <c r="B255" t="s">
-        <v>220</v>
+        <v>236</v>
       </c>
       <c r="C255" t="s">
         <v>7</v>
       </c>
       <c r="D255" s="3">
         <v>1.431</v>
       </c>
       <c r="E255" t="s">
         <v>20</v>
       </c>
       <c r="F255" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="256">
       <c r="A256">
         <v>4</v>
       </c>
       <c r="B256" t="s">
-        <v>221</v>
+        <v>237</v>
       </c>
       <c r="C256" t="s">
         <v>11</v>
       </c>
       <c r="D256" s="3">
         <v>0.859</v>
       </c>
       <c r="E256" t="s">
         <v>20</v>
       </c>
       <c r="F256" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="257">
       <c r="A257">
         <v>4</v>
       </c>
       <c r="B257" t="s">
-        <v>222</v>
+        <v>238</v>
       </c>
       <c r="C257" t="s">
         <v>7</v>
       </c>
       <c r="D257" s="3">
         <v>3.448</v>
       </c>
       <c r="E257" t="s">
         <v>8</v>
       </c>
       <c r="F257" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
     </row>
     <row r="258">
       <c r="A258">
         <v>5</v>
       </c>
       <c r="B258" t="s">
-        <v>223</v>
+        <v>239</v>
       </c>
       <c r="C258" t="s">
         <v>11</v>
       </c>
       <c r="D258" s="3">
-        <v>3.448</v>
+        <v>0.69</v>
       </c>
       <c r="E258" t="s">
         <v>20</v>
       </c>
       <c r="F258" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
     </row>
     <row r="259">
       <c r="A259">
         <v>3</v>
       </c>
       <c r="B259" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="C259" t="s">
         <v>11</v>
       </c>
       <c r="D259" s="3">
         <v>0.572</v>
       </c>
       <c r="E259" t="s">
         <v>24</v>
       </c>
       <c r="F259" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="260">
       <c r="A260">
         <v>1</v>
       </c>
       <c r="B260" t="s">
-        <v>224</v>
+        <v>240</v>
       </c>
       <c r="C260" t="s">
         <v>7</v>
       </c>
       <c r="D260" s="3">
         <v>2</v>
       </c>
       <c r="E260" t="s">
         <v>8</v>
       </c>
       <c r="F260" t="s">
-        <v>109</v>
+        <v>119</v>
       </c>
     </row>
     <row r="261">
       <c r="A261">
         <v>2</v>
       </c>
       <c r="B261" t="s">
-        <v>225</v>
+        <v>241</v>
       </c>
       <c r="C261" t="s">
         <v>7</v>
       </c>
       <c r="D261" s="3">
         <v>2</v>
       </c>
       <c r="E261" t="s">
         <v>24</v>
       </c>
       <c r="F261" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
     </row>
     <row r="262">
       <c r="A262">
         <v>3</v>
       </c>
       <c r="B262" t="s">
-        <v>226</v>
+        <v>242</v>
       </c>
       <c r="C262" t="s">
         <v>11</v>
       </c>
       <c r="D262" s="3">
         <v>0.667</v>
       </c>
       <c r="E262" t="s">
         <v>24</v>
       </c>
       <c r="F262" t="s">
-        <v>227</v>
+        <v>243</v>
       </c>
     </row>
     <row r="263">
       <c r="A263">
         <v>3</v>
       </c>
       <c r="B263" t="s">
-        <v>228</v>
+        <v>244</v>
       </c>
       <c r="C263" t="s">
         <v>11</v>
       </c>
       <c r="D263" s="3">
         <v>0.667</v>
       </c>
       <c r="E263" t="s">
         <v>24</v>
       </c>
       <c r="F263" t="s">
-        <v>227</v>
+        <v>243</v>
       </c>
     </row>
     <row r="264">
       <c r="A264">
         <v>3</v>
       </c>
       <c r="B264" t="s">
-        <v>229</v>
+        <v>245</v>
       </c>
       <c r="C264" t="s">
         <v>7</v>
       </c>
       <c r="D264" s="3">
         <v>0.667</v>
       </c>
       <c r="E264" t="s">
         <v>24</v>
       </c>
       <c r="F264" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
     </row>
     <row r="265">
       <c r="A265">
         <v>4</v>
       </c>
       <c r="B265" t="s">
-        <v>230</v>
+        <v>246</v>
       </c>
       <c r="C265" t="s">
         <v>11</v>
       </c>
       <c r="D265" s="3">
         <v>0.667</v>
       </c>
       <c r="E265" t="s">
         <v>20</v>
       </c>
       <c r="F265" t="s">
-        <v>28</v>
+        <v>107</v>
       </c>
     </row>
     <row r="266">
       <c r="A266">
         <v>1</v>
       </c>
       <c r="B266" t="s">
-        <v>231</v>
+        <v>247</v>
       </c>
       <c r="C266" t="s">
         <v>7</v>
       </c>
       <c r="D266" s="3">
         <v>2</v>
       </c>
       <c r="E266" t="s">
         <v>8</v>
       </c>
       <c r="F266" t="s">
-        <v>109</v>
+        <v>119</v>
       </c>
     </row>
     <row r="267">
       <c r="A267">
         <v>2</v>
       </c>
       <c r="B267" t="s">
-        <v>232</v>
+        <v>248</v>
       </c>
       <c r="C267" t="s">
         <v>7</v>
       </c>
       <c r="D267" s="3">
         <v>2</v>
       </c>
       <c r="E267" t="s">
         <v>24</v>
       </c>
       <c r="F267" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="268">
       <c r="A268">
         <v>3</v>
       </c>
       <c r="B268" t="s">
-        <v>233</v>
+        <v>249</v>
       </c>
       <c r="C268" t="s">
         <v>7</v>
       </c>
       <c r="D268" s="3">
         <v>2</v>
       </c>
       <c r="E268" t="s">
         <v>24</v>
       </c>
       <c r="F268" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="269">
       <c r="A269">
         <v>4</v>
       </c>
       <c r="B269" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="C269" t="s">
         <v>11</v>
       </c>
       <c r="D269" s="3">
         <v>1.667</v>
       </c>
       <c r="E269" t="s">
         <v>24</v>
       </c>
       <c r="F269" t="s">
-        <v>26</v>
+        <v>58</v>
       </c>
     </row>
     <row r="270">
       <c r="A270">
         <v>4</v>
       </c>
       <c r="B270" t="s">
-        <v>205</v>
+        <v>220</v>
       </c>
       <c r="C270" t="s">
         <v>11</v>
       </c>
       <c r="D270" s="3">
         <v>0.417</v>
       </c>
       <c r="E270" t="s">
         <v>20</v>
       </c>
       <c r="F270" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="271">
       <c r="A271">
         <v>4</v>
       </c>
       <c r="B271" t="s">
-        <v>234</v>
+        <v>250</v>
       </c>
       <c r="C271" t="s">
         <v>7</v>
       </c>
       <c r="D271" s="3">
         <v>16.667</v>
       </c>
       <c r="E271" t="s">
         <v>8</v>
       </c>
       <c r="F271" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="272">
       <c r="A272">
         <v>5</v>
       </c>
       <c r="B272" t="s">
-        <v>235</v>
+        <v>251</v>
       </c>
       <c r="C272" t="s">
         <v>7</v>
       </c>
       <c r="D272" s="3">
         <v>0.317</v>
       </c>
       <c r="E272" t="s">
         <v>24</v>
       </c>
       <c r="F272" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="273">
       <c r="A273">
         <v>6</v>
       </c>
       <c r="B273" t="s">
-        <v>204</v>
+        <v>219</v>
       </c>
       <c r="C273" t="s">
         <v>11</v>
       </c>
       <c r="D273" s="3">
         <v>8.333</v>
       </c>
       <c r="E273" t="s">
         <v>8</v>
       </c>
       <c r="F273" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="274">
       <c r="A274">
         <v>3</v>
       </c>
       <c r="B274" t="s">
-        <v>236</v>
+        <v>252</v>
       </c>
       <c r="C274" t="s">
         <v>11</v>
       </c>
       <c r="D274" s="3">
         <v>1.667</v>
       </c>
       <c r="E274" t="s">
         <v>8</v>
       </c>
       <c r="F274" t="s">
-        <v>30</v>
+        <v>124</v>
       </c>
     </row>
     <row r="275">
       <c r="A275">
         <v>1</v>
       </c>
       <c r="B275" t="s">
-        <v>237</v>
+        <v>253</v>
       </c>
       <c r="C275" t="s">
         <v>7</v>
       </c>
       <c r="D275" s="3">
         <v>2</v>
       </c>
       <c r="E275" t="s">
         <v>8</v>
       </c>
       <c r="F275" t="s">
-        <v>109</v>
+        <v>119</v>
       </c>
     </row>
     <row r="276">
       <c r="A276">
         <v>2</v>
       </c>
       <c r="B276" t="s">
-        <v>238</v>
+        <v>254</v>
       </c>
       <c r="C276" t="s">
         <v>7</v>
       </c>
       <c r="D276" s="3">
         <v>2</v>
       </c>
       <c r="E276" t="s">
         <v>8</v>
       </c>
       <c r="F276" t="s">
-        <v>116</v>
+        <v>127</v>
       </c>
     </row>
     <row r="277">
       <c r="A277">
         <v>3</v>
       </c>
       <c r="B277" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="C277" t="s">
         <v>11</v>
       </c>
       <c r="D277" s="3">
         <v>0.133</v>
       </c>
       <c r="E277" t="s">
         <v>8</v>
       </c>
       <c r="F277" t="s">
-        <v>118</v>
+        <v>129</v>
       </c>
     </row>
     <row r="278">
       <c r="A278">
         <v>2</v>
       </c>
       <c r="B278" t="s">
-        <v>240</v>
+        <v>256</v>
       </c>
       <c r="C278" t="s">
         <v>7</v>
       </c>
       <c r="D278" s="3">
         <v>2</v>
       </c>
       <c r="E278" t="s">
         <v>8</v>
       </c>
       <c r="F278" t="s">
-        <v>116</v>
+        <v>127</v>
       </c>
     </row>
     <row r="279">
       <c r="A279">
         <v>3</v>
       </c>
       <c r="B279" t="s">
-        <v>241</v>
+        <v>257</v>
       </c>
       <c r="C279" t="s">
         <v>11</v>
       </c>
       <c r="D279" s="3">
         <v>0.2</v>
       </c>
       <c r="E279" t="s">
         <v>8</v>
       </c>
       <c r="F279" t="s">
-        <v>121</v>
+        <v>46</v>
       </c>
     </row>
     <row r="280">
       <c r="A280">
         <v>2</v>
       </c>
       <c r="B280" t="s">
-        <v>242</v>
+        <v>258</v>
       </c>
       <c r="C280" t="s">
         <v>7</v>
       </c>
       <c r="D280" s="3">
         <v>4</v>
       </c>
       <c r="E280" t="s">
         <v>8</v>
       </c>
       <c r="F280" t="s">
-        <v>116</v>
+        <v>127</v>
       </c>
     </row>
     <row r="281">
       <c r="A281">
         <v>3</v>
       </c>
       <c r="B281" t="s">
-        <v>243</v>
+        <v>259</v>
       </c>
       <c r="C281" t="s">
         <v>7</v>
       </c>
       <c r="D281" s="3">
         <v>2</v>
       </c>
       <c r="E281" t="s">
         <v>8</v>
       </c>
       <c r="F281" t="s">
-        <v>116</v>
+        <v>127</v>
       </c>
     </row>
     <row r="282">
       <c r="A282">
         <v>4</v>
       </c>
       <c r="B282" t="s">
-        <v>244</v>
+        <v>260</v>
       </c>
       <c r="C282" t="s">
         <v>11</v>
       </c>
       <c r="D282" s="3">
         <v>0.067</v>
       </c>
       <c r="E282" t="s">
         <v>8</v>
       </c>
       <c r="F282" t="s">
-        <v>118</v>
+        <v>141</v>
       </c>
     </row>
     <row r="283">
       <c r="A283">
         <v>2</v>
       </c>
       <c r="B283" t="s">
-        <v>245</v>
+        <v>261</v>
       </c>
       <c r="C283" t="s">
         <v>7</v>
       </c>
       <c r="D283" s="3">
         <v>2</v>
       </c>
       <c r="E283" t="s">
         <v>8</v>
       </c>
       <c r="F283" t="s">
-        <v>116</v>
+        <v>127</v>
       </c>
     </row>
     <row r="284">
       <c r="A284">
         <v>3</v>
       </c>
       <c r="B284" t="s">
-        <v>246</v>
+        <v>262</v>
       </c>
       <c r="C284" t="s">
         <v>11</v>
       </c>
       <c r="D284" s="3">
         <v>0.067</v>
       </c>
       <c r="E284" t="s">
         <v>8</v>
       </c>
       <c r="F284" t="s">
-        <v>42</v>
+        <v>141</v>
       </c>
     </row>
     <row r="285">
       <c r="A285">
         <v>2</v>
       </c>
       <c r="B285" t="s">
-        <v>247</v>
+        <v>263</v>
       </c>
       <c r="C285" t="s">
         <v>7</v>
       </c>
       <c r="D285" s="3">
         <v>2</v>
       </c>
       <c r="E285" t="s">
         <v>8</v>
       </c>
       <c r="F285" t="s">
-        <v>116</v>
+        <v>127</v>
       </c>
     </row>
     <row r="286">
       <c r="A286">
         <v>3</v>
       </c>
       <c r="B286" t="s">
-        <v>248</v>
+        <v>264</v>
       </c>
       <c r="C286" t="s">
         <v>11</v>
       </c>
       <c r="D286" s="3">
         <v>0.125</v>
       </c>
       <c r="E286" t="s">
         <v>8</v>
       </c>
       <c r="F286" t="s">
-        <v>42</v>
+        <v>129</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>ASSIÈTE DE PANACHÉ DE DÉSSERT</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>