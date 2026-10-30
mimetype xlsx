--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -175,51 +175,51 @@
   <si>
     <t xml:space="preserve">    CREME FRAOECHE</t>
   </si>
   <si>
     <t xml:space="preserve">    PULPE D'ORANGE (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    GELATINE EN FEUILLES (P) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    MERINGUE CUITE — voir l'onglet "MERINGUE CUITE"</t>
   </si>
   <si>
     <t>MERINGUE CUITE</t>
   </si>
   <si>
     <t>référence : 0,09 kg — lot unique couvrant tous les usages</t>
   </si>
   <si>
     <t>MERINGUE CUITE  00000490</t>
   </si>
   <si>
     <t xml:space="preserve">    BLANC D'OEUF (P) (conv.)</t>
   </si>
   <si>
-    <t xml:space="preserve">    EAU</t>
+    <t xml:space="preserve">    Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t>TRUFFES AU CHOCOLAT</t>
   </si>
   <si>
     <t>référence : 5,05 kg — lot unique couvrant tous les usages</t>
   </si>
   <si>
     <t>TRUFFES AU CHOCOLAT  00000169</t>
   </si>
   <si>
     <t xml:space="preserve">    BEURRE</t>
   </si>
   <si>
     <t xml:space="preserve">    MIEL LIQUIDE (MELI)</t>
   </si>
   <si>
     <t xml:space="preserve">    EXTRAIT D'ORANGE (MIEL) — voir l'onglet "EXTRAIT D'ORANGE (MIEL)"</t>
   </si>
   <si>
     <t xml:space="preserve">    CHOCOLAT 835</t>
   </si>
   <si>
     <t>EXTRAIT D'ORANGE (MIEL)</t>
   </si>
@@ -371,50 +371,53 @@
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/>
 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/>
 <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/>
 <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/>
 <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/>
 <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/>
 <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:E13"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>2</v>
       </c>
       <c r="B2" s="5">
@@ -529,62 +532,65 @@
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="inlineStr" s="3">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12" t="s" s="8"/>
     </row>
     <row r="13">
       <c r="A13" t="s" s="11">
         <v>14</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13" t="s" s="8"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="4">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B12:D12"/>
     <mergeCell ref="A13:D13"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:E9"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>61</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>16</v>
       </c>
       <c r="B2" s="12">
@@ -607,98 +613,101 @@
     </row>
     <row r="4">
       <c r="A4" t="s" s="9">
         <v>63</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4" t="s" s="8"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="4">
         <v>6</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5" t="s" s="8"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="s">
         <v>64</v>
       </c>
       <c r="C6" s="10">
-        <f>B2*1</f>
-        <v>0.196827</v>
+        <f>B2*0.2</f>
+        <v>0.039365</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s" s="8"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7" t="s" s="8"/>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="inlineStr" s="3">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8" t="s" s="8"/>
     </row>
     <row r="9">
       <c r="A9" t="s" s="11">
         <v>14</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9" t="s" s="8"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="4">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="A9:D9"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:E12"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>65</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>16</v>
       </c>
       <c r="B2" s="12">
@@ -799,62 +808,65 @@
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10" t="s" s="8"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="inlineStr" s="3">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
       <c r="A12" t="s" s="11">
         <v>14</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12" t="s" s="8"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="4">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="A12:D12"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:E10"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>15</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>16</v>
       </c>
       <c r="B2" s="12">
@@ -929,62 +941,65 @@
       <c r="E8" t="s" s="8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="inlineStr" s="3">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.
 COPIE DE BISCUIT DUCHESSE (FEUILLES)
 </t>
         </is>
       </c>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9" t="s" s="8"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="11">
         <v>14</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10" t="s" s="8"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="4">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="A10:D10"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:E12"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>21</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>16</v>
       </c>
       <c r="B2" s="12">
@@ -1085,62 +1100,65 @@
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10" t="s" s="8"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="inlineStr" s="3">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
       <c r="A12" t="s" s="11">
         <v>14</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12" t="s" s="8"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="4">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="A12:D12"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:E10"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>28</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>16</v>
       </c>
       <c r="B2" s="12">
@@ -1213,62 +1231,65 @@
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8" t="s" s="8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="inlineStr" s="3">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9" t="s" s="8"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="11">
         <v>14</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10" t="s" s="8"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="4">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="A10:D10"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:E9"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>33</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>16</v>
       </c>
       <c r="B2" s="12">
@@ -1327,62 +1348,65 @@
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7" t="s" s="8"/>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="inlineStr" s="3">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8" t="s" s="8"/>
     </row>
     <row r="9">
       <c r="A9" t="s" s="11">
         <v>14</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9" t="s" s="8"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="4">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="A9:D9"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:E12"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>37</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>16</v>
       </c>
       <c r="B2" s="12">
@@ -1483,62 +1507,65 @@
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10" t="s" s="8"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="inlineStr" s="3">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
       <c r="A12" t="s" s="11">
         <v>14</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12" t="s" s="8"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="4">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="A12:D12"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:E11"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>44</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>16</v>
       </c>
       <c r="B2" s="12">
@@ -1625,62 +1652,65 @@
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9" t="s" s="8"/>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="inlineStr" s="3">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10" t="s" s="8"/>
     </row>
     <row r="11">
       <c r="A11" t="s" s="11">
         <v>14</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11" t="s" s="8"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="4">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="A11:D11"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:E13"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>49</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>16</v>
       </c>
       <c r="B2" s="12">
@@ -1795,62 +1825,65 @@
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="inlineStr" s="3">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12" t="s" s="8"/>
     </row>
     <row r="13">
       <c r="A13" t="s" s="11">
         <v>14</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13" t="s" s="8"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="4">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B12:D12"/>
     <mergeCell ref="A13:D13"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:E11"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>56</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>16</v>
       </c>
       <c r="B2" s="12">
@@ -1937,51 +1970,51 @@
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9" t="s" s="8"/>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="inlineStr" s="3">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10" t="s" s="8"/>
     </row>
     <row r="11">
       <c r="A11" t="s" s="11">
         <v>14</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11" t="s" s="8"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="4">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="A11:D11"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>ASTRID (gastro)</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>