--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="155" uniqueCount="155">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="161" uniqueCount="161">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>ASTRID (gastro)</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>00000732</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Gâteaux (PAT.GATEAUX)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
@@ -70,216 +70,234 @@
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Oui — Corpus Clipper 1992 validé conforme au DBF original — verrouillé Chapitre 5</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
     <t>CUIS Clipper 1992 — Base originale (CLI.1992)</t>
   </si>
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Archive DOSBox — LIEN.DBF/OBJET.DBF originaux (CLI.1992.DOSBOX)</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>1 pc</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>15/09/2026 13:50</t>
+    <t>30/10/2026 15:38</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>EAU</t>
+  </si>
+  <si>
+    <t>Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t>Matières premières</t>
+  </si>
+  <si>
+    <t>lt</t>
   </si>
   <si>
     <t>00000030</t>
   </si>
   <si>
     <t>GRAND MARNIER</t>
   </si>
   <si>
-    <t>Alcool</t>
-[...2 lines deleted...]
-    <t>lt</t>
+    <t>Spiritueux et liqueurs cuisine</t>
   </si>
   <si>
     <t>00000011</t>
   </si>
   <si>
     <t>CHOCOLAT 835</t>
   </si>
   <si>
-    <t>Chocolat Mat. prem.</t>
+    <t>Chocolats de couverture</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
+    <t>00000274</t>
+  </si>
+  <si>
+    <t>GELATINE EN FEUILLES</t>
+  </si>
+  <si>
+    <t>Gélatines et texturants</t>
+  </si>
+  <si>
     <t>00000022</t>
   </si>
   <si>
     <t>BROYAGE D'AMANDES 50/50</t>
   </si>
   <si>
-    <t>Eléments divers</t>
+    <t>Praliné, pâte d'amande, massepain</t>
   </si>
   <si>
     <t>00000002</t>
   </si>
   <si>
     <t>FARINE (FLEUR DE FROMENT)</t>
   </si>
   <si>
-    <t>00000274</t>
-[...2 lines deleted...]
-    <t>GELATINE EN FEUILLES</t>
+    <t>Farines de blé</t>
+  </si>
+  <si>
+    <t>00000060</t>
+  </si>
+  <si>
+    <t>ORANGE</t>
+  </si>
+  <si>
+    <t>Agrumes</t>
   </si>
   <si>
     <t>00000048</t>
   </si>
   <si>
     <t>BEURRE</t>
   </si>
   <si>
-    <t>Produits frais</t>
+    <t>Beurres et margarines</t>
   </si>
   <si>
     <t>00000049</t>
   </si>
   <si>
     <t>CREME FRAOECHE</t>
   </si>
   <si>
-    <t>00000060</t>
-[...2 lines deleted...]
-    <t>ORANGE</t>
+    <t>Crèmes fraîches et laitières</t>
+  </si>
+  <si>
+    <t>00000032</t>
+  </si>
+  <si>
+    <t>MIEL LIQUIDE (MELI)</t>
+  </si>
+  <si>
+    <t>Miels et produits de la ruche</t>
   </si>
   <si>
     <t>00000047</t>
   </si>
   <si>
     <t>OEUF A3 (PRIX)</t>
   </si>
   <si>
-    <t>Produits laitiers</t>
-[...8 lines deleted...]
-    <t>Matières diverses (à trier)</t>
+    <t>Oeufs entiers</t>
+  </si>
+  <si>
+    <t>00000004</t>
+  </si>
+  <si>
+    <t>SUCRE (S0)</t>
+  </si>
+  <si>
+    <t>Sucres et édulcorants</t>
+  </si>
+  <si>
+    <t>00000003</t>
+  </si>
+  <si>
+    <t>SUCRE (S2)</t>
+  </si>
+  <si>
+    <t>00000015</t>
+  </si>
+  <si>
+    <t>RAFTISUC</t>
+  </si>
+  <si>
+    <t>Sucres complémentaires et sirops</t>
   </si>
   <si>
     <t>00000092</t>
   </si>
   <si>
     <t>papier silicone</t>
   </si>
   <si>
-    <t>Petit matériel hôtellier</t>
-[...26 lines deleted...]
-    <t>SUCRE (S2)</t>
+    <t>Consommables (films, papiers)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 1 pc)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Gâteaux</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ BISCUIT DUCHESSE (FEUILLES gastro)</t>
   </si>
@@ -361,87 +379,87 @@
   <si>
     <t xml:space="preserve">            ↳ ORANGE (P)</t>
   </si>
   <si>
     <t xml:space="preserve">                ↳ ORANGE</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ GELATINE EN FEUILLES (P)</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ GELATINE EN FEUILLES</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ MERINGUE CUITE</t>
   </si>
   <si>
     <t>Meringues</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ BLANC D'OEUF (P)</t>
   </si>
   <si>
     <t xml:space="preserve">                ↳ BLANC D'OEUF (ML)</t>
   </si>
   <si>
-    <t xml:space="preserve">            ↳ EAU</t>
+    <t xml:space="preserve">            ↳ Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ TRUFFES AU CHOCOLAT</t>
   </si>
   <si>
     <t>Pralinés et nougats 🇧🇪</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ BEURRE</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ MIEL LIQUIDE (MELI)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ EXTRAIT D'ORANGE (MIEL)</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ SUCRE (S0)</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ MIEL LIQUIDE (MELI)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ CHOCOLAT 835</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ GELÉE D'ORANGE</t>
   </si>
   <si>
     <t>Gelées, confitures et confits</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ SUCRE (S2)</t>
   </si>
   <si>
-    <t xml:space="preserve">        ↳ EAU</t>
+    <t xml:space="preserve">        ↳ Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>BISCUIT DUCHESSE (FEUILLES gastro)</t>
   </si>
   <si>
     <t>BISCUIT DUCHESSE</t>
   </si>
@@ -634,50 +652,53 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:B18"/>
   <cols>
     <col min="1" max="1" width="36" customWidth="1"/>
     <col min="2" max="2" width="50" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3" t="s" s="3">
@@ -719,105 +740,108 @@
     <row r="8">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="4">
         <v>15</v>
       </c>
       <c r="B10" t="s" s="4">
         <v>16</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="4">
         <v>17</v>
       </c>
       <c r="B11" s="5">
-        <v>387.59148655553</v>
+        <v>13.736295446571</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="4">
         <v>18</v>
       </c>
       <c r="B12" s="5">
-        <v>387.59148655553</v>
+        <v>13.736295446571</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="6">
         <v>19</v>
       </c>
       <c r="B14" t="s" s="6">
         <v>16</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="6">
         <v>20</v>
       </c>
       <c r="B15" s="7">
-        <v>387.59148655553</v>
+        <v>13.736295446571</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>21</v>
       </c>
       <c r="B17" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>23</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:G22"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="8">
         <v>24</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
@@ -875,2012 +899,2021 @@
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
         <v>28</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
         <v>29</v>
       </c>
       <c r="E6" t="s" s="2">
         <v>30</v>
       </c>
       <c r="F6" t="s" s="2">
         <v>31</v>
       </c>
       <c r="G6" t="s" s="2">
         <v>32</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="3">
+      <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="B7" t="s">
         <v>34</v>
       </c>
       <c r="C7" t="s">
         <v>35</v>
       </c>
       <c r="D7" s="10">
-        <v>0.075</v>
+        <v>0.368</v>
       </c>
       <c r="E7" s="12">
         <f>D7*$B$2</f>
-        <v>0.075</v>
+        <v>0.368</v>
       </c>
       <c r="F7" t="s">
         <v>36</v>
       </c>
       <c r="G7" s="5">
-        <f>E7*20.3272857143</f>
-        <v>1.524546</v>
+        <f>E7*0.0043</f>
+        <v>0.001582</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s" s="3">
         <v>37</v>
       </c>
       <c r="B8" t="s">
         <v>38</v>
       </c>
       <c r="C8" t="s">
         <v>39</v>
       </c>
       <c r="D8" s="10">
-        <v>0.267327</v>
+        <v>0.075</v>
       </c>
       <c r="E8" s="12">
         <f>D8*$B$2</f>
-        <v>0.267327</v>
+        <v>0.075</v>
       </c>
       <c r="F8" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="G8" s="5">
-        <f>E8*3.1246968753</f>
-        <v>0.835316</v>
+        <f>E8*20.3272857143</f>
+        <v>1.524546</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s" s="3">
+        <v>40</v>
+      </c>
+      <c r="B9" t="s">
         <v>41</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
         <v>42</v>
       </c>
-      <c r="C9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D9" s="10">
-        <v>0.08</v>
+        <v>0.267327</v>
       </c>
       <c r="E9" s="12">
         <f>D9*$B$2</f>
-        <v>0.08</v>
+        <v>0.267327</v>
       </c>
       <c r="F9" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="G9" s="5">
-        <f>E9*3.3465666667</f>
-        <v>0.267725</v>
+        <f>E9*3.1246968753</f>
+        <v>0.835316</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>44</v>
       </c>
       <c r="B10" t="s">
         <v>45</v>
       </c>
       <c r="C10" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="D10" s="10">
-        <v>0.2</v>
+        <v>0.046</v>
       </c>
       <c r="E10" s="12">
         <f>D10*$B$2</f>
-        <v>0.2</v>
+        <v>0.046</v>
       </c>
       <c r="F10" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="G10" s="5">
-        <f>E10*0.022064</f>
-        <v>0.004413</v>
+        <f>E10*16.0945</f>
+        <v>0.740347</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B11" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C11" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="D11" s="10">
-        <v>23</v>
+        <v>0.08</v>
       </c>
       <c r="E11" s="12">
         <f>D11*$B$2</f>
-        <v>23</v>
+        <v>0.08</v>
       </c>
       <c r="F11" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="G11" s="5">
-        <f>E11*16.0945</f>
-        <v>370.1735</v>
+        <f>E11*3.3465666667</f>
+        <v>0.267725</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B12" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C12" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D12" s="10">
-        <v>0.178218</v>
+        <v>0.2</v>
       </c>
       <c r="E12" s="12">
         <f>D12*$B$2</f>
-        <v>0.178218</v>
+        <v>0.2</v>
       </c>
       <c r="F12" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="G12" s="5">
-        <f>E12*3.9513960486</f>
-        <v>0.70421</v>
+        <f>E12*0.022064</f>
+        <v>0.004413</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s" s="3">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B13" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="C13" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="D13" s="10">
-        <v>1.228515</v>
+        <v>1.689365</v>
       </c>
       <c r="E13" s="12">
         <f>D13*$B$2</f>
-        <v>1.228515</v>
+        <v>1.689365</v>
       </c>
       <c r="F13" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="G13" s="5">
-        <f>E13*2.5334996937</f>
-        <v>3.112442</v>
+        <f>E13*0.6544643267</f>
+        <v>1.105629</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s" s="3">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="B14" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="C14" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="D14" s="10">
-        <v>8.446827</v>
+        <v>0.178218</v>
       </c>
       <c r="E14" s="12">
         <f>D14*$B$2</f>
-        <v>8.446827</v>
+        <v>0.178218</v>
       </c>
       <c r="F14" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="G14" s="5">
-        <f>E14*0.6544641717</f>
-        <v>5.528146</v>
+        <f>E14*3.9513960486</f>
+        <v>0.70421</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="3">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="B15" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="C15" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="D15" s="10">
-        <v>14</v>
+        <v>1.228515</v>
       </c>
       <c r="E15" s="12">
         <f>D15*$B$2</f>
-        <v>14</v>
+        <v>1.228515</v>
       </c>
       <c r="F15" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="G15" s="5">
-        <f>E15*0.27</f>
-        <v>3.78</v>
+        <f>E15*2.5334996937</f>
+        <v>3.112442</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s" s="3">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="B16" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="C16" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="D16" s="10">
-        <v>0.368</v>
+        <v>0.090594</v>
       </c>
       <c r="E16" s="12">
         <f>D16*$B$2</f>
-        <v>0.368</v>
+        <v>0.090594</v>
       </c>
       <c r="F16" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="G16" s="5">
-        <f>E16*0.003</f>
-        <v>0.001104</v>
+        <f>E16*4.0406026496</f>
+        <v>0.366054</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s" s="3">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="B17" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="C17" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="D17" s="10">
-        <v>2</v>
+        <v>14</v>
       </c>
       <c r="E17" s="12">
         <f>D17*$B$2</f>
-        <v>2</v>
+        <v>14</v>
       </c>
       <c r="F17" t="s">
         <v>26</v>
       </c>
       <c r="G17" s="5">
-        <f>E17*0.0632128</f>
-        <v>0.126426</v>
+        <f>E17*0.27</f>
+        <v>3.78</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s" s="3">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="B18" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="C18" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="D18" s="10">
-        <v>0.090594</v>
+        <v>0.032673</v>
       </c>
       <c r="E18" s="12">
         <f>D18*$B$2</f>
-        <v>0.090594</v>
+        <v>0.032673</v>
       </c>
       <c r="F18" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="G18" s="5">
-        <f>E18*4.0406026496</f>
-        <v>0.366054</v>
+        <f>E18*1.0982089853</f>
+        <v>0.035882</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s" s="3">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="B19" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="C19" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="D19" s="10">
-        <v>0.225</v>
+        <v>0.908</v>
       </c>
       <c r="E19" s="12">
         <f>D19*$B$2</f>
-        <v>0.225</v>
+        <v>0.908</v>
       </c>
       <c r="F19" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="G19" s="5">
-        <f>E19*1.1961</f>
-        <v>0.269123</v>
+        <f>E19*0.95</f>
+        <v>0.8626</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s" s="3">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="B20" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="C20" t="s">
-        <v>66</v>
+        <v>75</v>
       </c>
       <c r="D20" s="10">
-        <v>0.032673</v>
+        <v>0.225</v>
       </c>
       <c r="E20" s="12">
         <f>D20*$B$2</f>
-        <v>0.032673</v>
+        <v>0.225</v>
       </c>
       <c r="F20" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="G20" s="5">
-        <f>E20*1.0982089853</f>
-        <v>0.035882</v>
+        <f>E20*1.1961</f>
+        <v>0.269123</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s" s="3">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="B21" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="C21" t="s">
-        <v>66</v>
+        <v>78</v>
       </c>
       <c r="D21" s="10">
-        <v>0.908</v>
+        <v>2</v>
       </c>
       <c r="E21" s="12">
         <f>D21*$B$2</f>
-        <v>0.908</v>
+        <v>2</v>
       </c>
       <c r="F21" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="G21" s="5">
-        <f>E21*0.95</f>
-        <v>0.8626</v>
+        <f>E21*0.0632128</f>
+        <v>0.126426</v>
       </c>
     </row>
     <row r="22">
       <c r="A22"/>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22" t="s" s="4">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="G22" s="13">
         <f>SUM(G7:G21)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:F52"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>31</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="D2" s="12">
         <v>1</v>
       </c>
       <c r="E2" t="s">
         <v>26</v>
       </c>
       <c r="F2" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="C3" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="D3" s="12">
         <v>2</v>
       </c>
       <c r="E3" t="s">
         <v>26</v>
       </c>
       <c r="F3" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="C4" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="D4" s="12">
         <v>0.92</v>
       </c>
       <c r="E4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="F4" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5" t="s">
-        <v>83</v>
+        <v>89</v>
       </c>
       <c r="C5" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="D5" s="12">
         <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>26</v>
       </c>
       <c r="F5" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>4</v>
       </c>
       <c r="B6" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="C6" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="D6" s="12">
         <v>0.44</v>
       </c>
       <c r="E6" t="s">
         <v>36</v>
       </c>
       <c r="F6" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="B7" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="C7" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="D7" s="12">
         <v>8</v>
       </c>
       <c r="E7" t="s">
         <v>26</v>
       </c>
       <c r="F7" t="s">
-        <v>57</v>
+        <v>67</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>3</v>
       </c>
       <c r="B8" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="C8" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="D8" s="12">
         <v>0.2</v>
       </c>
       <c r="E8" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="F8" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>3</v>
       </c>
       <c r="B9" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="C9" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="D9" s="12">
         <v>0.2</v>
       </c>
       <c r="E9" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="F9" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="C10" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="D10" s="12">
         <v>0.08</v>
       </c>
       <c r="E10" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="F10" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>2</v>
       </c>
       <c r="B11" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="C11" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="D11" s="12">
         <v>2</v>
       </c>
       <c r="E11" t="s">
         <v>26</v>
       </c>
       <c r="F11" t="s">
-        <v>63</v>
+        <v>78</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="C12" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="D12" s="12">
         <v>0.3</v>
       </c>
       <c r="E12" t="s">
         <v>36</v>
       </c>
       <c r="F12" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>2</v>
       </c>
       <c r="B13" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="C13" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="D13" s="12">
         <v>0.075</v>
       </c>
       <c r="E13" t="s">
         <v>36</v>
       </c>
       <c r="F13" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>2</v>
       </c>
       <c r="B14" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="C14" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="D14" s="12">
         <v>0.225</v>
       </c>
       <c r="E14" t="s">
         <v>36</v>
       </c>
       <c r="F14" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>3</v>
       </c>
       <c r="B15" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="C15" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="D15" s="12">
         <v>0.225</v>
       </c>
       <c r="E15" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="F15" t="s">
-        <v>66</v>
+        <v>75</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>1</v>
       </c>
       <c r="B16" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="C16" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="D16" s="12">
         <v>2.88</v>
       </c>
       <c r="E16" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="F16" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>2</v>
       </c>
       <c r="B17" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="C17" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="D17" s="12">
         <v>1.08</v>
       </c>
       <c r="E17" t="s">
         <v>36</v>
       </c>
       <c r="F17" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>2</v>
       </c>
       <c r="B18" t="s">
-        <v>101</v>
+        <v>107</v>
       </c>
       <c r="C18" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="D18" s="12">
         <v>0.6</v>
       </c>
       <c r="E18" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="F18" t="s">
-        <v>102</v>
+        <v>108</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>3</v>
       </c>
       <c r="B19" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
       <c r="C19" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="D19" s="12">
         <v>0.45</v>
       </c>
       <c r="E19" t="s">
         <v>36</v>
       </c>
       <c r="F19" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>4</v>
       </c>
       <c r="B20" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="C20" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="D20" s="12">
         <v>4.5</v>
       </c>
       <c r="E20" t="s">
         <v>26</v>
       </c>
       <c r="F20" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>5</v>
       </c>
       <c r="B21" t="s">
-        <v>105</v>
+        <v>111</v>
       </c>
       <c r="C21" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="D21" s="12">
-        <v>4.5</v>
+        <v>0.9</v>
       </c>
       <c r="E21" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="F21" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>3</v>
       </c>
       <c r="B22" t="s">
-        <v>106</v>
+        <v>112</v>
       </c>
       <c r="C22" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="D22" s="12">
         <v>1</v>
       </c>
       <c r="E22" t="s">
         <v>26</v>
       </c>
       <c r="F22" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>4</v>
       </c>
       <c r="B23" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="C23" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="D23" s="12">
-        <v>1</v>
+        <v>0.2</v>
       </c>
       <c r="E23" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="F23" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>2</v>
       </c>
       <c r="B24" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="C24" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="D24" s="12">
         <v>18</v>
       </c>
       <c r="E24" t="s">
         <v>26</v>
       </c>
       <c r="F24" t="s">
-        <v>102</v>
+        <v>108</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>3</v>
       </c>
       <c r="B25" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="C25" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="D25" s="12">
-        <v>18</v>
+        <v>0.036</v>
       </c>
       <c r="E25" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="F25" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>2</v>
       </c>
       <c r="B26" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
       <c r="C26" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="D26" s="12">
         <v>1.08</v>
       </c>
       <c r="E26" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="F26" t="s">
-        <v>111</v>
+        <v>117</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>3</v>
       </c>
       <c r="B27" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="C27" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="D27" s="12">
         <v>12</v>
       </c>
       <c r="E27" t="s">
         <v>26</v>
       </c>
       <c r="F27" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>4</v>
       </c>
       <c r="B28" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="C28" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="D28" s="12">
         <v>0.432</v>
       </c>
       <c r="E28" t="s">
         <v>36</v>
       </c>
       <c r="F28" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>5</v>
       </c>
       <c r="B29" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="C29" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="D29" s="12">
         <v>6</v>
       </c>
       <c r="E29" t="s">
         <v>26</v>
       </c>
       <c r="F29" t="s">
-        <v>57</v>
+        <v>67</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>3</v>
       </c>
       <c r="B30" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="C30" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="D30" s="12">
         <v>0.648</v>
       </c>
       <c r="E30" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="F30" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>3</v>
       </c>
       <c r="B31" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="C31" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="D31" s="12">
         <v>0.168</v>
       </c>
       <c r="E31" t="s">
         <v>36</v>
       </c>
       <c r="F31" t="s">
-        <v>60</v>
+        <v>35</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>1</v>
       </c>
       <c r="B32" t="s">
-        <v>115</v>
+        <v>121</v>
       </c>
       <c r="C32" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="D32" s="12">
         <v>0.75</v>
       </c>
       <c r="E32" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="F32" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>2</v>
       </c>
       <c r="B33" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="C33" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="D33" s="12">
         <v>0.178</v>
       </c>
       <c r="E33" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="F33" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>2</v>
       </c>
       <c r="B34" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="C34" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="D34" s="12">
         <v>0.074</v>
       </c>
       <c r="E34" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="F34" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>2</v>
       </c>
       <c r="B35" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="C35" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="D35" s="12">
         <v>0.082</v>
       </c>
       <c r="E35" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="F35" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>3</v>
       </c>
       <c r="B36" t="s">
-        <v>106</v>
+        <v>112</v>
       </c>
       <c r="C36" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="D36" s="12">
         <v>0.197</v>
       </c>
       <c r="E36" t="s">
         <v>26</v>
       </c>
       <c r="F36" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>4</v>
       </c>
       <c r="B37" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="C37" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="D37" s="12">
-        <v>0.197</v>
+        <v>0.039</v>
       </c>
       <c r="E37" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="F37" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>3</v>
       </c>
       <c r="B38" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="C38" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="D38" s="12">
         <v>0.033</v>
       </c>
       <c r="E38" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="F38" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>3</v>
       </c>
       <c r="B39" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="C39" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="D39" s="12">
         <v>0.016</v>
       </c>
       <c r="E39" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="F39" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>2</v>
       </c>
       <c r="B40" t="s">
-        <v>122</v>
+        <v>128</v>
       </c>
       <c r="C40" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="D40" s="12">
         <v>0.267</v>
       </c>
       <c r="E40" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="F40" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>2</v>
       </c>
       <c r="B41" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="C41" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="D41" s="12">
         <v>0.149</v>
       </c>
       <c r="E41" t="s">
         <v>36</v>
       </c>
       <c r="F41" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>1</v>
       </c>
       <c r="B42" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="C42" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="D42" s="12">
         <v>0.46</v>
       </c>
       <c r="E42" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="F42" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>2</v>
       </c>
       <c r="B43" t="s">
-        <v>101</v>
+        <v>107</v>
       </c>
       <c r="C43" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="D43" s="12">
         <v>0.3</v>
       </c>
       <c r="E43" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="F43" t="s">
-        <v>102</v>
+        <v>108</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>3</v>
       </c>
       <c r="B44" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
       <c r="C44" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="D44" s="12">
         <v>0.225</v>
       </c>
       <c r="E44" t="s">
         <v>36</v>
       </c>
       <c r="F44" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>4</v>
       </c>
       <c r="B45" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="C45" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="D45" s="12">
         <v>2.25</v>
       </c>
       <c r="E45" t="s">
         <v>26</v>
       </c>
       <c r="F45" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>5</v>
       </c>
       <c r="B46" t="s">
-        <v>105</v>
+        <v>111</v>
       </c>
       <c r="C46" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="D46" s="12">
-        <v>2.25</v>
+        <v>0.45</v>
       </c>
       <c r="E46" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="F46" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>3</v>
       </c>
       <c r="B47" t="s">
-        <v>106</v>
+        <v>112</v>
       </c>
       <c r="C47" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="D47" s="12">
         <v>0.5</v>
       </c>
       <c r="E47" t="s">
         <v>26</v>
       </c>
       <c r="F47" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>4</v>
       </c>
       <c r="B48" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="C48" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="D48" s="12">
-        <v>0.5</v>
+        <v>0.1</v>
       </c>
       <c r="E48" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="F48" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>2</v>
       </c>
       <c r="B49" t="s">
-        <v>125</v>
+        <v>131</v>
       </c>
       <c r="C49" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="D49" s="12">
         <v>0.06</v>
       </c>
       <c r="E49" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="F49" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>2</v>
       </c>
       <c r="B50" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="C50" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="D50" s="12">
         <v>0.2</v>
       </c>
       <c r="E50" t="s">
         <v>36</v>
       </c>
       <c r="F50" t="s">
-        <v>60</v>
+        <v>35</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>2</v>
       </c>
       <c r="B51" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="C51" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="D51" s="12">
         <v>5</v>
       </c>
       <c r="E51" t="s">
         <v>26</v>
       </c>
       <c r="F51" t="s">
-        <v>102</v>
+        <v>108</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>3</v>
       </c>
       <c r="B52" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="C52" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="D52" s="12">
-        <v>5</v>
+        <v>0.01</v>
       </c>
       <c r="E52" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="F52" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:F12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>132</v>
+        <v>138</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.
 COPIE DE BISCUIT DUCHESSE (FEUILLES)
 </t>
         </is>
       </c>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E6"/>
       <c r="F6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E7"/>
       <c r="F7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E8"/>
       <c r="F8"/>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E9"/>
       <c r="F9"/>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E10"/>
       <c r="F10"/>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E11"/>
       <c r="F11"/>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E12"/>
       <c r="F12"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:D37"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="8">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="15">
         <f>"00000732 · PAT.GATEAUX · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>00000732 · PAT.GATEAUX · référence : 1 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="16">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5" t="inlineStr" s="17">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7" t="s" s="16">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="inlineStr" s="17">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.
 COPIE DE BISCUIT DUCHESSE (FEUILLES)
 </t>
         </is>
       </c>
       <c r="C8"/>
       <c r="D8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="16">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="inlineStr" s="17">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C11"/>
       <c r="D11"/>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
     </row>
     <row r="13">
       <c r="A13" t="s" s="16">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="inlineStr" s="17">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C14"/>
       <c r="D14"/>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
     </row>
     <row r="16">
       <c r="A16" t="s" s="16">
-        <v>148</v>
+        <v>154</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="inlineStr" s="17">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C17"/>
       <c r="D17"/>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
     </row>
     <row r="19">
       <c r="A19" t="s" s="16">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20" t="inlineStr" s="17">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C20"/>
       <c r="D20"/>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
     </row>
     <row r="22">
       <c r="A22" t="s" s="16">
-        <v>150</v>
+        <v>156</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
     </row>
     <row r="23">
       <c r="A23"/>
       <c r="B23" t="inlineStr" s="17">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C23"/>
       <c r="D23"/>
     </row>
     <row r="24">
       <c r="A24"/>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
     </row>
     <row r="25">
       <c r="A25" t="s" s="16">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
     </row>
     <row r="26">
       <c r="A26"/>
       <c r="B26" t="inlineStr" s="17">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C26"/>
       <c r="D26"/>
     </row>
     <row r="27">
       <c r="A27"/>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
     </row>
     <row r="28">
       <c r="A28" t="s" s="16">
-        <v>152</v>
+        <v>158</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
     </row>
     <row r="29">
       <c r="A29"/>
       <c r="B29" t="inlineStr" s="17">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C29"/>
       <c r="D29"/>
     </row>
     <row r="30">
       <c r="A30"/>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
     </row>
     <row r="31">
       <c r="A31" t="s" s="16">
-        <v>153</v>
+        <v>159</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
     </row>
     <row r="32">
       <c r="A32"/>
       <c r="B32" t="inlineStr" s="17">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C32"/>
       <c r="D32"/>
     </row>
     <row r="33">
       <c r="A33"/>
       <c r="B33"/>
       <c r="C33"/>
       <c r="D33"/>
     </row>
     <row r="34">
       <c r="A34" t="s" s="16">
-        <v>154</v>
+        <v>160</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
     </row>
     <row r="35">
       <c r="A35"/>
       <c r="B35" t="inlineStr" s="17">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C35"/>
       <c r="D35"/>
     </row>
     <row r="36">
       <c r="A36"/>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
     </row>
     <row r="37">
       <c r="A37" t="s" s="18">
         <v>23</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="25">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="A7:D7"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="A10:D10"/>
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="A13:D13"/>
     <mergeCell ref="B14:D14"/>
     <mergeCell ref="A16:D16"/>
     <mergeCell ref="B17:D17"/>
     <mergeCell ref="A19:D19"/>
     <mergeCell ref="B20:D20"/>
     <mergeCell ref="A22:D22"/>
     <mergeCell ref="B23:D23"/>
     <mergeCell ref="A25:D25"/>
     <mergeCell ref="B26:D26"/>
     <mergeCell ref="A28:D28"/>
     <mergeCell ref="B29:D29"/>
     <mergeCell ref="A31:D31"/>
     <mergeCell ref="B32:D32"/>
     <mergeCell ref="A34:D34"/>
     <mergeCell ref="B35:D35"/>