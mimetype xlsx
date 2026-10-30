--- v0 (2026-08-01)
+++ v1 (2026-10-30)
@@ -9,220 +9,223 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Composition" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="61">
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 1 pc)</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>AMANDIN SUR ASSIETE</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Projets de carte restaurant</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ ASSIETE DE 25 CM.</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
-    <t>Petit matériel hôtellier</t>
+    <t>Petit matériel (moules, plaques, vaisselle)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ DÉCOR COULIS D'ORANGE</t>
   </si>
   <si>
     <t>Décorations</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ COULIS D'ORANGE (B)</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t>Sauces et coulis pâtisserie</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ EXTRAIT D'ORANGE</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>Appareils divers</t>
   </si>
   <si>
     <t xml:space="preserve">                ↳ ORANGE (P)</t>
   </si>
   <si>
     <t>Calcul</t>
   </si>
   <si>
     <t xml:space="preserve">                ↳ SUCRE (S0)</t>
   </si>
   <si>
-    <t>Sucres Mat. prem.</t>
+    <t>Sucres et édulcorants</t>
   </si>
   <si>
     <t xml:space="preserve">                    ↳ ORANGE</t>
   </si>
   <si>
-    <t>Produits frais</t>
-[...5 lines deleted...]
-    <t>Matières diverses (à trier)</t>
+    <t>Agrumes</t>
+  </si>
+  <si>
+    <t xml:space="preserve">            ↳ Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t>Matières premières</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ AMANDIN EN TRANCHE</t>
   </si>
   <si>
     <t>Pièces individuelles</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ AMANDIN (650 GR,RECTANGULAIRE)</t>
   </si>
   <si>
     <t>Gâteaux</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ BISCUIT-CAKE D'AMANDIN</t>
   </si>
   <si>
     <t xml:space="preserve">                ↳ BLANC D'OEUF (P)</t>
   </si>
   <si>
     <t>Conversions oeufs et ovoproduits</t>
   </si>
   <si>
     <t xml:space="preserve">                    ↳ BLANC D'OEUF (ML)</t>
   </si>
   <si>
     <t xml:space="preserve">                        ↳ OEUF A3 (PRIX)</t>
   </si>
   <si>
-    <t>Produits laitiers</t>
+    <t>Oeufs entiers</t>
   </si>
   <si>
     <t xml:space="preserve">                ↳ SUCRE (S2)</t>
   </si>
   <si>
     <t xml:space="preserve">                ↳ JAUNE D'OEUF (P)</t>
   </si>
   <si>
     <t xml:space="preserve">                    ↳ JAUNE D'OEUF (ML)</t>
   </si>
   <si>
     <t xml:space="preserve">                ↳ AMANDES FFILES</t>
   </si>
   <si>
-    <t>FRUIT FRAIS</t>
+    <t>Oléagineux et noix</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ MOULE 
  CAKE (25*10*10 CM)</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ GRILLES 
  PATISSERIE</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ DÉCOR FRUIT (ÉTÉ,ASSIETE)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ CARAMBOLES EN TRANCHES</t>
   </si>
   <si>
     <t>Conversions fruits frais (P→K)</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ CARAMBOLES</t>
   </si>
   <si>
+    <t>Fruits tropicaux et exotiques</t>
+  </si>
+  <si>
     <t xml:space="preserve">        ↳ KIWI (P/.)</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ KIWI</t>
   </si>
   <si>
-    <t>Matières premières</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">        ↳ FRAISE (P/.)</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ FRAISE (P)</t>
   </si>
   <si>
     <t xml:space="preserve">                ↳ FRAISE (RAVIER)</t>
+  </si>
+  <si>
+    <t>Baies et petits fruits</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ GROSEILLES (BRANCHE,P)</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ GROSEILLES (RAVIER)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ PHYSALIS (P)</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ PHYSALIS (RAVIER)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="2">
@@ -265,50 +268,53 @@
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:F37"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>1</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>2</v>
@@ -452,51 +458,51 @@
       </c>
       <c r="C8" t="s">
         <v>11</v>
       </c>
       <c r="D8" s="3">
         <v>0.429</v>
       </c>
       <c r="E8" t="s">
         <v>19</v>
       </c>
       <c r="F8" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>5</v>
       </c>
       <c r="B9" t="s">
         <v>25</v>
       </c>
       <c r="C9" t="s">
         <v>11</v>
       </c>
       <c r="D9" s="3">
-        <v>1.724</v>
+        <v>0.345</v>
       </c>
       <c r="E9" t="s">
         <v>19</v>
       </c>
       <c r="F9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10" t="s">
         <v>27</v>
       </c>
       <c r="C10" t="s">
         <v>11</v>
       </c>
       <c r="D10" s="3">
         <v>0.286</v>
       </c>
       <c r="E10" t="s">
         <v>16</v>
       </c>
       <c r="F10" t="s">
@@ -712,51 +718,51 @@
       </c>
       <c r="C21" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="3">
         <v>0.1</v>
       </c>
       <c r="E21" t="s">
         <v>8</v>
       </c>
       <c r="F21" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>5</v>
       </c>
       <c r="B22" t="s">
         <v>25</v>
       </c>
       <c r="C22" t="s">
         <v>11</v>
       </c>
       <c r="D22" s="3">
-        <v>0.1</v>
+        <v>0.02</v>
       </c>
       <c r="E22" t="s">
         <v>19</v>
       </c>
       <c r="F22" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>4</v>
       </c>
       <c r="B23" t="s">
         <v>42</v>
       </c>
       <c r="C23" t="s">
         <v>11</v>
       </c>
       <c r="D23" s="3">
         <v>0.02</v>
       </c>
       <c r="E23" t="s">
         <v>19</v>
       </c>
       <c r="F23" t="s">
@@ -838,91 +844,91 @@
       </c>
       <c r="E27" t="s">
         <v>8</v>
       </c>
       <c r="F27" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>3</v>
       </c>
       <c r="B28" t="s">
         <v>49</v>
       </c>
       <c r="C28" t="s">
         <v>11</v>
       </c>
       <c r="D28" s="3">
         <v>0.067</v>
       </c>
       <c r="E28" t="s">
         <v>8</v>
       </c>
       <c r="F28" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>2</v>
       </c>
       <c r="B29" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C29" t="s">
         <v>7</v>
       </c>
       <c r="D29" s="3">
         <v>1</v>
       </c>
       <c r="E29" t="s">
         <v>8</v>
       </c>
       <c r="F29" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>3</v>
       </c>
       <c r="B30" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C30" t="s">
         <v>11</v>
       </c>
       <c r="D30" s="3">
         <v>0.1</v>
       </c>
       <c r="E30" t="s">
         <v>8</v>
       </c>
       <c r="F30" t="s">
-        <v>52</v>
+        <v>28</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>2</v>
       </c>
       <c r="B31" t="s">
         <v>53</v>
       </c>
       <c r="C31" t="s">
         <v>7</v>
       </c>
       <c r="D31" s="3">
         <v>2</v>
       </c>
       <c r="E31" t="s">
         <v>8</v>
       </c>
       <c r="F31" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>3</v>
@@ -938,131 +944,131 @@
       </c>
       <c r="E32" t="s">
         <v>8</v>
       </c>
       <c r="F32" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>4</v>
       </c>
       <c r="B33" t="s">
         <v>55</v>
       </c>
       <c r="C33" t="s">
         <v>11</v>
       </c>
       <c r="D33" s="3">
         <v>0.033</v>
       </c>
       <c r="E33" t="s">
         <v>8</v>
       </c>
       <c r="F33" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>2</v>
       </c>
       <c r="B34" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C34" t="s">
         <v>7</v>
       </c>
       <c r="D34" s="3">
         <v>1</v>
       </c>
       <c r="E34" t="s">
         <v>8</v>
       </c>
       <c r="F34" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>3</v>
       </c>
       <c r="B35" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C35" t="s">
         <v>11</v>
       </c>
       <c r="D35" s="3">
         <v>0.033</v>
       </c>
       <c r="E35" t="s">
         <v>8</v>
       </c>
       <c r="F35" t="s">
-        <v>26</v>
+        <v>56</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>2</v>
       </c>
       <c r="B36" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C36" t="s">
         <v>7</v>
       </c>
       <c r="D36" s="3">
         <v>1</v>
       </c>
       <c r="E36" t="s">
         <v>8</v>
       </c>
       <c r="F36" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>3</v>
       </c>
       <c r="B37" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C37" t="s">
         <v>11</v>
       </c>
       <c r="D37" s="3">
         <v>0.063</v>
       </c>
       <c r="E37" t="s">
         <v>8</v>
       </c>
       <c r="F37" t="s">
-        <v>26</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>AMANDIN SUR ASSIETE</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>