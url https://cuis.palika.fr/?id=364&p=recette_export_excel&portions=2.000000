--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -85,51 +85,51 @@
   <si>
     <t>Archive DOSBox — LIEN.DBF/OBJET.DBF originaux (CLI.1992.DOSBOX)</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>2 pc</t>
   </si>
   <si>
     <t>Coût de revient (qt de référence)</t>
   </si>
   <si>
     <t>Coût unitaire</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
     <t>Coût de revient total pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>01/08/2026 07:47</t>
+    <t>15/09/2026 19:08</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
@@ -487,50 +487,53 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:B18"/>
   <cols>
     <col min="1" max="1" width="36" customWidth="1"/>
     <col min="2" max="2" width="50" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3" t="s" s="3">
@@ -627,50 +630,53 @@
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>21</v>
       </c>
       <c r="B17" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>23</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:G15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="8">
         <v>24</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
@@ -948,50 +954,53 @@
         <f>E14*0.95</f>
         <v>0.1995</v>
       </c>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15" t="s" s="4">
         <v>57</v>
       </c>
       <c r="G15" s="13">
         <f>SUM(G7:G14)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:F22"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>58</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>59</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>60</v>
@@ -1411,50 +1420,53 @@
         <v>3</v>
       </c>
       <c r="B22" t="s">
         <v>89</v>
       </c>
       <c r="C22" t="s">
         <v>71</v>
       </c>
       <c r="D22" s="12">
         <v>10</v>
       </c>
       <c r="E22" t="s">
         <v>26</v>
       </c>
       <c r="F22" t="s">
         <v>44</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:F6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>90</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>91</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>92</v>
@@ -1524,50 +1536,53 @@
       </c>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>99</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E6"/>
       <c r="F6"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:D19"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="8">
         <v>100</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="15">
         <f>"00000523 · PAT.TARTES · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>00000523 · PAT.TARTES · référence : 2 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
@@ -1682,51 +1697,51 @@
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="inlineStr" s="17">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C17"/>
       <c r="D17"/>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
     </row>
     <row r="19">
       <c r="A19" t="s" s="18">
         <v>23</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="13">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="A7:D7"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="A10:D10"/>
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="A13:D13"/>
     <mergeCell ref="B14:D14"/>
     <mergeCell ref="A16:D16"/>
     <mergeCell ref="B17:D17"/>
     <mergeCell ref="A19:D19"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>