--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -193,50 +193,53 @@
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="201" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="202" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:F10"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="40" customWidth="1"/>
     <col min="3" max="3" width="28" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>1</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>2</v>