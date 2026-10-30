--- v0 (2026-08-01)
+++ v1 (2026-10-30)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Composition" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="73" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="76" uniqueCount="76">
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 1 pc)</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>PANACHÉE DE MOUSSE AU CHOCOLAT (HIVER)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
@@ -65,189 +65,198 @@
   <si>
     <t xml:space="preserve">    ↳ QUENELLE DE MOUSSE CHOCOLAT</t>
   </si>
   <si>
     <t>Conversions diverses</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ MOUSSE AU CHOCOLAT (B)</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>Mousses et bavarois</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ CREME FRAOECHE</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
-    <t>Produits frais</t>
+    <t>Crèmes fraîches et laitières</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ JAUNE D'OEUF (P)</t>
   </si>
   <si>
     <t>Conversions oeufs et ovoproduits</t>
   </si>
   <si>
     <t xml:space="preserve">                ↳ JAUNE D'OEUF (ML)</t>
   </si>
   <si>
     <t xml:space="preserve">                    ↳ OEUF A3 (PRIX)</t>
   </si>
   <si>
-    <t>Produits laitiers</t>
+    <t>Oeufs entiers</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ CHOCOLAT 835</t>
   </si>
   <si>
-    <t>Chocolat Mat. prem.</t>
+    <t>Chocolats de couverture</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ BLANC D'OEUF (P)</t>
   </si>
   <si>
     <t xml:space="preserve">                ↳ BLANC D'OEUF (ML)</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ SUCRE (S2)</t>
   </si>
   <si>
-    <t>Sucres Mat. prem.</t>
+    <t>Sucres et édulcorants</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ QUENELLE DE MOUSSE CHOCOLAIT</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ MOUSSE AU CHOCOLAT AU LAIT (B)</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ CHOCOLAT LAIT 823</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ QUENELLE DE MOUSSE CHOCOBLANC</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ MOUSSE AU CHOCOLAT BLANC (B)</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ CHOCOLAT BLANC W</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ DÉCOR CRÈME ANGLAISE</t>
   </si>
   <si>
     <t>Décorations</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ CRÈME ANGLAISE VANILLE</t>
   </si>
   <si>
     <t>Appareils divers</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ CRÈME ANGLAISE I</t>
   </si>
   <si>
     <t xml:space="preserve">                ↳ LAIT</t>
   </si>
   <si>
+    <t>Produits laitiers et œufs</t>
+  </si>
+  <si>
     <t xml:space="preserve">                ↳ SUCRE (S2)</t>
   </si>
   <si>
     <t xml:space="preserve">                ↳ JAUNE D'OEUF (P)</t>
   </si>
   <si>
     <t xml:space="preserve">                    ↳ JAUNE D'OEUF (ML)</t>
   </si>
   <si>
     <t xml:space="preserve">                        ↳ OEUF A3 (PRIX)</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ VANILLE (baton)</t>
   </si>
   <si>
-    <t>Eléments divers</t>
+    <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ DÉCOR FRUIT (HIVER)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ CARAMBOLES EN TRANCHES</t>
   </si>
   <si>
     <t>Conversions fruits frais (P→K)</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ CARAMBOLES</t>
   </si>
   <si>
-    <t>FRUIT FRAIS</t>
+    <t>Fruits tropicaux et exotiques</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ KIWI (P/.)</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ KIWI</t>
   </si>
   <si>
     <t>Matières premières</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ FIGUES (P/.)</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ FIGUES (CAISSE)</t>
   </si>
   <si>
+    <t>Fruits</t>
+  </si>
+  <si>
     <t xml:space="preserve">        ↳ PASSION (P/.)</t>
   </si>
   <si>
     <t>Calcul</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ PASSION (P)</t>
   </si>
   <si>
     <t xml:space="preserve">                ↳ PASSION (CAISSE)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ FRAISE (P/.)</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ FRAISE (P)</t>
   </si>
   <si>
     <t xml:space="preserve">                ↳ FRAISE (RAVIER)</t>
+  </si>
+  <si>
+    <t>Baies et petits fruits</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ RAISIN NOIR (P/.)</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ RAISINS NOIRS (P)</t>
   </si>
   <si>
     <t xml:space="preserve">                ↳ RAISINS NOIRS</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ RAISIN BLANC (P/.)</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ RAISINS BLANCS (P)</t>
   </si>
   <si>
     <t xml:space="preserve">                ↳ RAISINS BLANCS</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ PHYSALIS (P)</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ PHYSALIS (RAVIER)</t>
   </si>
@@ -302,50 +311,53 @@
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:F65"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>1</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>2</v>
@@ -1095,571 +1107,571 @@
       </c>
       <c r="E38" t="s">
         <v>17</v>
       </c>
       <c r="F38" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>4</v>
       </c>
       <c r="B39" t="s">
         <v>41</v>
       </c>
       <c r="C39" t="s">
         <v>16</v>
       </c>
       <c r="D39" s="3">
         <v>0.833</v>
       </c>
       <c r="E39" t="s">
         <v>17</v>
       </c>
       <c r="F39" t="s">
-        <v>23</v>
+        <v>42</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>4</v>
       </c>
       <c r="B40" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C40" t="s">
         <v>16</v>
       </c>
       <c r="D40" s="3">
         <v>0.208</v>
       </c>
       <c r="E40" t="s">
         <v>13</v>
       </c>
       <c r="F40" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>4</v>
       </c>
       <c r="B41" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C41" t="s">
         <v>7</v>
       </c>
       <c r="D41" s="3">
         <v>8.333</v>
       </c>
       <c r="E41" t="s">
         <v>8</v>
       </c>
       <c r="F41" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>5</v>
       </c>
       <c r="B42" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C42" t="s">
         <v>7</v>
       </c>
       <c r="D42" s="3">
         <v>0.158</v>
       </c>
       <c r="E42" t="s">
         <v>17</v>
       </c>
       <c r="F42" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>6</v>
       </c>
       <c r="B43" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C43" t="s">
         <v>16</v>
       </c>
       <c r="D43" s="3">
         <v>4.167</v>
       </c>
       <c r="E43" t="s">
         <v>8</v>
       </c>
       <c r="F43" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>3</v>
       </c>
       <c r="B44" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C44" t="s">
         <v>16</v>
       </c>
       <c r="D44" s="3">
         <v>0.833</v>
       </c>
       <c r="E44" t="s">
         <v>8</v>
       </c>
       <c r="F44" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>1</v>
       </c>
       <c r="B45" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C45" t="s">
         <v>7</v>
       </c>
       <c r="D45" s="3">
         <v>1</v>
       </c>
       <c r="E45" t="s">
         <v>8</v>
       </c>
       <c r="F45" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>2</v>
       </c>
       <c r="B46" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C46" t="s">
         <v>7</v>
       </c>
       <c r="D46" s="3">
         <v>1</v>
       </c>
       <c r="E46" t="s">
         <v>8</v>
       </c>
       <c r="F46" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>3</v>
       </c>
       <c r="B47" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C47" t="s">
         <v>16</v>
       </c>
       <c r="D47" s="3">
         <v>0.067</v>
       </c>
       <c r="E47" t="s">
         <v>8</v>
       </c>
       <c r="F47" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>2</v>
       </c>
       <c r="B48" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C48" t="s">
         <v>7</v>
       </c>
       <c r="D48" s="3">
         <v>1</v>
       </c>
       <c r="E48" t="s">
         <v>8</v>
       </c>
       <c r="F48" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>3</v>
       </c>
       <c r="B49" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C49" t="s">
         <v>16</v>
       </c>
       <c r="D49" s="3">
         <v>0.1</v>
       </c>
       <c r="E49" t="s">
         <v>8</v>
       </c>
       <c r="F49" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>2</v>
       </c>
       <c r="B50" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C50" t="s">
         <v>7</v>
       </c>
       <c r="D50" s="3">
         <v>1</v>
       </c>
       <c r="E50" t="s">
         <v>8</v>
       </c>
       <c r="F50" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>3</v>
       </c>
       <c r="B51" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C51" t="s">
         <v>16</v>
       </c>
       <c r="D51" s="3">
         <v>0.125</v>
       </c>
       <c r="E51" t="s">
         <v>8</v>
       </c>
       <c r="F51" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>2</v>
       </c>
       <c r="B52" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C52" t="s">
         <v>7</v>
       </c>
       <c r="D52" s="3">
         <v>1</v>
       </c>
       <c r="E52" t="s">
         <v>8</v>
       </c>
       <c r="F52" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>3</v>
       </c>
       <c r="B53" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C53" t="s">
         <v>7</v>
       </c>
       <c r="D53" s="3">
         <v>0.25</v>
       </c>
       <c r="E53" t="s">
         <v>8</v>
       </c>
       <c r="F53" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>4</v>
       </c>
       <c r="B54" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C54" t="s">
         <v>16</v>
       </c>
       <c r="D54" s="3">
         <v>0.005</v>
       </c>
       <c r="E54" t="s">
         <v>8</v>
       </c>
       <c r="F54" t="s">
-        <v>18</v>
+        <v>53</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>2</v>
       </c>
       <c r="B55" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C55" t="s">
         <v>7</v>
       </c>
       <c r="D55" s="3">
         <v>2</v>
       </c>
       <c r="E55" t="s">
         <v>8</v>
       </c>
       <c r="F55" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>3</v>
       </c>
       <c r="B56" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="C56" t="s">
         <v>7</v>
       </c>
       <c r="D56" s="3">
         <v>1</v>
       </c>
       <c r="E56" t="s">
         <v>8</v>
       </c>
       <c r="F56" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>4</v>
       </c>
       <c r="B57" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C57" t="s">
         <v>16</v>
       </c>
       <c r="D57" s="3">
         <v>0.033</v>
       </c>
       <c r="E57" t="s">
         <v>8</v>
       </c>
       <c r="F57" t="s">
-        <v>52</v>
+        <v>67</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>2</v>
       </c>
       <c r="B58" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="C58" t="s">
         <v>7</v>
       </c>
       <c r="D58" s="3">
         <v>1</v>
       </c>
       <c r="E58" t="s">
         <v>8</v>
       </c>
       <c r="F58" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>3</v>
       </c>
       <c r="B59" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="C59" t="s">
         <v>7</v>
       </c>
       <c r="D59" s="3">
         <v>0.5</v>
       </c>
       <c r="E59" t="s">
         <v>8</v>
       </c>
       <c r="F59" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>4</v>
       </c>
       <c r="B60" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="C60" t="s">
         <v>16</v>
       </c>
       <c r="D60" s="3">
         <v>0.5</v>
       </c>
       <c r="E60" t="s">
         <v>13</v>
       </c>
       <c r="F60" t="s">
-        <v>18</v>
+        <v>59</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>2</v>
       </c>
       <c r="B61" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="C61" t="s">
         <v>7</v>
       </c>
       <c r="D61" s="3">
         <v>1</v>
       </c>
       <c r="E61" t="s">
         <v>8</v>
       </c>
       <c r="F61" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>3</v>
       </c>
       <c r="B62" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="C62" t="s">
         <v>7</v>
       </c>
       <c r="D62" s="3">
         <v>0.5</v>
       </c>
       <c r="E62" t="s">
         <v>8</v>
       </c>
       <c r="F62" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>4</v>
       </c>
       <c r="B63" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="C63" t="s">
         <v>16</v>
       </c>
       <c r="D63" s="3">
         <v>0.5</v>
       </c>
       <c r="E63" t="s">
         <v>13</v>
       </c>
       <c r="F63" t="s">
-        <v>18</v>
+        <v>59</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>2</v>
       </c>
       <c r="B64" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="C64" t="s">
         <v>7</v>
       </c>
       <c r="D64" s="3">
         <v>1</v>
       </c>
       <c r="E64" t="s">
         <v>8</v>
       </c>
       <c r="F64" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>3</v>
       </c>
       <c r="B65" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="C65" t="s">
         <v>16</v>
       </c>
       <c r="D65" s="3">
         <v>0.063</v>
       </c>
       <c r="E65" t="s">
         <v>8</v>
       </c>
       <c r="F65" t="s">
-        <v>18</v>
+        <v>53</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>PANACHÉE DE MOUSSE AU CHOCOLAT </dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>