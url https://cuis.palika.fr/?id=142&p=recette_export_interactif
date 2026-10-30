--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -178,50 +178,53 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:E12"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>2</v>
       </c>
       <c r="B2" s="5">
@@ -322,51 +325,51 @@
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10" t="s" s="8"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="inlineStr" s="3">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
       <c r="A12" t="s" s="11">
         <v>13</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12" t="s" s="8"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="4">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="A12:D12"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>CLAFOUTI (SAUCE)</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>