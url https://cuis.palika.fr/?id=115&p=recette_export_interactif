--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -58,51 +58,51 @@
   <si>
     <t xml:space="preserve">    PÂTE À CHOUX (B) — voir l'onglet "PÂTE À CHOUX (B)"</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t xml:space="preserve">    papier silicone</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>PÂTE À CHOUX (B)</t>
   </si>
   <si>
     <t>Quantité totale à produire (cumulée)</t>
   </si>
   <si>
     <t>référence : 0,193 kg — lot unique couvrant tous les usages</t>
   </si>
   <si>
     <t>PÂTE À CHOUX (B)  00000343</t>
   </si>
   <si>
-    <t xml:space="preserve">    EAU</t>
+    <t xml:space="preserve">    Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t xml:space="preserve">    SEL</t>
   </si>
   <si>
     <t xml:space="preserve">    SUCRE (S2)</t>
   </si>
   <si>
     <t xml:space="preserve">    BEURRE</t>
   </si>
   <si>
     <t xml:space="preserve">    FARINE (FLEUR DE FROMENT)</t>
   </si>
   <si>
     <t xml:space="preserve">    OEUF (P) (conv.)</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>[TAMISER] farine T55 avant toutes étapes</t>
   </si>
@@ -270,50 +270,53 @@
     <xf numFmtId="200" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:E10"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>2</v>
       </c>
       <c r="B2" s="5">
@@ -386,62 +389,65 @@
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8" t="s" s="8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="inlineStr" s="3">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9" t="s" s="8"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="11">
         <v>10</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10" t="s" s="8"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="4">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="A10:D10"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:E30"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>11</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>12</v>
       </c>
       <c r="B2" s="12">
@@ -754,51 +760,51 @@
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28" t="s" s="8"/>
     </row>
     <row r="29">
       <c r="A29" t="s" s="13">
         <v>37</v>
       </c>
       <c r="B29" t="s" s="14">
         <v>38</v>
       </c>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29" t="s" s="8"/>
     </row>
     <row r="30">
       <c r="A30" t="s" s="11">
         <v>10</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30" t="s" s="8"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="14">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B13:D13"/>
     <mergeCell ref="B15:D15"/>
     <mergeCell ref="B16:D16"/>
     <mergeCell ref="B21:D21"/>
     <mergeCell ref="B22:D22"/>
     <mergeCell ref="B23:D23"/>
     <mergeCell ref="B24:D24"/>
     <mergeCell ref="B25:D25"/>
     <mergeCell ref="B26:D26"/>
     <mergeCell ref="B28:D28"/>
     <mergeCell ref="B29:D29"/>
     <mergeCell ref="A30:D30"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>