--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -15,152 +15,152 @@
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Besoins" sheetId="1" r:id="rId1"/>
     <sheet name="Procedure" sheetId="2" r:id="rId2"/>
     <sheet name="Arborescence FT" sheetId="3" r:id="rId3"/>
     <sheet name="Carte imprimable" sheetId="4" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="127" uniqueCount="127">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="126" uniqueCount="126">
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>EAU</t>
+  </si>
+  <si>
+    <t>Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t>Matières premières</t>
+  </si>
+  <si>
+    <t>lt</t>
   </si>
   <si>
     <t>VIN-BLANC-CUI</t>
   </si>
   <si>
     <t>Vin blanc sec de cuisson</t>
   </si>
   <si>
     <t>Vins et bières de cuisson</t>
   </si>
   <si>
-    <t>lt</t>
-[...19 lines deleted...]
-  <si>
     <t>EPI-MUSCADE-POW</t>
   </si>
   <si>
     <t>Noix de muscade moulue</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>EPI-PIMENT-CAYE</t>
   </si>
   <si>
     <t>Piment de Cayenne</t>
   </si>
   <si>
     <t>EPI-POIVRE-BLAN</t>
   </si>
   <si>
     <t>Poivre blanc moulu</t>
   </si>
   <si>
     <t>EPI-POIVRE-NOIR</t>
   </si>
   <si>
     <t>Poivre noir moulu</t>
   </si>
   <si>
-    <t>KNORR-FBLIE-STD</t>
-[...2 lines deleted...]
-    <t>Fonds Brun Lié (Knorr Professional)</t>
+    <t>FAR-T55</t>
+  </si>
+  <si>
+    <t>Farine de blé T55</t>
+  </si>
+  <si>
+    <t>Farines de blé</t>
+  </si>
+  <si>
+    <t>KNORR-FBLANC-VOL</t>
+  </si>
+  <si>
+    <t>Fonds Blanc de Volaille (Knorr Professional)</t>
   </si>
   <si>
     <t>Fonds déshydratés et poudres</t>
   </si>
   <si>
     <t>BEU-CUISINE</t>
   </si>
   <si>
     <t>Beurre de cuisine bloc 10 kg</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
     <t>BEU-DOUX</t>
   </si>
   <si>
     <t>Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>CRE-FRAICHE-LI</t>
   </si>
   <si>
     <t>Crème fraîche liquide 15% MG allégée</t>
   </si>
@@ -185,249 +185,246 @@
   <si>
     <t>Volailles et lapins surgelés</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
-    <t>VOLAILLE POCHEE SAUCE SUPREME (POULE)</t>
+    <t>VOLAILLE POCHÉE SAUCE SUPRÊME (POULE)</t>
   </si>
   <si>
     <t>Servir — Servir une cuisse de volaille sur assiette, napper largement de sauce supreme. Accompagner de riz pilaf ou creole.</t>
   </si>
   <si>
     <t>Fond de volaille reconstitue (collectivite)</t>
   </si>
   <si>
     <t>DISSOUDRE</t>
   </si>
   <si>
     <t>Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</t>
   </si>
   <si>
-    <t>Roux Blanc</t>
+    <t>ROUX BLANC</t>
   </si>
   <si>
     <t>METTRE EN PLACE</t>
   </si>
   <si>
-    <t>Mettre en place — Peser, mesurer et contrôler les denrées. Tamiser la farine. Découper le beurre en parcelles.</t>
+    <t>Mettre en place le poste de travail — Peser, mesurer, contrôler les denrées. Tamiser la farine. Découper le beurre en parcelles.</t>
   </si>
   <si>
     <t>ÉTUVER</t>
   </si>
   <si>
     <t>RÉDUIRE</t>
   </si>
   <si>
     <t>3 à 4 min</t>
   </si>
   <si>
     <t>REFROIDIR</t>
   </si>
   <si>
-    <t>Refroidir rapidement — Retirer la sauteuse du feu. Si nécessaire, plonger le fond dans une plaque d'eau froide pour stopper la cuisson.</t>
-[...1 lines deleted...]
-  <si>
     <t>SAUCE SUPRÊME (VOLAILLE)</t>
   </si>
   <si>
     <t>Réduire de 2 litres le fond blanc de la recette de base.</t>
   </si>
   <si>
     <t>Ajouter 2 litres de crème fraîche et 500 g de beurre en liaison terminale. Monter et émulsionner la sauce au mixeur.</t>
   </si>
   <si>
     <t>Fond de volaille au vin blanc (collectivité)</t>
   </si>
   <si>
     <t>Réhydrater la poudre déshydratée dans l'eau chaude puis ajouter le vin blanc. Porter à ébullition légère et laisser réduire quelques minutes.</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (× multiplicateur, voir feuille Besoins)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Cuisse de poule (piece) (conv.)</t>
   </si>
   <si>
     <t>conversion</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Fond de volaille reconstitue (collectivite)</t>
   </si>
   <si>
-    <t xml:space="preserve">        ↳ EAU</t>
+    <t xml:space="preserve">        ↳ Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
-    <t xml:space="preserve">        ↳ Fonds Brun Lié (Knorr Professional)</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">    ↳ Roux Blanc</t>
+    <t xml:space="preserve">        ↳ Fonds Blanc de Volaille (Knorr Professional)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ ROUX BLANC</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Beurre de cuisine bloc 10 kg</t>
   </si>
   <si>
-    <t xml:space="preserve">        ↳ farine de blé tamisée type 55</t>
+    <t xml:space="preserve">        ↳ Farine de blé T55</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poivre noir moulu</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ SAUCE SUPRÊME (VOLAILLE)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Fond de volaille au vin blanc (collectivité)</t>
   </si>
   <si>
-    <t xml:space="preserve">            ↳ EAU</t>
+    <t xml:space="preserve">            ↳ Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ Vin blanc sec de cuisson</t>
   </si>
   <si>
-    <t xml:space="preserve">            ↳ Fonds Brun Lié (Knorr Professional)</t>
+    <t xml:space="preserve">            ↳ Fonds Blanc de Volaille (Knorr Professional)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Piment de Cayenne</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Poivre blanc moulu</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Noix de muscade moulue</t>
   </si>
   <si>
-    <t xml:space="preserve">        ↳ Roux Blanc</t>
+    <t xml:space="preserve">        ↳ ROUX BLANC</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ Beurre de cuisine bloc 10 kg</t>
   </si>
   <si>
-    <t xml:space="preserve">            ↳ farine de blé tamisée type 55</t>
+    <t xml:space="preserve">            ↳ Farine de blé T55</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Crème fraîche liquide 15% MG allégée</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
-    <t>Fiche technique — VOLAILLE POCHEE SAUCE SUPREME (POULE)</t>
-[...2 lines deleted...]
-    <t>VOLAILLE POCHEE SAUCE SUPREME (POULE)  GRO_CDC_113B</t>
+    <t>Fiche technique — VOLAILLE POCHÉE SAUCE SUPRÊME (POULE)</t>
+  </si>
+  <si>
+    <t>VOLAILLE POCHÉE SAUCE SUPRÊME (POULE)  GRO_CDC_113B</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t xml:space="preserve">    Cuisse de poule (piece) (conv.)</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t xml:space="preserve">    Fond de volaille reconstitue (collectivite)</t>
   </si>
   <si>
-    <t xml:space="preserve">    Roux Blanc</t>
+    <t xml:space="preserve">    ROUX BLANC</t>
   </si>
   <si>
     <t xml:space="preserve">    Sel fin de cuisine</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t xml:space="preserve">    SAUCE SUPRÊME (VOLAILLE)</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>6.</t>
   </si>
   <si>
     <t>↳ Fond de volaille reconstitue (collectivite)  GRO-FOND-VOLAIL</t>
   </si>
   <si>
-    <t xml:space="preserve">    EAU</t>
-[...5 lines deleted...]
-    <t>↳ Roux Blanc  00SAU_REC001</t>
+    <t xml:space="preserve">    Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Fonds Blanc de Volaille (Knorr Professional)</t>
+  </si>
+  <si>
+    <t>↳ ROUX BLANC  GRO_CDR_B280</t>
   </si>
   <si>
     <t xml:space="preserve">    Beurre de cuisine bloc 10 kg</t>
   </si>
   <si>
-    <t xml:space="preserve">    farine de blé tamisée type 55</t>
+    <t xml:space="preserve">    Farine de blé T55</t>
   </si>
   <si>
     <t>↳ SAUCE SUPRÊME (VOLAILLE)  GRO_CDC_206SuVo</t>
   </si>
   <si>
     <t xml:space="preserve">    Fond de volaille au vin blanc (collectivité)</t>
   </si>
   <si>
     <t>↳ Fond de volaille au vin blanc (collectivité)  GRO-FONDV-VOLAIL</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="0.00"/>
     <numFmt numFmtId="201" formatCode="#,##0.000"/>
     <numFmt numFmtId="202" formatCode="#,##0.0000&quot; €&quot;"/>
@@ -508,63 +505,60 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1F4E3B"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFF3CD"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="18">
+  <cellXfs count="17">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="201" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="201" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="202" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="203" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
@@ -669,374 +663,374 @@
       </c>
       <c r="D6" t="s" s="7">
         <v>8</v>
       </c>
       <c r="E6" t="s" s="7">
         <v>9</v>
       </c>
       <c r="F6" t="s" s="7">
         <v>10</v>
       </c>
       <c r="G6" t="s" s="7">
         <v>11</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7" t="s">
         <v>13</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="4">
-        <v>1.6</v>
+        <v>23.025</v>
       </c>
       <c r="E7" s="6">
         <f>D7*$B$2</f>
-        <v>1.6</v>
+        <v>23.025</v>
       </c>
       <c r="F7" t="s">
         <v>15</v>
       </c>
       <c r="G7" s="8">
-        <f>E7*2.8</f>
-        <v>4.48</v>
+        <f>E7*0.0043</f>
+        <v>0.099008</v>
       </c>
     </row>
     <row r="8">
-      <c r="A8" t="s" s="9">
+      <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8" t="s">
         <v>17</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="4">
-        <v>22.775</v>
+        <v>1.6</v>
       </c>
       <c r="E8" s="6">
         <f>D8*$B$2</f>
-        <v>22.775</v>
+        <v>1.6</v>
       </c>
       <c r="F8" t="s">
         <v>15</v>
       </c>
       <c r="G8" s="8">
-        <f>E8*0.003</f>
-        <v>0.068325</v>
+        <f>E8*2.8</f>
+        <v>4.48</v>
       </c>
     </row>
     <row r="9">
-      <c r="A9" t="s" s="9">
+      <c r="A9" t="s">
         <v>19</v>
       </c>
       <c r="B9" t="s">
         <v>20</v>
       </c>
       <c r="C9" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="4">
-        <v>0.395</v>
+        <v>0.002</v>
       </c>
       <c r="E9" s="6">
         <f>D9*$B$2</f>
-        <v>0.395</v>
+        <v>0.002</v>
       </c>
       <c r="F9" t="s">
-        <v>3</v>
+        <v>22</v>
       </c>
       <c r="G9" s="8">
-        <f>E9*0</f>
-        <v>0</v>
+        <f>E9*20</f>
+        <v>0.04</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B10" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C10" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D10" s="4">
         <v>0.002</v>
       </c>
       <c r="E10" s="6">
         <f>D10*$B$2</f>
         <v>0.002</v>
       </c>
       <c r="F10" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="G10" s="8">
-        <f>E10*20</f>
-        <v>0.04</v>
+        <f>E10*9.8</f>
+        <v>0.0196</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
+        <v>25</v>
+      </c>
+      <c r="B11" t="s">
         <v>26</v>
       </c>
-      <c r="B11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C11" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D11" s="4">
-        <v>0.002</v>
+        <v>0.006</v>
       </c>
       <c r="E11" s="6">
         <f>D11*$B$2</f>
-        <v>0.002</v>
+        <v>0.006</v>
       </c>
       <c r="F11" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="G11" s="8">
-        <f>E11*9.8</f>
-        <v>0.0196</v>
+        <f>E11*14.8</f>
+        <v>0.0888</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
+        <v>27</v>
+      </c>
+      <c r="B12" t="s">
         <v>28</v>
       </c>
-      <c r="B12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C12" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D12" s="4">
-        <v>0.006</v>
+        <v>0.007</v>
       </c>
       <c r="E12" s="6">
         <f>D12*$B$2</f>
-        <v>0.006</v>
+        <v>0.007</v>
       </c>
       <c r="F12" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="G12" s="8">
-        <f>E12*14.8</f>
-        <v>0.0888</v>
+        <f>E12*12.5</f>
+        <v>0.0875</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
+        <v>29</v>
+      </c>
+      <c r="B13" t="s">
         <v>30</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>31</v>
       </c>
-      <c r="C13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D13" s="4">
-        <v>0.007</v>
+        <v>0.395</v>
       </c>
       <c r="E13" s="6">
         <f>D13*$B$2</f>
-        <v>0.007</v>
+        <v>0.395</v>
       </c>
       <c r="F13" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="G13" s="8">
-        <f>E13*12.5</f>
-        <v>0.0875</v>
+        <f>E13*0.56</f>
+        <v>0.2212</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>32</v>
       </c>
       <c r="B14" t="s">
         <v>33</v>
       </c>
       <c r="C14" t="s">
         <v>34</v>
       </c>
       <c r="D14" s="4">
-        <v>0.625</v>
+        <v>0.375</v>
       </c>
       <c r="E14" s="6">
         <f>D14*$B$2</f>
-        <v>0.625</v>
+        <v>0.375</v>
       </c>
       <c r="F14" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="G14" s="8">
-        <f>E14*0</f>
-        <v>0</v>
+        <f>E14*25.01</f>
+        <v>9.37875</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>35</v>
       </c>
       <c r="B15" t="s">
         <v>36</v>
       </c>
       <c r="C15" t="s">
         <v>37</v>
       </c>
       <c r="D15" s="4">
         <v>0.395</v>
       </c>
       <c r="E15" s="6">
         <f>D15*$B$2</f>
         <v>0.395</v>
       </c>
       <c r="F15" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="G15" s="8">
         <f>E15*4.9</f>
         <v>1.9355</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>38</v>
       </c>
       <c r="B16" t="s">
         <v>39</v>
       </c>
       <c r="C16" t="s">
         <v>37</v>
       </c>
       <c r="D16" s="4">
         <v>0.5</v>
       </c>
       <c r="E16" s="6">
         <f>D16*$B$2</f>
         <v>0.5</v>
       </c>
       <c r="F16" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="G16" s="8">
         <f>E16*5.2</f>
         <v>2.6</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>40</v>
       </c>
       <c r="B17" t="s">
         <v>41</v>
       </c>
       <c r="C17" t="s">
         <v>42</v>
       </c>
       <c r="D17" s="4">
         <v>2</v>
       </c>
       <c r="E17" s="6">
         <f>D17*$B$2</f>
         <v>2</v>
       </c>
       <c r="F17" t="s">
         <v>15</v>
       </c>
       <c r="G17" s="8">
         <f>E17*2.2</f>
         <v>4.4</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>43</v>
       </c>
       <c r="B18" t="s">
         <v>44</v>
       </c>
       <c r="C18" t="s">
         <v>45</v>
       </c>
       <c r="D18" s="4">
         <v>0.133</v>
       </c>
       <c r="E18" s="6">
         <f>D18*$B$2</f>
         <v>0.133</v>
       </c>
       <c r="F18" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="G18" s="8">
         <f>E18*0.35</f>
         <v>0.04655</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>46</v>
       </c>
       <c r="B19" t="s">
         <v>47</v>
       </c>
       <c r="C19" t="s">
         <v>48</v>
       </c>
       <c r="D19" s="4">
         <v>30</v>
       </c>
       <c r="E19" s="6">
         <f>D19*$B$2</f>
         <v>30</v>
       </c>
       <c r="F19" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="G19" s="8">
         <f>E19*5.47</f>
         <v>164.1</v>
       </c>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
-      <c r="F20" t="s" s="10">
+      <c r="F20" t="s" s="9">
         <v>49</v>
       </c>
-      <c r="G20" s="11">
+      <c r="G20" s="10">
         <f>SUM(G7:G19)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
@@ -1051,1377 +1045,1366 @@
       </c>
       <c r="B1" t="s" s="7">
         <v>51</v>
       </c>
       <c r="C1" t="s" s="7">
         <v>52</v>
       </c>
       <c r="D1" t="s" s="7">
         <v>53</v>
       </c>
       <c r="E1" t="s" s="7">
         <v>54</v>
       </c>
       <c r="F1" t="s" s="7">
         <v>55</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>56</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2"/>
-      <c r="D2" t="inlineStr" s="12">
+      <c r="D2" t="inlineStr" s="11">
         <is>
           <t>Mise en place du poste de travail — Verifier les DLC, peser les denrees, selectionner le materiel necessaire. Laver et desinfecter le materiel et le poste de travail en suivant les protocoles.</t>
         </is>
       </c>
-      <c r="E2" t="s" s="12"/>
+      <c r="E2" t="s" s="11"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>56</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3"/>
-      <c r="D3" t="inlineStr" s="12">
+      <c r="D3" t="inlineStr" s="11">
         <is>
           <t>Preparations preliminaires — Deconditionner la volaille suivant la procedure. Etirer la cuisse de volaille, inciser la peau autour de l'os de la jointure, degager la chair et couper le bout de l'os de la cuisse. Cette operation permet d'avoir une portion nette et de ne plus intervenir apres la cuisson.</t>
         </is>
       </c>
-      <c r="E3" t="s" s="12"/>
+      <c r="E3" t="s" s="11"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>56</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4"/>
-      <c r="D4" t="inlineStr" s="12">
+      <c r="D4" t="inlineStr" s="11">
         <is>
           <t>Marquer la cuisson des volailles — Deposer les portions de volaille dans une marmite. Eliminer le sang des volailles, en les rincant a l'eau froide. Egoutter l'eau de rincage par la bonde robinet de la marmite. Au besoin, renouveler l'operation de rincage. Mouiller a hauteur d'eau froide. Ajouter le fond blanc de volaille (17L complementaires). Ajouter un petit roux complementaire (70g farine + 70g beurre) pour lier legerement le fond de cuisson. Piquer la sonde de cuisson dans la jointure d'une cuisse. Porter a ebullition. Ecumer la surface de la cuisson. Saler moderement et laisser cuire lentement, 45 minutes environ pour les cuisses de poule. Surveiller la cuisson des volailles. Atteindre +85/87°C au coeur de la cuisse. Ecumer et degraisser de temps en temps la surface de la cuisson. Respecter la procedure de fin de cuisson. Au terme de la cuisson, decanter les portions de volaille dans 5 bacs GN 1/1 H 100. Couvrir les bacs. Il est vivement conseille de filmer les bacs, de facon a garder l'humidite a l'interieur. Stocker en armoire chaude en attente de finition.</t>
         </is>
       </c>
-      <c r="E4" t="s" s="12"/>
+      <c r="E4" t="s" s="11"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>56</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5"/>
-      <c r="D5" t="inlineStr" s="12">
+      <c r="D5" t="inlineStr" s="11">
         <is>
           <t>Confectionner la sauce supreme — Reutiliser la sauce suprEme deja preparee (GRO_CDC_206SuVo), a base du fond blanc de cuisson des volailles reduit et lie au roux, cremee et montee au beurre.</t>
         </is>
       </c>
-      <c r="E5" t="s" s="12"/>
+      <c r="E5" t="s" s="11"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>56</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6"/>
-      <c r="D6" t="inlineStr" s="12">
+      <c r="D6" t="inlineStr" s="11">
         <is>
           <t>Terminer la preparation — Verser et napper les portions de volaille des 5 bacs. Agiter legerement les bacs d'un mouvement circulaire afin de lier tous les elements ensemble. Couvrir les bacs et les stocker en armoire chaude. Maintenir a +63°C, en attente de consommation.</t>
         </is>
       </c>
-      <c r="E6" t="s" s="12"/>
+      <c r="E6" t="s" s="11"/>
       <c r="F6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>56</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7"/>
-      <c r="D7" t="s" s="12">
+      <c r="D7" t="s" s="11">
         <v>57</v>
       </c>
-      <c r="E7" t="s" s="12"/>
+      <c r="E7" t="s" s="11"/>
       <c r="F7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>58</v>
       </c>
       <c r="B8">
         <v>1</v>
       </c>
       <c r="C8" t="s">
         <v>59</v>
       </c>
-      <c r="D8" t="s" s="12">
+      <c r="D8" t="s" s="11">
         <v>60</v>
       </c>
-      <c r="E8" t="s" s="12"/>
+      <c r="E8" t="s" s="11"/>
       <c r="F8"/>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>61</v>
       </c>
       <c r="B9">
         <v>1</v>
       </c>
       <c r="C9" t="s">
         <v>62</v>
       </c>
-      <c r="D9" t="s" s="12">
+      <c r="D9" t="s" s="11">
         <v>63</v>
       </c>
-      <c r="E9" t="s" s="12"/>
+      <c r="E9" t="s" s="11"/>
       <c r="F9"/>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>61</v>
       </c>
       <c r="B10">
         <v>2</v>
       </c>
       <c r="C10" t="s">
         <v>64</v>
       </c>
-      <c r="D10" t="inlineStr" s="12">
+      <c r="D10" t="inlineStr" s="11">
         <is>
-          <t>Réaliser le roux — Faire fondre le beurre en parcelles dans une sauteuse suffisamment grande. Ajouter la farine tamisée dès que le beurre est fondu. Mélanger à l'aide d'une spatule ou d'un fouet à sauce jusqu'à obtenir un mélange lisse et homogène.</t>
+          <t>Réaliser le roux — Faire fondre le beurre en parcelles dans une grande sauteuse (elle doit pouvoir contenir ensuite le liquide de mouillement : lait, fond, fumet…). Ajouter la farine dès que le beurre est fondu. Mélanger à l'aide d'une spatule en exoglass : le mélange doit être lisse et homogène.</t>
         </is>
       </c>
-      <c r="E10" t="s" s="12"/>
+      <c r="E10" t="s" s="11"/>
       <c r="F10"/>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>61</v>
       </c>
       <c r="B11">
         <v>3</v>
       </c>
       <c r="C11" t="s">
         <v>65</v>
       </c>
-      <c r="D11" t="inlineStr" s="12">
+      <c r="D11" t="inlineStr" s="11">
         <is>
-          <t>Cuire le roux blanc — Cuire très doucement à feu réduit sans arrêter de mélanger. Arrêter la cuisson lorsqu'il blanchit et devient mousseux — on dit alors qu'il « fleurit ».</t>
+          <t>Cuire le roux blanc — Cuire très doucement à feu réduit, sans arrêter de mélanger à la spatule en exoglass, jusqu'à ce qu'il blanchisse et devienne mousseux : on dit alors qu'il « fleurit » (3 à 4 min).</t>
         </is>
       </c>
-      <c r="E11" t="s" s="12">
+      <c r="E11" t="s" s="11">
         <v>66</v>
       </c>
       <c r="F11"/>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>61</v>
       </c>
       <c r="B12">
         <v>4</v>
       </c>
       <c r="C12" t="s">
         <v>67</v>
       </c>
-      <c r="D12" t="s" s="12">
-[...2 lines deleted...]
-      <c r="E12" t="s" s="12"/>
+      <c r="D12" t="inlineStr" s="11">
+        <is>
+          <t>Arrêter la cuisson — Retirer immédiatement la sauteuse du feu et refroidir rapidement le roux. Si nécessaire, plonger le fond de la sauteuse dans une plaque ou une calotte contenant de l'eau froide.</t>
+        </is>
+      </c>
+      <c r="E12" t="s" s="11"/>
       <c r="F12"/>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B13">
         <v>1</v>
       </c>
       <c r="C13"/>
-      <c r="D13" t="inlineStr" s="12">
+      <c r="D13" t="inlineStr" s="11">
         <is>
           <t>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel. Désinfecter le matériel et le poste de travail suivant les protocoles.</t>
         </is>
       </c>
-      <c r="E13" t="s" s="12"/>
+      <c r="E13" t="s" s="11"/>
       <c r="F13"/>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B14">
         <v>2</v>
       </c>
       <c r="C14"/>
-      <c r="D14" t="s" s="12">
-[...2 lines deleted...]
-      <c r="E14" t="s" s="12"/>
+      <c r="D14" t="s" s="11">
+        <v>69</v>
+      </c>
+      <c r="E14" t="s" s="11"/>
       <c r="F14"/>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B15">
         <v>3</v>
       </c>
       <c r="C15"/>
-      <c r="D15" t="s" s="12">
-[...2 lines deleted...]
-      <c r="E15" t="s" s="12"/>
+      <c r="D15" t="s" s="11">
+        <v>70</v>
+      </c>
+      <c r="E15" t="s" s="11"/>
       <c r="F15"/>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="B16">
         <v>1</v>
       </c>
       <c r="C16"/>
-      <c r="D16" t="s" s="12">
-[...2 lines deleted...]
-      <c r="E16" t="s" s="12"/>
+      <c r="D16" t="s" s="11">
+        <v>72</v>
+      </c>
+      <c r="E16" t="s" s="11"/>
       <c r="F16"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:E25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="48" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
+        <v>73</v>
+      </c>
+      <c r="B1" t="s" s="7">
         <v>74</v>
       </c>
-      <c r="B1" t="s" s="7">
+      <c r="C1" t="s" s="7">
         <v>75</v>
       </c>
-      <c r="C1" t="s" s="7">
+      <c r="D1" t="s" s="7">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E1" t="s" s="7">
         <v>10</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>56</v>
       </c>
       <c r="C2" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="D2" s="6">
         <f>'Besoins'!$B$2*100</f>
         <v>100</v>
       </c>
       <c r="E2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
+        <v>78</v>
+      </c>
+      <c r="C3" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="D3" s="6">
         <f>'Besoins'!$B$2*100</f>
         <v>100</v>
       </c>
       <c r="E3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="C4" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="D4" s="6">
         <f>'Besoins'!$B$2*17</f>
         <v>17</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
+        <v>81</v>
+      </c>
+      <c r="C5" t="s">
         <v>82</v>
       </c>
-      <c r="C5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D5" s="6">
-        <f>'Besoins'!$B$2*16.575</f>
-        <v>16.575</v>
+        <f>'Besoins'!$B$2*16.745</f>
+        <v>16.745</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>2</v>
       </c>
       <c r="B6" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="C6" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="D6" s="6">
-        <f>'Besoins'!$B$2*0.425</f>
-        <v>0.425</v>
+        <f>'Besoins'!$B$2*0.255</f>
+        <v>0.255</v>
       </c>
       <c r="E6" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="C7" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="D7" s="6">
         <f>'Besoins'!$B$2*0.14</f>
         <v>0.14</v>
       </c>
       <c r="E7" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>2</v>
       </c>
       <c r="B8" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="C8" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="D8" s="6">
         <f>'Besoins'!$B$2*0.07</f>
         <v>0.07</v>
       </c>
       <c r="E8" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="C9" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="D9" s="6">
         <f>'Besoins'!$B$2*0.07</f>
         <v>0.07</v>
       </c>
       <c r="E9" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="C10" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="D10" s="6">
         <f>'Besoins'!$B$2*0.073</f>
         <v>0.073</v>
       </c>
       <c r="E10" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="C11" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="D11" s="6">
         <f>'Besoins'!$B$2*0.007</f>
         <v>0.007</v>
       </c>
       <c r="E11" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="C12" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="D12" s="6">
         <f>'Besoins'!$B$2*100</f>
         <v>100</v>
       </c>
       <c r="E12" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>2</v>
       </c>
       <c r="B13" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="C13" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="D13" s="6">
         <f>'Besoins'!$B$2*8</f>
         <v>8</v>
       </c>
       <c r="E13" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>3</v>
       </c>
       <c r="B14" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="C14" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="D14" s="6">
-        <f>'Besoins'!$B$2*6.2</f>
-        <v>6.2</v>
+        <f>'Besoins'!$B$2*6.28</f>
+        <v>6.28</v>
       </c>
       <c r="E14" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>3</v>
       </c>
       <c r="B15" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="C15" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="D15" s="6">
         <f>'Besoins'!$B$2*1.6</f>
         <v>1.6</v>
       </c>
       <c r="E15" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>3</v>
       </c>
       <c r="B16" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="C16" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="D16" s="6">
-        <f>'Besoins'!$B$2*0.2</f>
-        <v>0.2</v>
+        <f>'Besoins'!$B$2*0.12</f>
+        <v>0.12</v>
       </c>
       <c r="E16" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>2</v>
       </c>
       <c r="B17" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="C17" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="D17" s="6">
         <f>'Besoins'!$B$2*0.06</f>
         <v>0.06</v>
       </c>
       <c r="E17" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>2</v>
       </c>
       <c r="B18" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="C18" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="D18" s="6">
         <f>'Besoins'!$B$2*0.002</f>
         <v>0.002</v>
       </c>
       <c r="E18" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>2</v>
       </c>
       <c r="B19" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="C19" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="D19" s="6">
         <f>'Besoins'!$B$2*0.006</f>
         <v>0.006</v>
       </c>
       <c r="E19" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>2</v>
       </c>
       <c r="B20" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="C20" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="D20" s="6">
         <f>'Besoins'!$B$2*0.002</f>
         <v>0.002</v>
       </c>
       <c r="E20" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>2</v>
       </c>
       <c r="B21" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="C21" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="D21" s="6">
         <f>'Besoins'!$B$2*0.65</f>
         <v>0.65</v>
       </c>
       <c r="E21" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>3</v>
       </c>
       <c r="B22" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="C22" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="D22" s="6">
         <f>'Besoins'!$B$2*0.325</f>
         <v>0.325</v>
       </c>
       <c r="E22" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>3</v>
       </c>
       <c r="B23" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="C23" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="D23" s="6">
         <f>'Besoins'!$B$2*0.325</f>
         <v>0.325</v>
       </c>
       <c r="E23" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>2</v>
       </c>
       <c r="B24" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="C24" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="D24" s="6">
         <f>'Besoins'!$B$2*2</f>
         <v>2</v>
       </c>
       <c r="E24" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>2</v>
       </c>
       <c r="B25" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="C25" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="D25" s="6">
         <f>'Besoins'!$B$2*0.5</f>
         <v>0.5</v>
       </c>
       <c r="E25" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:D52"/>
+  <dimension ref="A1:D51"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
-      <c r="A2" t="str" s="13">
+      <c r="A2" t="str" s="12">
         <f>"GRO_CDC_113B · GRO.VOLAILLE · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_113B · GRO.VOLAILLE · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
-      <c r="A4" t="s" s="14">
-        <v>105</v>
+      <c r="A4" t="s" s="13">
+        <v>104</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
-      <c r="A5" t="s" s="15">
-[...2 lines deleted...]
-      <c r="B5" t="str" s="12">
+      <c r="A5" t="s" s="14">
+        <v>105</v>
+      </c>
+      <c r="B5" t="str" s="11">
         <f>Procedure!D2</f>
         <v>Mise en place du poste de travail — Verifier les DLC, peser les denrees, selectionner le materiel necessaire. Laver et desinfecter le materiel et le poste de travail en suivant les protocoles.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
-      <c r="A6" t="s" s="15">
-[...2 lines deleted...]
-      <c r="B6" t="str" s="12">
+      <c r="A6" t="s" s="14">
+        <v>106</v>
+      </c>
+      <c r="B6" t="str" s="11">
         <f>Procedure!D3</f>
         <v>Preparations preliminaires — Deconditionner la volaille suivant la procedure. Etirer la cuisse de volaille, inciser la peau autour de l'os de la jointure, degager la chair et couper le bout de l'os de la cuisse. Cette operation permet d'avoir une portion nette et de ne plus intervenir apres la cuisson.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="C7" s="6">
         <f>'Besoins'!$B$2*100</f>
         <v>100</v>
       </c>
       <c r="D7" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="8">
-      <c r="A8" t="s" s="15">
-[...2 lines deleted...]
-      <c r="B8" t="str" s="12">
+      <c r="A8" t="s" s="14">
+        <v>108</v>
+      </c>
+      <c r="B8" t="str" s="11">
         <f>Procedure!D4</f>
         <v>Marquer la cuisson des volailles — Deposer les portions de volaille dans une marmite. Eliminer le sang des volailles, en les rincant a l'eau froide. Egoutter l'eau de rincage par la bonde robinet de la marmite. Au besoin, renouveler l'operation de rincage. Mouiller a hauteur d'eau froide. Ajouter le fond blanc de volaille (17L complementaires). Ajouter un petit roux complementaire (70g farine + 70g beurre) pour lier legerement le fond de cuisson. Piquer la sonde de cuisson dans la jointure d'une cuisse. Porter a ebullition. Ecumer la surface de la cuisson. Saler moderement et laisser cuire lentement, 45 minutes environ pour les cuisses de poule. Surveiller la cuisson des volailles. Atteindre +85/87°C au coeur de la cuisse. Ecumer et degraisser de temps en temps la surface de la cuisson. Respecter la procedure de fin de cuisson. Au terme de la cuisson, decanter les portions de volaille dans 5 bacs GN 1/1 H 100. Couvrir les bacs. Il est vivement conseille de filmer les bacs, de facon a garder l'humidite a l'interieur. Stocker en armoire chaude en attente de finition.</v>
       </c>
       <c r="C8"/>
       <c r="D8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="C9" s="6">
         <f>'Besoins'!$B$2*17</f>
         <v>17</v>
       </c>
       <c r="D9" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="C10" s="6">
         <f>'Besoins'!$B$2*0.14</f>
         <v>0.14</v>
       </c>
       <c r="D10" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="C11" s="6">
         <f>'Besoins'!$B$2*0.073</f>
         <v>0.073</v>
       </c>
       <c r="D11" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="str">
-        <f>Besoins!B13</f>
+        <f>Besoins!B12</f>
         <v>Poivre noir moulu</v>
       </c>
       <c r="C12" s="6">
-        <f>Besoins!E13</f>
+        <f>Besoins!E12</f>
         <v>0.007</v>
       </c>
       <c r="D12" t="str">
-        <f>Besoins!F13</f>
+        <f>Besoins!F12</f>
         <v>kg</v>
       </c>
     </row>
     <row r="13">
-      <c r="A13" t="s" s="15">
-[...2 lines deleted...]
-      <c r="B13" t="str" s="12">
+      <c r="A13" t="s" s="14">
+        <v>112</v>
+      </c>
+      <c r="B13" t="str" s="11">
         <f>Procedure!D5</f>
         <v>Confectionner la sauce supreme — Reutiliser la sauce suprEme deja preparee (GRO_CDC_206SuVo), a base du fond blanc de cuisson des volailles reduit et lie au roux, cremee et montee au beurre.</v>
       </c>
       <c r="C13"/>
       <c r="D13"/>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="C14" s="6">
         <f>'Besoins'!$B$2*100</f>
         <v>100</v>
       </c>
       <c r="D14" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="15">
-      <c r="A15" t="s" s="15">
-[...2 lines deleted...]
-      <c r="B15" t="str" s="12">
+      <c r="A15" t="s" s="14">
+        <v>114</v>
+      </c>
+      <c r="B15" t="str" s="11">
         <f>Procedure!D6</f>
         <v>Terminer la preparation — Verser et napper les portions de volaille des 5 bacs. Agiter legerement les bacs d'un mouvement circulaire afin de lier tous les elements ensemble. Couvrir les bacs et les stocker en armoire chaude. Maintenir a +63°C, en attente de consommation.</v>
       </c>
       <c r="C15"/>
       <c r="D15"/>
     </row>
     <row r="16">
-      <c r="A16" t="s" s="15">
-[...2 lines deleted...]
-      <c r="B16" t="str" s="12">
+      <c r="A16" t="s" s="14">
+        <v>115</v>
+      </c>
+      <c r="B16" t="str" s="11">
         <f>Procedure!D7</f>
         <v>Servir — Servir une cuisse de volaille sur assiette, napper largement de sauce supreme. Accompagner de riz pilaf ou creole.</v>
       </c>
       <c r="C16"/>
       <c r="D16"/>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
     </row>
     <row r="18">
-      <c r="A18" t="s" s="14">
-        <v>117</v>
+      <c r="A18" t="s" s="13">
+        <v>116</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
     </row>
     <row r="19">
-      <c r="A19" t="s" s="15">
-[...2 lines deleted...]
-      <c r="B19" t="str" s="12">
+      <c r="A19" t="s" s="14">
+        <v>105</v>
+      </c>
+      <c r="B19" t="str" s="11">
         <f>"[DISSOUDRE] "&amp;Procedure!D8</f>
         <v>[DISSOUDRE] Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</v>
       </c>
       <c r="C19"/>
       <c r="D19"/>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="C20" s="6">
-        <f>'Besoins'!$B$2*16.575</f>
-        <v>16.575</v>
+        <f>'Besoins'!$B$2*16.745</f>
+        <v>16.745</v>
       </c>
       <c r="D20" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="C21" s="6">
-        <f>'Besoins'!$B$2*0.425</f>
-        <v>0.425</v>
+        <f>'Besoins'!$B$2*0.255</f>
+        <v>0.255</v>
       </c>
       <c r="D21" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
     </row>
     <row r="22">
       <c r="A22"/>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
     </row>
     <row r="23">
-      <c r="A23" t="s" s="14">
-        <v>120</v>
+      <c r="A23" t="s" s="13">
+        <v>119</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
     </row>
     <row r="24">
-      <c r="A24" t="s" s="15">
-[...2 lines deleted...]
-      <c r="B24" t="str" s="12">
+      <c r="A24" t="s" s="14">
+        <v>105</v>
+      </c>
+      <c r="B24" t="str" s="11">
         <f>"[METTRE EN PLACE] "&amp;Procedure!D9</f>
-        <v>[METTRE EN PLACE] Mettre en place — Peser, mesurer et contrôler les denrées. Tamiser la farine. Découper le beurre en parcelles.</v>
+        <v>[METTRE EN PLACE] Mettre en place le poste de travail — Peser, mesurer, contrôler les denrées. Tamiser la farine. Découper le beurre en parcelles.</v>
       </c>
       <c r="C24"/>
       <c r="D24"/>
     </row>
     <row r="25">
       <c r="A25"/>
       <c r="B25" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="C25" s="6">
         <f>'Besoins'!$B$2*0.325</f>
         <v>0.325</v>
       </c>
       <c r="D25" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
     </row>
     <row r="26">
       <c r="A26"/>
       <c r="B26" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="C26" s="6">
         <f>'Besoins'!$B$2*0.325</f>
         <v>0.325</v>
       </c>
       <c r="D26" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
     </row>
     <row r="27">
-      <c r="A27" t="s" s="15">
-[...2 lines deleted...]
-      <c r="B27" t="str" s="12">
+      <c r="A27" t="s" s="14">
+        <v>106</v>
+      </c>
+      <c r="B27" t="str" s="11">
         <f>"[ÉTUVER] "&amp;Procedure!D10</f>
-        <v>[ÉTUVER] Réaliser le roux — Faire fondre le beurre en parcelles dans une sauteuse suffisamment grande. Ajouter la farine tamisée dès que le beurre est fondu. Mélanger à l'aide d'une spatule ou d'un fouet à sauce jusqu'à obtenir un mélange lisse et homogène.</v>
+        <v>[ÉTUVER] Réaliser le roux — Faire fondre le beurre en parcelles dans une grande sauteuse (elle doit pouvoir contenir ensuite le liquide de mouillement : lait, fond, fumet…). Ajouter la farine dès que le beurre est fondu. Mélanger à l'aide d'une spatule en exoglass : le mélange doit être lisse et homogène.</v>
       </c>
       <c r="C27"/>
       <c r="D27"/>
     </row>
     <row r="28">
-      <c r="A28"/>
-[...9 lines deleted...]
-      </c>
+      <c r="A28" t="s" s="14">
+        <v>108</v>
+      </c>
+      <c r="B28" t="str" s="11">
+        <f>"[RÉDUIRE] "&amp;Procedure!D11</f>
+        <v>[RÉDUIRE] Cuire le roux blanc — Cuire très doucement à feu réduit, sans arrêter de mélanger à la spatule en exoglass, jusqu'à ce qu'il blanchisse et devienne mousseux : on dit alors qu'il « fleurit » (3 à 4 min).</v>
+      </c>
+      <c r="C28"/>
+      <c r="D28"/>
     </row>
     <row r="29">
       <c r="A29"/>
-      <c r="B29" t="s">
-[...8 lines deleted...]
-      </c>
+      <c r="B29" t="str" s="15">
+        <f>"ℹ "&amp;Procedure!E11</f>
+        <v>ℹ</v>
+      </c>
+      <c r="C29"/>
+      <c r="D29"/>
     </row>
     <row r="30">
-      <c r="A30" t="s" s="15">
-[...4 lines deleted...]
-        <v>[RÉDUIRE] Cuire le roux blanc — Cuire très doucement à feu réduit sans arrêter de mélanger. Arrêter la cuisson lorsqu'il blanchit et devient mousseux — on dit alors qu'il « fleurit ».</v>
+      <c r="A30" t="s" s="14">
+        <v>112</v>
+      </c>
+      <c r="B30" t="str" s="11">
+        <f>"[REFROIDIR] "&amp;Procedure!D12</f>
+        <v>[REFROIDIR] Arrêter la cuisson — Retirer immédiatement la sauteuse du feu et refroidir rapidement le roux. Si nécessaire, plonger le fond de la sauteuse dans une plaque ou une calotte contenant de l'eau froide.</v>
       </c>
       <c r="C30"/>
       <c r="D30"/>
     </row>
     <row r="31">
       <c r="A31"/>
-      <c r="B31" t="str" s="16">
-[...2 lines deleted...]
-      </c>
+      <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
     </row>
     <row r="32">
-      <c r="A32" t="s" s="15">
-[...5 lines deleted...]
-      </c>
+      <c r="A32" t="s" s="13">
+        <v>122</v>
+      </c>
+      <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
     </row>
     <row r="33">
-      <c r="A33"/>
-      <c r="B33"/>
+      <c r="A33" t="s" s="14">
+        <v>105</v>
+      </c>
+      <c r="B33" t="str" s="11">
+        <f>Procedure!D13</f>
+        <v>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel. Désinfecter le matériel et le poste de travail suivant les protocoles.</v>
+      </c>
       <c r="C33"/>
       <c r="D33"/>
     </row>
     <row r="34">
       <c r="A34" t="s" s="14">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="B34"/>
+        <v>106</v>
+      </c>
+      <c r="B34" t="str" s="11">
+        <f>Procedure!D14</f>
+        <v>Réduire de 2 litres le fond blanc de la recette de base.</v>
+      </c>
       <c r="C34"/>
       <c r="D34"/>
     </row>
     <row r="35">
-      <c r="A35" t="s" s="15">
-[...7 lines deleted...]
-      <c r="D35"/>
+      <c r="A35"/>
+      <c r="B35" t="s">
+        <v>123</v>
+      </c>
+      <c r="C35" s="6">
+        <f>'Besoins'!$B$2*8</f>
+        <v>8</v>
+      </c>
+      <c r="D35" t="s">
+        <v>15</v>
+      </c>
     </row>
     <row r="36">
-      <c r="A36" t="s" s="15">
-[...7 lines deleted...]
-      <c r="D36"/>
+      <c r="A36"/>
+      <c r="B36" t="s">
+        <v>111</v>
+      </c>
+      <c r="C36" s="6">
+        <f>'Besoins'!$B$2*0.06</f>
+        <v>0.06</v>
+      </c>
+      <c r="D36" t="s">
+        <v>22</v>
+      </c>
     </row>
     <row r="37">
       <c r="A37"/>
-      <c r="B37" t="s">
-        <v>124</v>
+      <c r="B37" t="str">
+        <f>Besoins!B10</f>
+        <v>Piment de Cayenne</v>
       </c>
       <c r="C37" s="6">
-        <f>'Besoins'!$B$2*8</f>
-[...3 lines deleted...]
-        <v>15</v>
+        <f>Besoins!E10</f>
+        <v>0.002</v>
+      </c>
+      <c r="D37" t="str">
+        <f>Besoins!F10</f>
+        <v>kg</v>
       </c>
     </row>
     <row r="38">
       <c r="A38"/>
-      <c r="B38" t="s">
-        <v>112</v>
+      <c r="B38" t="str">
+        <f>Besoins!B11</f>
+        <v>Poivre blanc moulu</v>
       </c>
       <c r="C38" s="6">
-        <f>'Besoins'!$B$2*0.06</f>
-[...3 lines deleted...]
-        <v>25</v>
+        <f>Besoins!E11</f>
+        <v>0.006</v>
+      </c>
+      <c r="D38" t="str">
+        <f>Besoins!F11</f>
+        <v>kg</v>
       </c>
     </row>
     <row r="39">
       <c r="A39"/>
       <c r="B39" t="str">
-        <f>Besoins!B11</f>
-        <v>Piment de Cayenne</v>
+        <f>Besoins!B9</f>
+        <v>Noix de muscade moulue</v>
       </c>
       <c r="C39" s="6">
-        <f>Besoins!E11</f>
+        <f>Besoins!E9</f>
         <v>0.002</v>
       </c>
       <c r="D39" t="str">
-        <f>Besoins!F11</f>
+        <f>Besoins!F9</f>
         <v>kg</v>
       </c>
     </row>
     <row r="40">
       <c r="A40"/>
-      <c r="B40" t="str">
-[...1 lines deleted...]
-        <v>Poivre blanc moulu</v>
+      <c r="B40" t="s">
+        <v>110</v>
       </c>
       <c r="C40" s="6">
-        <f>Besoins!E12</f>
-[...4 lines deleted...]
-        <v>kg</v>
+        <f>'Besoins'!$B$2*0.65</f>
+        <v>0.65</v>
+      </c>
+      <c r="D40" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="41">
-      <c r="A41"/>
-[...17 lines deleted...]
-      <c r="B42" t="str" s="12">
+      <c r="A41" t="s" s="14">
+        <v>108</v>
+      </c>
+      <c r="B41" t="str" s="11">
         <f>Procedure!D15</f>
         <v>Ajouter 2 litres de crème fraîche et 500 g de beurre en liaison terminale. Monter et émulsionner la sauce au mixeur.</v>
       </c>
-      <c r="C42"/>
-      <c r="D42"/>
+      <c r="C41"/>
+      <c r="D41"/>
+    </row>
+    <row r="42">
+      <c r="A42"/>
+      <c r="B42" t="str">
+        <f>Besoins!B17</f>
+        <v>Crème fraîche liquide 15% MG allégée</v>
+      </c>
+      <c r="C42" s="6">
+        <f>Besoins!E17</f>
+        <v>2</v>
+      </c>
+      <c r="D42" t="str">
+        <f>Besoins!F17</f>
+        <v>lt</v>
+      </c>
     </row>
     <row r="43">
       <c r="A43"/>
       <c r="B43" t="str">
-        <f>Besoins!B17</f>
-        <v>Crème fraîche liquide 15% MG allégée</v>
+        <f>Besoins!B16</f>
+        <v>Beurre doux 82% MG plaquette</v>
       </c>
       <c r="C43" s="6">
-        <f>Besoins!E17</f>
-        <v>2</v>
+        <f>Besoins!E16</f>
+        <v>0.5</v>
       </c>
       <c r="D43" t="str">
-        <f>Besoins!F17</f>
-        <v>lt</v>
+        <f>Besoins!F16</f>
+        <v>kg</v>
       </c>
     </row>
     <row r="44">
       <c r="A44"/>
-      <c r="B44" t="str">
-[...10 lines deleted...]
-      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
     </row>
     <row r="45">
-      <c r="A45"/>
+      <c r="A45" t="s" s="13">
+        <v>124</v>
+      </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
     </row>
     <row r="46">
       <c r="A46" t="s" s="14">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="B46"/>
+        <v>105</v>
+      </c>
+      <c r="B46" t="str" s="11">
+        <f>Procedure!D16</f>
+        <v>Réhydrater la poudre déshydratée dans l'eau chaude puis ajouter le vin blanc. Porter à ébullition légère et laisser réduire quelques minutes.</v>
+      </c>
       <c r="C46"/>
       <c r="D46"/>
     </row>
     <row r="47">
-      <c r="A47" t="s" s="15">
-[...7 lines deleted...]
-      <c r="D47"/>
+      <c r="A47"/>
+      <c r="B47" t="s">
+        <v>117</v>
+      </c>
+      <c r="C47" s="6">
+        <f>'Besoins'!$B$2*6.28</f>
+        <v>6.28</v>
+      </c>
+      <c r="D47" t="s">
+        <v>15</v>
+      </c>
     </row>
     <row r="48">
       <c r="A48"/>
-      <c r="B48" t="s">
-        <v>118</v>
+      <c r="B48" t="str">
+        <f>Besoins!B8</f>
+        <v>Vin blanc sec de cuisson</v>
       </c>
       <c r="C48" s="6">
-        <f>'Besoins'!$B$2*6.2</f>
-[...3 lines deleted...]
-        <v>15</v>
+        <f>Besoins!E8</f>
+        <v>1.6</v>
+      </c>
+      <c r="D48" t="str">
+        <f>Besoins!F8</f>
+        <v>lt</v>
       </c>
     </row>
     <row r="49">
       <c r="A49"/>
-      <c r="B49" t="str">
-[...1 lines deleted...]
-        <v>Vin blanc sec de cuisson</v>
+      <c r="B49" t="s">
+        <v>118</v>
       </c>
       <c r="C49" s="6">
-        <f>Besoins!E7</f>
-[...4 lines deleted...]
-        <v>lt</v>
+        <f>'Besoins'!$B$2*0.12</f>
+        <v>0.12</v>
+      </c>
+      <c r="D49" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="50">
       <c r="A50"/>
-      <c r="B50" t="s">
-[...8 lines deleted...]
-      </c>
+      <c r="B50"/>
+      <c r="C50"/>
+      <c r="D50"/>
     </row>
     <row r="51">
-      <c r="A51"/>
+      <c r="A51" t="s" s="16">
+        <v>125</v>
+      </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
-    </row>
-[...6 lines deleted...]
-      <c r="D52"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="24">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="B13:D13"/>
     <mergeCell ref="B15:D15"/>
     <mergeCell ref="B16:D16"/>
     <mergeCell ref="A18:D18"/>
     <mergeCell ref="B19:D19"/>
     <mergeCell ref="A23:D23"/>
     <mergeCell ref="B24:D24"/>
     <mergeCell ref="B27:D27"/>
+    <mergeCell ref="B28:D28"/>
+    <mergeCell ref="B29:D29"/>
     <mergeCell ref="B30:D30"/>
-    <mergeCell ref="B31:D31"/>
-[...7 lines deleted...]
-    <mergeCell ref="A52:D52"/>
+    <mergeCell ref="A32:D32"/>
+    <mergeCell ref="B33:D33"/>
+    <mergeCell ref="B34:D34"/>
+    <mergeCell ref="B41:D41"/>
+    <mergeCell ref="A45:D45"/>
+    <mergeCell ref="B46:D46"/>
+    <mergeCell ref="A51:D51"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>VOLAILLE POCHEE SAUCE SUPREME (</dc:title>
+  <dc:title>VOLAILLE POCHÉE SAUCE SUPRÊME (</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>