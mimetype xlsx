--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -50,81 +50,81 @@
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
   </si>
   <si>
     <t>ROUCOU-POW</t>
   </si>
   <si>
     <t>Roucou en poudre (colorant/épice, achiote)</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>EPI-TANDOORI-POW</t>
   </si>
   <si>
     <t>Poudre de tandoori (melange epices)</t>
   </si>
   <si>
     <t>Mélanges et épices composées</t>
   </si>
   <si>
     <t>PF-PULCO-CITVERT</t>
   </si>
   <si>
     <t>Pulco citron vert sans sucre ajoute</t>
   </si>
   <si>
-    <t>Assaisonnements et corps gras</t>
+    <t>Agrumes</t>
   </si>
   <si>
     <t>u</t>
   </si>
   <si>
     <t>PF-YAOURT-NAT-5K</t>
   </si>
   <si>
     <t>Yaourt nature au lait entier 5kg</t>
   </si>
   <si>
     <t>Produits laitiers et œufs</t>
   </si>
   <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t>RNMS00812</t>
   </si>