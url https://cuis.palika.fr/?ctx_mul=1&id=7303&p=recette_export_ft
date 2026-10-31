--- v0 (2026-09-16)
+++ v1 (2026-10-31)
@@ -15,142 +15,142 @@
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Besoins" sheetId="1" r:id="rId1"/>
     <sheet name="Procedure" sheetId="2" r:id="rId2"/>
     <sheet name="Arborescence FT" sheetId="3" r:id="rId3"/>
     <sheet name="Carte imprimable" sheetId="4" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="93" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="97" uniqueCount="97">
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>EAU</t>
+  </si>
+  <si>
+    <t>Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t>Matières premières</t>
+  </si>
+  <si>
+    <t>lt</t>
+  </si>
+  <si>
+    <t>RNME1014107</t>
+  </si>
+  <si>
+    <t>Vin blanc bib 10L UE</t>
+  </si>
+  <si>
+    <t>Vins et bières de cuisson</t>
+  </si>
+  <si>
+    <t>u</t>
   </si>
   <si>
     <t>COULIS-TOMATE</t>
   </si>
   <si>
     <t>Coulis de tomate cuisinée</t>
   </si>
   <si>
     <t>Concentrés et purées cuisines</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
-    <t>00000061</t>
-[...8 lines deleted...]
-    <t>lt</t>
+    <t>DUXELLES-SECHE</t>
+  </si>
+  <si>
+    <t>Duxelles de champignons dehydratee</t>
+  </si>
+  <si>
+    <t>Légumes et aromates déshydratés</t>
   </si>
   <si>
     <t>EPI-POIVRE-NOIR</t>
   </si>
   <si>
     <t>Poivre noir moulu</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
-    <t>DUXELLES-SECHE</t>
-[...19 lines deleted...]
-  <si>
     <t>KNORR-FBLIE-STD</t>
   </si>
   <si>
     <t>Fonds Brun Lié (Knorr Professional)</t>
   </si>
   <si>
     <t>Fonds déshydratés et poudres</t>
   </si>
   <si>
     <t>BEU-DOUX</t>
   </si>
   <si>
     <t>Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
     <t>RNM27820123</t>
   </si>
   <si>
     <t>OIGNON jaune France cat.I 60-80mm</t>
   </si>
   <si>
     <t>Légumes</t>
@@ -227,102 +227,114 @@
   <si>
     <t>Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (× multiplicateur, voir feuille Besoins)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Emince filet de blanc de poulet sans peau 15/25g</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ PERSIL simple France botte</t>
+    <t xml:space="preserve">    ↳ PERSIL PLAT (KG) (conv.)</t>
+  </si>
+  <si>
+    <t>conversion</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ OIGNON jaune France cat.I 60-80mm</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Échalotes ciselées surgelées</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Vin blanc bib 10L UE</t>
+    <t xml:space="preserve">    ↳ VIN BLANC CUISSON (L) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Fond brun de veau reconstitue (collectivite)</t>
   </si>
   <si>
-    <t xml:space="preserve">        ↳ EAU</t>
+    <t xml:space="preserve">        ↳ Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Fonds Brun Lié (Knorr Professional)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Coulis de tomate cuisinée</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Duxelles de champignons dehydratee</t>
+    <t xml:space="preserve">    ↳ Duxelles de champignons déshydratée, boîte (pièce) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poivre noir moulu</t>
   </si>
   <si>
     <t>Fiche technique — CAPILOTADE DE VOLAILLE</t>
   </si>
   <si>
     <t>CAPILOTADE DE VOLAILLE  GRO_CDC_106</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
+    <t xml:space="preserve">    PERSIL PLAT (KG) (conv.)</t>
+  </si>
+  <si>
     <t xml:space="preserve">    Fond brun de veau reconstitue (collectivite)</t>
   </si>
   <si>
+    <t xml:space="preserve">    Duxelles de champignons déshydratée, boîte (pièce) (conv.)</t>
+  </si>
+  <si>
     <t>3.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    VIN BLANC CUISSON (L) (conv.)</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>6.</t>
   </si>
   <si>
     <t>↳ Fond brun de veau reconstitue (collectivite)  GRO-FOND-VEAU</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
@@ -400,63 +412,60 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1F4E3B"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFF3CD"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="17">
+  <cellXfs count="16">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="201" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="201" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="202" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="203" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
@@ -558,349 +567,349 @@
       </c>
       <c r="D6" t="s" s="7">
         <v>8</v>
       </c>
       <c r="E6" t="s" s="7">
         <v>9</v>
       </c>
       <c r="F6" t="s" s="7">
         <v>10</v>
       </c>
       <c r="G6" t="s" s="7">
         <v>11</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7" t="s">
         <v>13</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="4">
-        <v>6</v>
+        <v>5.85</v>
       </c>
       <c r="E7" s="6">
         <f>D7*$B$2</f>
-        <v>6</v>
+        <v>5.85</v>
       </c>
       <c r="F7" t="s">
         <v>15</v>
       </c>
       <c r="G7" s="8">
-        <f>E7*1.9</f>
-        <v>11.4</v>
+        <f>E7*0.0043</f>
+        <v>0.025155</v>
       </c>
     </row>
     <row r="8">
-      <c r="A8" t="s" s="9">
+      <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8" t="s">
         <v>17</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="4">
-        <v>5.85</v>
+        <v>0.3</v>
       </c>
       <c r="E8" s="6">
         <f>D8*$B$2</f>
-        <v>5.85</v>
+        <v>0.3</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
       <c r="G8" s="8">
-        <f>E8*0.003</f>
-        <v>0.01755</v>
+        <f>E8*24.02</f>
+        <v>7.206</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>20</v>
       </c>
       <c r="B9" t="s">
         <v>21</v>
       </c>
       <c r="C9" t="s">
         <v>22</v>
       </c>
       <c r="D9" s="4">
-        <v>0.007</v>
+        <v>6</v>
       </c>
       <c r="E9" s="6">
         <f>D9*$B$2</f>
-        <v>0.007</v>
+        <v>6</v>
       </c>
       <c r="F9" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="G9" s="8">
-        <f>E9*12.5</f>
-        <v>0.0875</v>
+        <f>E9*1.9</f>
+        <v>11.4</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B10" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C10" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D10" s="4">
-        <v>1</v>
+        <v>0.5</v>
       </c>
       <c r="E10" s="6">
         <f>D10*$B$2</f>
-        <v>1</v>
+        <v>0.5</v>
       </c>
       <c r="F10" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="G10" s="8">
         <f>E10*15</f>
-        <v>15</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B11" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C11" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D11" s="4">
-        <v>3</v>
+        <v>0.007</v>
       </c>
       <c r="E11" s="6">
         <f>D11*$B$2</f>
-        <v>3</v>
+        <v>0.007</v>
       </c>
       <c r="F11" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="G11" s="8">
-        <f>E11*24.02</f>
-        <v>72.06</v>
+        <f>E11*12.5</f>
+        <v>0.0875</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>30</v>
       </c>
       <c r="B12" t="s">
         <v>31</v>
       </c>
       <c r="C12" t="s">
         <v>32</v>
       </c>
       <c r="D12" s="4">
         <v>0.15</v>
       </c>
       <c r="E12" s="6">
         <f>D12*$B$2</f>
         <v>0.15</v>
       </c>
       <c r="F12" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="G12" s="8">
-        <f>E12*0</f>
-        <v>0</v>
+        <f>E12*19.69</f>
+        <v>2.9535</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>33</v>
       </c>
       <c r="B13" t="s">
         <v>34</v>
       </c>
       <c r="C13" t="s">
         <v>35</v>
       </c>
       <c r="D13" s="4">
         <v>0.5</v>
       </c>
       <c r="E13" s="6">
         <f>D13*$B$2</f>
         <v>0.5</v>
       </c>
       <c r="F13" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="G13" s="8">
         <f>E13*5.2</f>
         <v>2.6</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>36</v>
       </c>
       <c r="B14" t="s">
         <v>37</v>
       </c>
       <c r="C14" t="s">
         <v>38</v>
       </c>
       <c r="D14" s="4">
         <v>1</v>
       </c>
       <c r="E14" s="6">
         <f>D14*$B$2</f>
         <v>1</v>
       </c>
       <c r="F14" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="G14" s="8">
         <f>E14*0.4</f>
         <v>0.4</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>39</v>
       </c>
       <c r="B15" t="s">
         <v>40</v>
       </c>
       <c r="C15" t="s">
         <v>38</v>
       </c>
       <c r="D15" s="4">
-        <v>0.25</v>
+        <v>2.5</v>
       </c>
       <c r="E15" s="6">
         <f>D15*$B$2</f>
-        <v>0.25</v>
+        <v>2.5</v>
       </c>
       <c r="F15" t="s">
         <v>41</v>
       </c>
       <c r="G15" s="8">
-        <f>E15*4.5</f>
+        <f>E15*0.45</f>
         <v>1.125</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>42</v>
       </c>
       <c r="B16" t="s">
         <v>43</v>
       </c>
       <c r="C16" t="s">
         <v>44</v>
       </c>
       <c r="D16" s="4">
         <v>0.073</v>
       </c>
       <c r="E16" s="6">
         <f>D16*$B$2</f>
         <v>0.073</v>
       </c>
       <c r="F16" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="G16" s="8">
         <f>E16*0.35</f>
         <v>0.02555</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>45</v>
       </c>
       <c r="B17" t="s">
         <v>46</v>
       </c>
       <c r="C17" t="s">
         <v>47</v>
       </c>
       <c r="D17" s="4">
         <v>1</v>
       </c>
       <c r="E17" s="6">
         <f>D17*$B$2</f>
         <v>1</v>
       </c>
       <c r="F17" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="G17" s="8">
         <f>E17*7.5</f>
         <v>7.5</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>48</v>
       </c>
       <c r="B18" t="s">
         <v>49</v>
       </c>
       <c r="C18" t="s">
         <v>50</v>
       </c>
       <c r="D18" s="4">
         <v>13</v>
       </c>
       <c r="E18" s="6">
         <f>D18*$B$2</f>
         <v>13</v>
       </c>
       <c r="F18" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="G18" s="8">
-        <f>E18*0</f>
-        <v>0</v>
+        <f>E18*12.56</f>
+        <v>163.28</v>
       </c>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
-      <c r="F19" t="s" s="10">
+      <c r="F19" t="s" s="9">
         <v>51</v>
       </c>
-      <c r="G19" s="11">
+      <c r="G19" s="10">
         <f>SUM(G7:G18)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
@@ -915,150 +924,150 @@
       </c>
       <c r="B1" t="s" s="7">
         <v>53</v>
       </c>
       <c r="C1" t="s" s="7">
         <v>54</v>
       </c>
       <c r="D1" t="s" s="7">
         <v>55</v>
       </c>
       <c r="E1" t="s" s="7">
         <v>56</v>
       </c>
       <c r="F1" t="s" s="7">
         <v>57</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>58</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2"/>
-      <c r="D2" t="inlineStr" s="12">
+      <c r="D2" t="inlineStr" s="11">
         <is>
           <t>Mise en place du poste de travail — Verifier les DLC, peser les denrees, selectionner le materiel necessaire. Laver et desinfecter le materiel et le poste de travail en suivant les protocoles.</t>
         </is>
       </c>
-      <c r="E2" t="s" s="12"/>
+      <c r="E2" t="s" s="11"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>58</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3"/>
-      <c r="D3" t="inlineStr" s="12">
+      <c r="D3" t="inlineStr" s="11">
         <is>
           <t>Preparations preliminaires — Deconditionner l'émincé de volaille suivant la procedure. Repartir l'émincé dans 5 bacs GN 1/1 H 65 perfores destines ulterieurement a la cuisson. Doubler les bacs perfores d'un bac. Reserver au froid. Deconditionner les echalotes suivant la procedure. Laver et desinfecter le persil suivant la procedure. Eplucher, laver et desinfecter les oignons suivant la procedure. Au cutter hacher les oignons et les echalotes. Reserver. Au cutter, hacher le persil. Reserver le persil hache, au froid dans une calotte. Deconditionner le coulis de tomate suivant la procedure. Reserver en attente d'utilisation. Dans une russe, realiser 6 litres de fond de brun de veau lie, a partir de fond deshydrate, en se reportant aux recommandations du fabricant. Reserver au chaud, en attente d'utilisation. Dans un rondeau, rehydrater la duxelles en se reportant aux recommandations du fabricant. Reserver.</t>
         </is>
       </c>
-      <c r="E3" t="s" s="12"/>
+      <c r="E3" t="s" s="11"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>58</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4"/>
-      <c r="D4" t="inlineStr" s="12">
+      <c r="D4" t="inlineStr" s="11">
         <is>
           <t>Confectionner la sauce — Dans un rondeau, faire revenir au beurre les echalotes et les oignons haches. Mouiller avec le vin blanc. Reduire de moitie. Ajouter le fond brun de veau lie, le coulis de tomate et la duxelles de champignons. Saler et poivrer. Melanger les elements au fouet. Porter a ebullition, et laisser mijoter 10 minutes environ.</t>
         </is>
       </c>
-      <c r="E4" t="s" s="12"/>
+      <c r="E4" t="s" s="11"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>58</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5"/>
-      <c r="D5" t="inlineStr" s="12">
+      <c r="D5" t="inlineStr" s="11">
         <is>
           <t>Cuire a la vapeur l'émincé de volaille — Prechauffer le four sur la position vapeur. Desolidariser les bacs de viande de leur doublure. Etager les 5 bacs contenant l'émincé de volaille, sur l'echelle de cuisson. Mettre un bac GN 1/1 H 45, au bas de l'echelle de four, pour recuperer les graisses de cuisson. Enfourner et cuire pendant 12 minutes. Laisser la viande s'egoutter dans le four.</t>
         </is>
       </c>
-      <c r="E5" t="s" s="12"/>
+      <c r="E5" t="s" s="11"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>58</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6"/>
-      <c r="D6" t="inlineStr" s="12">
+      <c r="D6" t="inlineStr" s="11">
         <is>
           <t>Terminer la cuisson de la capilotade — Repartir l'émincé cuit a la vapeur, dans 4 bacs GN 1/1 H 100. Verser equitablement la sauce sur l'émincé de volaille. Melanger a la spatule. Agiter les bacs d'un mouvement circulaire, pour lier tous les elements ensemble. Eventuellement, passer au four les bacs de capilotade pour en augmenter la temperature. Respecter la procedure de fin de cuisson. Stocker en armoire chaude et maintenir a +63°C a coeur, en attente de consommation.</t>
         </is>
       </c>
-      <c r="E6" t="s" s="12"/>
+      <c r="E6" t="s" s="11"/>
       <c r="F6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>58</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7"/>
-      <c r="D7" t="s" s="12">
+      <c r="D7" t="s" s="11">
         <v>59</v>
       </c>
-      <c r="E7" t="s" s="12"/>
+      <c r="E7" t="s" s="11"/>
       <c r="F7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>60</v>
       </c>
       <c r="B8">
         <v>1</v>
       </c>
       <c r="C8" t="s">
         <v>61</v>
       </c>
-      <c r="D8" t="s" s="12">
+      <c r="D8" t="s" s="11">
         <v>62</v>
       </c>
-      <c r="E8" t="s" s="12"/>
+      <c r="E8" t="s" s="11"/>
       <c r="F8"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:E15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="48" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
@@ -1092,611 +1101,605 @@
         <v>67</v>
       </c>
       <c r="D2" s="6">
         <f>'Besoins'!$B$2*100</f>
         <v>100</v>
       </c>
       <c r="E2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>68</v>
       </c>
       <c r="C3" t="s">
         <v>69</v>
       </c>
       <c r="D3" s="6">
         <f>'Besoins'!$B$2*13</f>
         <v>13</v>
       </c>
       <c r="E3" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>70</v>
       </c>
       <c r="C4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="D4" s="6">
         <f>'Besoins'!$B$2*0.25</f>
         <v>0.25</v>
       </c>
       <c r="E4" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C5" t="s">
         <v>69</v>
       </c>
       <c r="D5" s="6">
         <f>'Besoins'!$B$2*1</f>
         <v>1</v>
       </c>
       <c r="E5" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C6" t="s">
         <v>69</v>
       </c>
       <c r="D6" s="6">
         <f>'Besoins'!$B$2*1</f>
         <v>1</v>
       </c>
       <c r="E6" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C7" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="D7" s="6">
         <f>'Besoins'!$B$2*3</f>
         <v>3</v>
       </c>
       <c r="E7" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C8" t="s">
         <v>67</v>
       </c>
       <c r="D8" s="6">
         <f>'Besoins'!$B$2*6</f>
         <v>6</v>
       </c>
       <c r="E8" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C9" t="s">
         <v>69</v>
       </c>
       <c r="D9" s="6">
         <f>'Besoins'!$B$2*5.85</f>
         <v>5.85</v>
       </c>
       <c r="E9" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>2</v>
       </c>
       <c r="B10" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C10" t="s">
         <v>69</v>
       </c>
       <c r="D10" s="6">
         <f>'Besoins'!$B$2*0.15</f>
         <v>0.15</v>
       </c>
       <c r="E10" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C11" t="s">
         <v>69</v>
       </c>
       <c r="D11" s="6">
         <f>'Besoins'!$B$2*6</f>
         <v>6</v>
       </c>
       <c r="E11" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C12" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="D12" s="6">
         <f>'Besoins'!$B$2*1</f>
         <v>1</v>
       </c>
       <c r="E12" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C13" t="s">
         <v>69</v>
       </c>
       <c r="D13" s="6">
         <f>'Besoins'!$B$2*0.5</f>
         <v>0.5</v>
       </c>
       <c r="E13" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>1</v>
       </c>
       <c r="B14" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C14" t="s">
         <v>69</v>
       </c>
       <c r="D14" s="6">
         <f>'Besoins'!$B$2*0.073</f>
         <v>0.073</v>
       </c>
       <c r="E14" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>1</v>
       </c>
       <c r="B15" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C15" t="s">
         <v>69</v>
       </c>
       <c r="D15" s="6">
         <f>'Besoins'!$B$2*0.007</f>
         <v>0.007</v>
       </c>
       <c r="E15" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:D28"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
-      <c r="A2" t="str" s="13">
+      <c r="A2" t="str" s="12">
         <f>"GRO_CDC_106 · GRO.VOLAILLE · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_106 · GRO.VOLAILLE · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
-      <c r="A4" t="s" s="14">
-        <v>83</v>
+      <c r="A4" t="s" s="13">
+        <v>84</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
-      <c r="A5" t="s" s="15">
-[...2 lines deleted...]
-      <c r="B5" t="str" s="12">
+      <c r="A5" t="s" s="14">
+        <v>85</v>
+      </c>
+      <c r="B5" t="str" s="11">
         <f>Procedure!D2</f>
         <v>Mise en place du poste de travail — Verifier les DLC, peser les denrees, selectionner le materiel necessaire. Laver et desinfecter le materiel et le poste de travail en suivant les protocoles.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
-      <c r="A6" t="s" s="15">
-[...2 lines deleted...]
-      <c r="B6" t="str" s="12">
+      <c r="A6" t="s" s="14">
+        <v>86</v>
+      </c>
+      <c r="B6" t="str" s="11">
         <f>Procedure!D3</f>
         <v>Preparations preliminaires — Deconditionner l'émincé de volaille suivant la procedure. Repartir l'émincé dans 5 bacs GN 1/1 H 65 perfores destines ulterieurement a la cuisson. Doubler les bacs perfores d'un bac. Reserver au froid. Deconditionner les echalotes suivant la procedure. Laver et desinfecter le persil suivant la procedure. Eplucher, laver et desinfecter les oignons suivant la procedure. Au cutter hacher les oignons et les echalotes. Reserver. Au cutter, hacher le persil. Reserver le persil hache, au froid dans une calotte. Deconditionner le coulis de tomate suivant la procedure. Reserver en attente d'utilisation. Dans une russe, realiser 6 litres de fond de brun de veau lie, a partir de fond deshydrate, en se reportant aux recommandations du fabricant. Reserver au chaud, en attente d'utilisation. Dans un rondeau, rehydrater la duxelles en se reportant aux recommandations du fabricant. Reserver.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="str">
         <f>Besoins!B18</f>
         <v>Emince filet de blanc de poulet sans peau 15/25g</v>
       </c>
       <c r="C7" s="6">
         <f>Besoins!E18</f>
         <v>13</v>
       </c>
       <c r="D7" t="str">
         <f>Besoins!F18</f>
         <v>kg</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
-      <c r="B8" t="str">
-[...1 lines deleted...]
-        <v>PERSIL simple France botte</v>
+      <c r="B8" t="s">
+        <v>87</v>
       </c>
       <c r="C8" s="6">
-        <f>Besoins!E15</f>
+        <f>'Besoins'!$B$2*0.25</f>
         <v>0.25</v>
       </c>
-      <c r="D8" t="str">
-[...1 lines deleted...]
-        <v>kg</v>
+      <c r="D8" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="str">
         <f>Besoins!B14</f>
         <v>OIGNON jaune France cat.I 60-80mm</v>
       </c>
       <c r="C9" s="6">
         <f>Besoins!E14</f>
         <v>1</v>
       </c>
       <c r="D9" t="str">
         <f>Besoins!F14</f>
         <v>kg</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="str">
         <f>Besoins!B17</f>
         <v>Échalotes ciselées surgelées</v>
       </c>
       <c r="C10" s="6">
         <f>Besoins!E17</f>
         <v>1</v>
       </c>
       <c r="D10" t="str">
         <f>Besoins!F17</f>
         <v>kg</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="C11" s="6">
         <f>'Besoins'!$B$2*6</f>
         <v>6</v>
       </c>
       <c r="D11" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="str">
-        <f>Besoins!B7</f>
+        <f>Besoins!B9</f>
         <v>Coulis de tomate cuisinée</v>
       </c>
       <c r="C12" s="6">
-        <f>Besoins!E7</f>
+        <f>Besoins!E9</f>
         <v>6</v>
       </c>
       <c r="D12" t="str">
-        <f>Besoins!F7</f>
+        <f>Besoins!F9</f>
         <v>lt</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
-      <c r="B13" t="str">
-[...1 lines deleted...]
-        <v>Duxelles de champignons dehydratee</v>
+      <c r="B13" t="s">
+        <v>89</v>
       </c>
       <c r="C13" s="6">
-        <f>Besoins!E10</f>
-[...4 lines deleted...]
-        <v>pc</v>
+        <f>'Besoins'!$B$2*1</f>
+        <v>1</v>
+      </c>
+      <c r="D13" t="s">
+        <v>3</v>
       </c>
     </row>
     <row r="14">
-      <c r="A14" t="s" s="15">
-[...2 lines deleted...]
-      <c r="B14" t="str" s="12">
+      <c r="A14" t="s" s="14">
+        <v>90</v>
+      </c>
+      <c r="B14" t="str" s="11">
         <f>Procedure!D4</f>
         <v>Confectionner la sauce — Dans un rondeau, faire revenir au beurre les echalotes et les oignons haches. Mouiller avec le vin blanc. Reduire de moitie. Ajouter le fond brun de veau lie, le coulis de tomate et la duxelles de champignons. Saler et poivrer. Melanger les elements au fouet. Porter a ebullition, et laisser mijoter 10 minutes environ.</v>
       </c>
       <c r="C14"/>
       <c r="D14"/>
     </row>
     <row r="15">
       <c r="A15"/>
-      <c r="B15" t="str">
-[...1 lines deleted...]
-        <v>Vin blanc bib 10L UE</v>
+      <c r="B15" t="s">
+        <v>91</v>
       </c>
       <c r="C15" s="6">
-        <f>Besoins!E11</f>
+        <f>'Besoins'!$B$2*3</f>
         <v>3</v>
       </c>
-      <c r="D15" t="str">
-[...1 lines deleted...]
-        <v>lt</v>
+      <c r="D15" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="str">
         <f>Besoins!B13</f>
         <v>Beurre doux 82% MG plaquette</v>
       </c>
       <c r="C16" s="6">
         <f>Besoins!E13</f>
         <v>0.5</v>
       </c>
       <c r="D16" t="str">
         <f>Besoins!F13</f>
         <v>kg</v>
       </c>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="str">
         <f>Besoins!B16</f>
         <v>Sel fin de cuisine</v>
       </c>
       <c r="C17" s="6">
         <f>Besoins!E16</f>
         <v>0.073</v>
       </c>
       <c r="D17" t="str">
         <f>Besoins!F16</f>
         <v>kg</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="str">
-        <f>Besoins!B9</f>
+        <f>Besoins!B11</f>
         <v>Poivre noir moulu</v>
       </c>
       <c r="C18" s="6">
-        <f>Besoins!E9</f>
+        <f>Besoins!E11</f>
         <v>0.007</v>
       </c>
       <c r="D18" t="str">
-        <f>Besoins!F9</f>
+        <f>Besoins!F11</f>
         <v>kg</v>
       </c>
     </row>
     <row r="19">
-      <c r="A19" t="s" s="15">
-[...2 lines deleted...]
-      <c r="B19" t="str" s="12">
+      <c r="A19" t="s" s="14">
+        <v>92</v>
+      </c>
+      <c r="B19" t="str" s="11">
         <f>Procedure!D5</f>
         <v>Cuire a la vapeur l'émincé de volaille — Prechauffer le four sur la position vapeur. Desolidariser les bacs de viande de leur doublure. Etager les 5 bacs contenant l'émincé de volaille, sur l'echelle de cuisson. Mettre un bac GN 1/1 H 45, au bas de l'echelle de four, pour recuperer les graisses de cuisson. Enfourner et cuire pendant 12 minutes. Laisser la viande s'egoutter dans le four.</v>
       </c>
       <c r="C19"/>
       <c r="D19"/>
     </row>
     <row r="20">
-      <c r="A20" t="s" s="15">
-[...2 lines deleted...]
-      <c r="B20" t="str" s="12">
+      <c r="A20" t="s" s="14">
+        <v>93</v>
+      </c>
+      <c r="B20" t="str" s="11">
         <f>Procedure!D6</f>
         <v>Terminer la cuisson de la capilotade — Repartir l'émincé cuit a la vapeur, dans 4 bacs GN 1/1 H 100. Verser equitablement la sauce sur l'émincé de volaille. Melanger a la spatule. Agiter les bacs d'un mouvement circulaire, pour lier tous les elements ensemble. Eventuellement, passer au four les bacs de capilotade pour en augmenter la temperature. Respecter la procedure de fin de cuisson. Stocker en armoire chaude et maintenir a +63°C a coeur, en attente de consommation.</v>
       </c>
       <c r="C20"/>
       <c r="D20"/>
     </row>
     <row r="21">
-      <c r="A21" t="s" s="15">
-[...2 lines deleted...]
-      <c r="B21" t="str" s="12">
+      <c r="A21" t="s" s="14">
+        <v>94</v>
+      </c>
+      <c r="B21" t="str" s="11">
         <f>Procedure!D7</f>
         <v>Servir — Servir la portion de capilotade de volaille a l'assiette accompagnee de riz pilaf, de pates, etc.</v>
       </c>
       <c r="C21"/>
       <c r="D21"/>
     </row>
     <row r="22">
       <c r="A22"/>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
     </row>
     <row r="23">
-      <c r="A23" t="s" s="14">
-        <v>91</v>
+      <c r="A23" t="s" s="13">
+        <v>95</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
     </row>
     <row r="24">
-      <c r="A24" t="s" s="15">
-[...2 lines deleted...]
-      <c r="B24" t="str" s="12">
+      <c r="A24" t="s" s="14">
+        <v>85</v>
+      </c>
+      <c r="B24" t="str" s="11">
         <f>"[DISSOUDRE] "&amp;Procedure!D8</f>
         <v>[DISSOUDRE] Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</v>
       </c>
       <c r="C24"/>
       <c r="D24"/>
     </row>
     <row r="25">
       <c r="A25"/>
       <c r="B25" t="str">
-        <f>Besoins!B8</f>
-        <v>EAU</v>
+        <f>Besoins!B7</f>
+        <v>Eau (robinet - moy. France 2026)</v>
       </c>
       <c r="C25" s="6">
-        <f>Besoins!E8</f>
+        <f>Besoins!E7</f>
         <v>5.85</v>
       </c>
       <c r="D25" t="str">
-        <f>Besoins!F8</f>
+        <f>Besoins!F7</f>
         <v>lt</v>
       </c>
     </row>
     <row r="26">
       <c r="A26"/>
       <c r="B26" t="str">
         <f>Besoins!B12</f>
         <v>Fonds Brun Lié (Knorr Professional)</v>
       </c>
       <c r="C26" s="6">
         <f>Besoins!E12</f>
         <v>0.15</v>
       </c>
       <c r="D26" t="str">
         <f>Besoins!F12</f>
         <v>kg</v>
       </c>
     </row>
     <row r="27">
       <c r="A27"/>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
     </row>
     <row r="28">
-      <c r="A28" t="s" s="16">
-        <v>92</v>
+      <c r="A28" t="s" s="15">
+        <v>96</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="12">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B14:D14"/>
     <mergeCell ref="B19:D19"/>
     <mergeCell ref="B20:D20"/>
     <mergeCell ref="B21:D21"/>
     <mergeCell ref="A23:D23"/>
     <mergeCell ref="B24:D24"/>
     <mergeCell ref="A28:D28"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>