--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -17,199 +17,202 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="124" uniqueCount="124">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="132" uniqueCount="132">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
-    <t>LAPIN SAUTE AUX CHAMPIGNONS (CUISSES)</t>
+    <t>LAPIN SAUTÉ AUX CHAMPIGNONS (CUISSES)</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>GRO_CDC_102B</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
-    <t>Viandes collectivité (GRO.VIANDES)</t>
+    <t>Volailles collectivité (GRO.VOLAILLE)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
+    <t>La Cuisine de Collectivité (BPI.CDC)</t>
+  </si>
+  <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>16/09/2026 00:38</t>
+    <t>31/10/2026 03:09</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
-[...2 lines deleted...]
-    <t>00000061</t>
+    <t>Coût H.T.</t>
   </si>
   <si>
     <t>EAU</t>
   </si>
   <si>
-    <t>Matières diverses (à trier)</t>
+    <t>Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t>Matières premières</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
+    <t>RNME1014107</t>
+  </si>
+  <si>
+    <t>Vin blanc bib 10L UE</t>
+  </si>
+  <si>
+    <t>Vins et bières de cuisson</t>
+  </si>
+  <si>
+    <t>u</t>
+  </si>
+  <si>
+    <t>RNME101431</t>
+  </si>
+  <si>
+    <t>Champignons hôtel pieds morceaux boîte 5/1</t>
+  </si>
+  <si>
+    <t>Conserves de légumes</t>
+  </si>
+  <si>
     <t>EPI-POIVRE-NOIR</t>
   </si>
   <si>
     <t>Poivre noir moulu</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>HER-BOUQUET-G</t>
   </si>
   <si>
     <t>Bouquet garni sachet dose</t>
   </si>
   <si>
     <t>Herbes aromatiques séchées</t>
   </si>
   <si>
-    <t>RNME1014107</t>
-[...19 lines deleted...]
-  <si>
     <t>CONC-CHAMPIGNON</t>
   </si>
   <si>
     <t>Fond champignon concentre liquide (CHEF)</t>
   </si>
   <si>
     <t>Fonds déshydratés et poudres</t>
   </si>
   <si>
     <t>KNORR-FBLIE-STD</t>
   </si>
   <si>
     <t>Fonds Brun Lié (Knorr Professional)</t>
   </si>
   <si>
     <t>HUI-TOURNESOL</t>
   </si>
   <si>
     <t>Huile de tournesol raffinée vrac</t>
   </si>
   <si>
     <t>Huiles végétales</t>
   </si>
   <si>
     <t>BEU-DOUX</t>
@@ -268,159 +271,180 @@
   <si>
     <t>Cuisses de lapin France</t>
   </si>
   <si>
     <t>Volailles et lapins surgelés</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 100 pc)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
-    <t>Viandes collectivité</t>
+    <t>Volailles collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Cuisse de lapin (piece)</t>
   </si>
   <si>
     <t>Conversions volailles (piece/poids/rendement)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Cuisses de lapin France</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Echalote longue Bretagne traditionnelle cat.I</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Ail haché IQF</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Champignons hôtel pieds morceaux boîte 5/1</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">    ↳ Vin blanc bib 10L UE</t>
+    <t xml:space="preserve">    ↳ CHAMPIGNONS HÔTEL PIEDS ET MORCEAUX (KG)</t>
+  </si>
+  <si>
+    <t>Conversions diverses</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Champignons hôtel pieds morceaux boîte 5/1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ VIN BLANC CUISSON (L)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Vin blanc bib 10L UE</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Fond brun de veau reconstitue (collectivite)</t>
   </si>
   <si>
     <t>Préparations de base collectivité</t>
   </si>
   <si>
-    <t xml:space="preserve">        ↳ EAU</t>
+    <t xml:space="preserve">        ↳ Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Fonds Brun Lié (Knorr Professional)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Fond champignon concentre liquide (CHEF)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Bouquet garni sachet dose</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ PERSIL simple France botte</t>
+    <t xml:space="preserve">    ↳ PERSIL PLAT (KG)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ PERSIL simple France botte</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poivre noir moulu</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Huile de tournesol raffinée vrac</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Margarine de pâtisserie 80% MG</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>Fond brun de veau reconstitue (collectivite)</t>
   </si>
   <si>
     <t>DISSOUDRE</t>
   </si>
   <si>
     <t>Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</t>
   </si>
   <si>
-    <t>Fiche technique — LAPIN SAUTE AUX CHAMPIGNONS (CUISSES)</t>
-[...2 lines deleted...]
-    <t>LAPIN SAUTE AUX CHAMPIGNONS (CUISSES)  GRO_CDC_102B</t>
+    <t>Fiche technique — LAPIN SAUTÉ AUX CHAMPIGNONS (CUISSES)</t>
+  </si>
+  <si>
+    <t>LAPIN SAUTÉ AUX CHAMPIGNONS (CUISSES)  GRO_CDC_102B</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t xml:space="preserve">    Cuisse de lapin (piece) (conv.)</t>
   </si>
   <si>
+    <t xml:space="preserve">    CHAMPIGNONS HÔTEL PIEDS ET MORCEAUX (KG) (conv.)</t>
+  </si>
+  <si>
     <t xml:space="preserve">    Fond brun de veau reconstitue (collectivite)</t>
   </si>
   <si>
+    <t xml:space="preserve">    PERSIL PLAT (KG) (conv.)</t>
+  </si>
+  <si>
     <t>3.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    VIN BLANC CUISSON (L) (conv.)</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>6.</t>
   </si>
   <si>
     <t>↳ Fond brun de veau reconstitue (collectivite)  GRO-FOND-VEAU</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="201" formatCode="#,##0.00&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="0.00"/>
@@ -495,66 +519,63 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEAF3EE"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFF3CD"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="19">
+  <cellXfs count="18">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="201" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="202" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="203" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="203" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="201" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
@@ -601,1579 +622,1650 @@
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>11</v>
       </c>
-      <c r="B7"/>
+      <c r="B7" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>537.9768</v>
+        <v>401.241975</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>5.379768</v>
+        <v>4.01241975</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>537.9768</v>
+        <v>401.241975</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B17" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:G22"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B2" s="8">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B3" s="9">
         <v>100</v>
       </c>
       <c r="C3" t="s" s="10">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B4" s="11">
         <f>$B$2*B3</f>
         <v>100</v>
       </c>
       <c r="C4" t="str">
         <f>C3</f>
         <v>pc</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="12">
-        <v>31</v>
+      <c r="A7" t="s">
+        <v>32</v>
       </c>
       <c r="B7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D7" s="9">
         <v>9.75</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
         <v>9.75</v>
       </c>
       <c r="F7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G7" s="4">
-        <f>E7*0.003</f>
-        <v>0.02925</v>
+        <f>E7*0.0043</f>
+        <v>0.041925</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D8" s="9">
-        <v>0.007</v>
+        <v>0.4</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>0.007</v>
+        <v>0.4</v>
       </c>
       <c r="F8" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*12.5</f>
-        <v>0.0875</v>
+        <f>E8*24.02</f>
+        <v>9.608</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D9" s="9">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F9" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*14</f>
-        <v>14</v>
+        <f>E9*16.12</f>
+        <v>32.24</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B10" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D10" s="9">
-        <v>4</v>
+        <v>0.007</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
-        <v>4</v>
+        <v>0.007</v>
       </c>
       <c r="F10" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="G10" s="4">
-        <f>E10*24.02</f>
-        <v>96.08</v>
+        <f>E10*12.5</f>
+        <v>0.0875</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B11" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C11" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D11" s="9">
-        <v>4.6</v>
+        <v>0.051</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
-        <v>4.6</v>
+        <v>0.051</v>
       </c>
       <c r="F11" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="G11" s="4">
-        <f>E11*16.12</f>
-        <v>74.152</v>
+        <f>E11*14</f>
+        <v>0.714</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B12" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C12" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D12" s="9">
         <v>0.1</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
         <v>0.1</v>
       </c>
       <c r="F12" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G12" s="4">
         <f>E12*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
+        <v>53</v>
+      </c>
+      <c r="B13" t="s">
+        <v>54</v>
+      </c>
+      <c r="C13" t="s">
         <v>52</v>
-      </c>
-[...4 lines deleted...]
-        <v>51</v>
       </c>
       <c r="D13" s="9">
         <v>0.25</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
         <v>0.25</v>
       </c>
       <c r="F13" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="G13" s="4">
-        <f>E13*0</f>
-        <v>0</v>
+        <f>E13*19.69</f>
+        <v>4.9225</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B14" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C14" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D14" s="9">
         <v>0.25</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
         <v>0.25</v>
       </c>
       <c r="F14" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G14" s="4">
         <f>E14*1.05</f>
         <v>0.2625</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B15" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C15" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D15" s="9">
         <v>0.5</v>
       </c>
       <c r="E15" s="11">
         <f>D15*$B$2</f>
         <v>0.5</v>
       </c>
       <c r="F15" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="G15" s="4">
         <f>E15*5.2</f>
         <v>2.6</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
+        <v>61</v>
+      </c>
+      <c r="B16" t="s">
+        <v>62</v>
+      </c>
+      <c r="C16" t="s">
         <v>60</v>
-      </c>
-[...4 lines deleted...]
-        <v>59</v>
       </c>
       <c r="D16" s="9">
         <v>0.5</v>
       </c>
       <c r="E16" s="11">
         <f>D16*$B$2</f>
         <v>0.5</v>
       </c>
       <c r="F16" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="G16" s="4">
         <f>E16*3.6</f>
         <v>1.8</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B17" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C17" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D17" s="9">
         <v>1.5</v>
       </c>
       <c r="E17" s="11">
         <f>D17*$B$2</f>
         <v>1.5</v>
       </c>
       <c r="F17" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="G17" s="4">
         <f>E17*0.85</f>
         <v>1.275</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
+        <v>66</v>
+      </c>
+      <c r="B18" t="s">
+        <v>67</v>
+      </c>
+      <c r="C18" t="s">
         <v>65</v>
       </c>
-      <c r="B18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D18" s="9">
-        <v>0.3</v>
+        <v>3</v>
       </c>
       <c r="E18" s="11">
         <f>D18*$B$2</f>
-        <v>0.3</v>
+        <v>3</v>
       </c>
       <c r="F18" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="G18" s="4">
-        <f>E18*4.5</f>
+        <f>E18*0.45</f>
         <v>1.35</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B19" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C19" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D19" s="9">
         <v>0.073</v>
       </c>
       <c r="E19" s="11">
         <f>D19*$B$2</f>
         <v>0.073</v>
       </c>
       <c r="F19" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="G19" s="4">
         <f>E19*0.35</f>
         <v>0.02555</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B20" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C20" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D20" s="9">
         <v>0.25</v>
       </c>
       <c r="E20" s="11">
         <f>D20*$B$2</f>
         <v>0.25</v>
       </c>
       <c r="F20" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="G20" s="4">
         <f>E20*9.26</f>
         <v>2.315</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B21" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C21" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D21" s="9">
         <v>20</v>
       </c>
       <c r="E21" s="11">
         <f>D21*$B$2</f>
         <v>20</v>
       </c>
       <c r="F21" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="G21" s="4">
         <f>E21*17.2</f>
         <v>344</v>
       </c>
     </row>
     <row r="22">
       <c r="A22"/>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22" t="s" s="3">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="G22" s="13">
+        <v>78</v>
+      </c>
+      <c r="G22" s="12">
         <f>SUM(G7:G21)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:F19"/>
+  <dimension ref="A1:F22"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C3" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D3" s="11">
         <v>100</v>
       </c>
       <c r="E3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F3" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D4" s="11">
         <v>20</v>
       </c>
       <c r="E4" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="F4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
+        <v>89</v>
+      </c>
+      <c r="C5" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="D5" s="11">
         <v>1.5</v>
       </c>
       <c r="E5" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="F5" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C6" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D6" s="11">
         <v>0.25</v>
       </c>
       <c r="E6" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="F6" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C7" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="D7" s="11">
         <v>4.6</v>
       </c>
       <c r="E7" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="F7" t="s">
-        <v>48</v>
+        <v>92</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B8" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C8" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D8" s="11">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="E8" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F8" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
+        <v>94</v>
+      </c>
+      <c r="C9" t="s">
+        <v>83</v>
+      </c>
+      <c r="D9" s="11">
+        <v>4</v>
+      </c>
+      <c r="E9" t="s">
+        <v>35</v>
+      </c>
+      <c r="F9" t="s">
         <v>92</v>
-      </c>
-[...10 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>2</v>
       </c>
       <c r="B10" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C10" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D10" s="11">
-        <v>9.75</v>
+        <v>0.4</v>
       </c>
       <c r="E10" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F10" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B11" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C11" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="D11" s="11">
-        <v>0.25</v>
+        <v>10</v>
       </c>
       <c r="E11" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="F11" t="s">
-        <v>51</v>
+        <v>97</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B12" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="C12" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D12" s="11">
-        <v>0.1</v>
+        <v>9.75</v>
       </c>
       <c r="E12" t="s">
+        <v>35</v>
+      </c>
+      <c r="F12" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B13" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="C13" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D13" s="11">
-        <v>1</v>
+        <v>0.25</v>
       </c>
       <c r="E13" t="s">
-        <v>24</v>
+        <v>46</v>
       </c>
       <c r="F13" t="s">
-        <v>41</v>
+        <v>52</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>1</v>
       </c>
       <c r="B14" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="C14" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D14" s="11">
-        <v>0.3</v>
+        <v>0.1</v>
       </c>
       <c r="E14" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="F14" t="s">
-        <v>64</v>
+        <v>52</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>1</v>
       </c>
       <c r="B15" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="C15" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D15" s="11">
-        <v>0.073</v>
+        <v>0.051</v>
       </c>
       <c r="E15" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="F15" t="s">
-        <v>70</v>
+        <v>49</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>1</v>
       </c>
       <c r="B16" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="C16" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="D16" s="11">
-        <v>0.007</v>
+        <v>0.3</v>
       </c>
       <c r="E16" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="F16" t="s">
-        <v>37</v>
+        <v>92</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B17" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="C17" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D17" s="11">
-        <v>0.25</v>
+        <v>3</v>
       </c>
       <c r="E17" t="s">
-        <v>34</v>
+        <v>68</v>
       </c>
       <c r="F17" t="s">
-        <v>56</v>
+        <v>65</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1</v>
       </c>
       <c r="B18" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="C18" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D18" s="11">
-        <v>0.5</v>
+        <v>0.073</v>
       </c>
       <c r="E18" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="F18" t="s">
-        <v>59</v>
+        <v>71</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1</v>
       </c>
       <c r="B19" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="C19" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D19" s="11">
+        <v>0.007</v>
+      </c>
+      <c r="E19" t="s">
+        <v>46</v>
+      </c>
+      <c r="F19" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>1</v>
+      </c>
+      <c r="B20" t="s">
+        <v>106</v>
+      </c>
+      <c r="C20" t="s">
+        <v>88</v>
+      </c>
+      <c r="D20" s="11">
+        <v>0.25</v>
+      </c>
+      <c r="E20" t="s">
+        <v>35</v>
+      </c>
+      <c r="F20" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>1</v>
+      </c>
+      <c r="B21" t="s">
+        <v>107</v>
+      </c>
+      <c r="C21" t="s">
+        <v>88</v>
+      </c>
+      <c r="D21" s="11">
         <v>0.5</v>
       </c>
-      <c r="E19" t="s">
-[...3 lines deleted...]
-        <v>59</v>
+      <c r="E21" t="s">
+        <v>46</v>
+      </c>
+      <c r="F21" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>1</v>
+      </c>
+      <c r="B22" t="s">
+        <v>108</v>
+      </c>
+      <c r="C22" t="s">
+        <v>88</v>
+      </c>
+      <c r="D22" s="11">
+        <v>0.5</v>
+      </c>
+      <c r="E22" t="s">
+        <v>46</v>
+      </c>
+      <c r="F22" t="s">
+        <v>60</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>109</v>
+        <v>114</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2"/>
-      <c r="D2" t="inlineStr" s="14">
+      <c r="D2" t="inlineStr" s="13">
         <is>
           <t>Mise en place du poste de travail — Verifier les DLC, peser les denrees, selectionner le materiel necessaire. Laver et desinfecter le materiel et le poste de travail en suivant les protocoles.</t>
         </is>
       </c>
-      <c r="E2" t="s" s="14"/>
+      <c r="E2" t="s" s="13"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3"/>
-      <c r="D3" t="inlineStr" s="14">
+      <c r="D3" t="inlineStr" s="13">
         <is>
           <t>Preparations preliminaires — Deconditionner les morceaux de lapin suivant la procedure. Parer les morceaux. Reserver dans un bac en polycarbonate muni d'une grille egouttoir. Couvrir et stocker au froid. Laver et desinfecter les elements du bouquet garni. Reserver. Laver, desinfecter et hacher au cutter le persil. Reserver au froid. Deconditionner les champignons suivant la procedure. Egoutter les champignons dans un bac GN 1/1 H 100 perfore. Recuperer le jus des champignons. Reserver les champignons dans le bac perfore double d'un bac plein. Dans un rondeau, realiser 12 litres de fond brun de veau, a partir de fond deshydrate, en se reportant aux recommandations du fabricant. Reserver au chaud en attente d'utilisation.</t>
         </is>
       </c>
-      <c r="E3" t="s" s="14"/>
+      <c r="E3" t="s" s="13"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4"/>
-      <c r="D4" t="inlineStr" s="14">
+      <c r="D4" t="inlineStr" s="13">
         <is>
           <t>Marquer la cuisson du lapin — Saler et poivrer les morceaux de lapin sur toutes les faces. Dans la sauteuse, a l'huile et a la margarine, faire dorer les morceaux de lapin sur toutes les faces. Dans un bac GN 2/1 H 250 muni d'une grille egouttoir pose sur un cuvier mobile a proximite de la sauteuse, egoutter les morceaux de lapin revenus. Degraisser la sauteuse et eliminer les particules carbonisees. Dans la sauteuse, faire suer au beurre, sans coloration, les echalotes ciselees. Disposer les morceaux de lapin sur les echalotes. Deglacer avec le vin blanc. Laisser reduire de moitie. Piquer la sonde de cuisson dans un morceau de lapin. Mouiller avec le fond brun de veau lie et le jus des champignons. Rectifier l'assaisonnement. Porter a ebullition. Reduire la source de chaleur et laisser cuire a feu doux pendant 45 minutes environ. Surveiller la cuisson. Au terme de la cuisson, atteindre la temperature de +85°C a coeur.</t>
         </is>
       </c>
-      <c r="E4" t="s" s="14"/>
+      <c r="E4" t="s" s="13"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5"/>
-      <c r="D5" t="inlineStr" s="14">
+      <c r="D5" t="inlineStr" s="13">
         <is>
           <t>Terminer la preparation du lapin — Decanter les morceaux de lapin dans 4 bacs GN 1/1 H 100. Ajouter les champignons sur les morceaux. Au besoin laisser reduire la sauce, afin d'en obtenir 12 litres. Renforcer le gout de la sauce en ajoutant le concentre de champignons. Verifier la consistance de la sauce. Eventuellement completer la liaison avec un peu de beurre manie ou de roux deshydrate. Emulsionner la sauce au mixeur pour lui donner de l'onctuosite. Verifier l'assaisonnement. Napper les morceaux de lapin et verser equitablement la sauce dans les bacs. Agiter les bacs d'un mouvement circulaire afin de lier tous les elements ensemble.</t>
         </is>
       </c>
-      <c r="E5" t="s" s="14"/>
+      <c r="E5" t="s" s="13"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>2</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6"/>
-      <c r="D6" t="inlineStr" s="14">
+      <c r="D6" t="inlineStr" s="13">
         <is>
           <t>Dresser et servir — Dresser les morceaux de lapin a l'assiette avec les champignons. Napper de sauce. Persiller au depart de l'assiette. Accompagner de pommes fondantes, de pommes puree, de macaroni, de polenta, etc.</t>
         </is>
       </c>
-      <c r="E6" t="s" s="14"/>
+      <c r="E6" t="s" s="13"/>
       <c r="F6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>2</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7"/>
-      <c r="D7" t="inlineStr" s="14">
+      <c r="D7" t="inlineStr" s="13">
         <is>
           <t>Suggestions — Lapin au cidre : Meme methode. Mouiller au cidre a la place du vin blanc. Ajouter au fond de cuisson une branche de celeri emincee finement. Cremer la sauce avec 2 litres de creme fraiche epaisse. Emulsionner la sauce au mixeur. On peut servir avec une petite pomme reinette cuite au four.</t>
         </is>
       </c>
-      <c r="E7" t="s" s="14"/>
+      <c r="E7" t="s" s="13"/>
       <c r="F7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="B8">
         <v>1</v>
       </c>
       <c r="C8" t="s">
-        <v>111</v>
-[...4 lines deleted...]
-      <c r="E8" t="s" s="14"/>
+        <v>116</v>
+      </c>
+      <c r="D8" t="s" s="13">
+        <v>117</v>
+      </c>
+      <c r="E8" t="s" s="13"/>
       <c r="F8"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:D30"/>
+  <dimension ref="A1:D31"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
-      <c r="A2" t="str" s="15">
-[...1 lines deleted...]
-        <v>GRO_CDC_102B · GRO.VIANDES · référence : 100 pc · multiplicateur réglable sur la feuille </v>
+      <c r="A2" t="str" s="14">
+        <f>"GRO_CDC_102B · GRO.VOLAILLE · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
+        <v>GRO_CDC_102B · GRO.VOLAILLE · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
-      <c r="A4" t="s" s="16">
-        <v>114</v>
+      <c r="A4" t="s" s="15">
+        <v>119</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
-      <c r="A5" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B5" t="str" s="14">
+      <c r="A5" t="s" s="16">
+        <v>120</v>
+      </c>
+      <c r="B5" t="str" s="13">
         <f>Procedure!D2</f>
         <v>Mise en place du poste de travail — Verifier les DLC, peser les denrees, selectionner le materiel necessaire. Laver et desinfecter le materiel et le poste de travail en suivant les protocoles.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
-      <c r="A6" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B6" t="str" s="14">
+      <c r="A6" t="s" s="16">
+        <v>121</v>
+      </c>
+      <c r="B6" t="str" s="13">
         <f>Procedure!D3</f>
         <v>Preparations preliminaires — Deconditionner les morceaux de lapin suivant la procedure. Parer les morceaux. Reserver dans un bac en polycarbonate muni d'une grille egouttoir. Couvrir et stocker au froid. Laver et desinfecter les elements du bouquet garni. Reserver. Laver, desinfecter et hacher au cutter le persil. Reserver au froid. Deconditionner les champignons suivant la procedure. Egoutter les champignons dans un bac GN 1/1 H 100 perfore. Recuperer le jus des champignons. Reserver les champignons dans le bac perfore double d'un bac plein. Dans un rondeau, realiser 12 litres de fond brun de veau, a partir de fond deshydrate, en se reportant aux recommandations du fabricant. Reserver au chaud en attente d'utilisation.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="C7" s="11">
         <f>'Besoins'!$B$2*100</f>
         <v>100</v>
       </c>
       <c r="D7" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
-      <c r="B8" t="str">
-[...1 lines deleted...]
-        <v>Champignons hôtel pieds morceaux boîte 5/1</v>
+      <c r="B8" t="s">
+        <v>123</v>
       </c>
       <c r="C8" s="11">
-        <f>Besoins!E11</f>
+        <f>'Besoins'!$B$2*4.6</f>
         <v>4.6</v>
       </c>
-      <c r="D8" t="str">
-[...1 lines deleted...]
-        <v>kg</v>
+      <c r="D8" t="s">
+        <v>46</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="C9" s="11">
         <f>'Besoins'!$B$2*10</f>
         <v>10</v>
       </c>
       <c r="D9" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="str">
-        <f>Besoins!B9</f>
+        <f>Besoins!B11</f>
         <v>Bouquet garni sachet dose</v>
       </c>
       <c r="C10" s="11">
-        <f>Besoins!E9</f>
-        <v>1</v>
+        <f>Besoins!E11</f>
+        <v>0.051</v>
       </c>
       <c r="D10" t="str">
-        <f>Besoins!F9</f>
-        <v>pc</v>
+        <f>Besoins!F11</f>
+        <v>kg</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
-      <c r="B11" t="str">
-[...1 lines deleted...]
-        <v>PERSIL simple France botte</v>
+      <c r="B11" t="s">
+        <v>125</v>
       </c>
       <c r="C11" s="11">
-        <f>Besoins!E18</f>
+        <f>'Besoins'!$B$2*0.3</f>
         <v>0.3</v>
       </c>
-      <c r="D11" t="str">
-[...1 lines deleted...]
-        <v>kg</v>
+      <c r="D11" t="s">
+        <v>46</v>
       </c>
     </row>
     <row r="12">
-      <c r="A12" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B12" t="str" s="14">
+      <c r="A12" t="s" s="16">
+        <v>126</v>
+      </c>
+      <c r="B12" t="str" s="13">
         <f>Procedure!D4</f>
         <v>Marquer la cuisson du lapin — Saler et poivrer les morceaux de lapin sur toutes les faces. Dans la sauteuse, a l'huile et a la margarine, faire dorer les morceaux de lapin sur toutes les faces. Dans un bac GN 2/1 H 250 muni d'une grille egouttoir pose sur un cuvier mobile a proximite de la sauteuse, egoutter les morceaux de lapin revenus. Degraisser la sauteuse et eliminer les particules carbonisees. Dans la sauteuse, faire suer au beurre, sans coloration, les echalotes ciselees. Disposer les morceaux de lapin sur les echalotes. Deglacer avec le vin blanc. Laisser reduire de moitie. Piquer la sonde de cuisson dans un morceau de lapin. Mouiller avec le fond brun de veau lie et le jus des champignons. Rectifier l'assaisonnement. Porter a ebullition. Reduire la source de chaleur et laisser cuire a feu doux pendant 45 minutes environ. Surveiller la cuisson. Au terme de la cuisson, atteindre la temperature de +85°C a coeur.</v>
       </c>
       <c r="C12"/>
       <c r="D12"/>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="str">
         <f>Besoins!B17</f>
         <v>Echalote longue Bretagne traditionnelle cat.I</v>
       </c>
       <c r="C13" s="11">
         <f>Besoins!E17</f>
         <v>1.5</v>
       </c>
       <c r="D13" t="str">
         <f>Besoins!F17</f>
         <v>kg</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
-      <c r="B14" t="str">
-[...1 lines deleted...]
-        <v>Vin blanc bib 10L UE</v>
+      <c r="B14" t="s">
+        <v>127</v>
       </c>
       <c r="C14" s="11">
-        <f>Besoins!E10</f>
+        <f>'Besoins'!$B$2*4</f>
         <v>4</v>
       </c>
-      <c r="D14" t="str">
-[...1 lines deleted...]
-        <v>lt</v>
+      <c r="D14" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="str">
         <f>Besoins!B19</f>
         <v>Sel fin de cuisine</v>
       </c>
       <c r="C15" s="11">
         <f>Besoins!E19</f>
         <v>0.073</v>
       </c>
       <c r="D15" t="str">
         <f>Besoins!F19</f>
         <v>kg</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="str">
-        <f>Besoins!B8</f>
+        <f>Besoins!B10</f>
         <v>Poivre noir moulu</v>
       </c>
       <c r="C16" s="11">
-        <f>Besoins!E8</f>
+        <f>Besoins!E10</f>
         <v>0.007</v>
       </c>
       <c r="D16" t="str">
-        <f>Besoins!F8</f>
+        <f>Besoins!F10</f>
         <v>kg</v>
       </c>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="str">
         <f>Besoins!B14</f>
         <v>Huile de tournesol raffinée vrac</v>
       </c>
       <c r="C17" s="11">
         <f>Besoins!E14</f>
         <v>0.25</v>
       </c>
       <c r="D17" t="str">
         <f>Besoins!F14</f>
         <v>lt</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="str">
         <f>Besoins!B16</f>
         <v>Margarine de pâtisserie 80% MG</v>
       </c>
       <c r="C18" s="11">
         <f>Besoins!E16</f>
         <v>0.5</v>
       </c>
       <c r="D18" t="str">
         <f>Besoins!F16</f>
         <v>kg</v>
       </c>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19" t="str">
         <f>Besoins!B15</f>
         <v>Beurre doux 82% MG plaquette</v>
       </c>
       <c r="C19" s="11">
         <f>Besoins!E15</f>
         <v>0.5</v>
       </c>
       <c r="D19" t="str">
         <f>Besoins!F15</f>
         <v>kg</v>
       </c>
     </row>
     <row r="20">
-      <c r="A20" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B20" t="str" s="14">
+      <c r="A20"/>
+      <c r="B20" t="str">
+        <f>Besoins!B20</f>
+        <v>Ail haché IQF</v>
+      </c>
+      <c r="C20" s="11">
+        <f>Besoins!E20</f>
+        <v>0.25</v>
+      </c>
+      <c r="D20" t="str">
+        <f>Besoins!F20</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s" s="16">
+        <v>128</v>
+      </c>
+      <c r="B21" t="str" s="13">
         <f>Procedure!D5</f>
         <v>Terminer la preparation du lapin — Decanter les morceaux de lapin dans 4 bacs GN 1/1 H 100. Ajouter les champignons sur les morceaux. Au besoin laisser reduire la sauce, afin d'en obtenir 12 litres. Renforcer le gout de la sauce en ajoutant le concentre de champignons. Verifier la consistance de la sauce. Eventuellement completer la liaison avec un peu de beurre manie ou de roux deshydrate. Emulsionner la sauce au mixeur pour lui donner de l'onctuosite. Verifier l'assaisonnement. Napper les morceaux de lapin et verser equitablement la sauce dans les bacs. Agiter les bacs d'un mouvement circulaire afin de lier tous les elements ensemble.</v>
       </c>
-      <c r="C20"/>
-[...4 lines deleted...]
-      <c r="B21" t="str">
+      <c r="C21"/>
+      <c r="D21"/>
+    </row>
+    <row r="22">
+      <c r="A22"/>
+      <c r="B22" t="str">
         <f>Besoins!B12</f>
         <v>Fond champignon concentre liquide (CHEF)</v>
       </c>
-      <c r="C21" s="11">
+      <c r="C22" s="11">
         <f>Besoins!E12</f>
         <v>0.1</v>
       </c>
-      <c r="D21" t="str">
+      <c r="D22" t="str">
         <f>Besoins!F12</f>
         <v>lt</v>
       </c>
     </row>
-    <row r="22">
-[...3 lines deleted...]
-      <c r="B22" t="str" s="14">
+    <row r="23">
+      <c r="A23" t="s" s="16">
+        <v>129</v>
+      </c>
+      <c r="B23" t="str" s="13">
         <f>Procedure!D6</f>
         <v>Dresser et servir — Dresser les morceaux de lapin a l'assiette avec les champignons. Napper de sauce. Persiller au depart de l'assiette. Accompagner de pommes fondantes, de pommes puree, de macaroni, de polenta, etc.</v>
       </c>
-      <c r="C22"/>
-[...6 lines deleted...]
-      <c r="B23" t="str" s="14">
+      <c r="C23"/>
+      <c r="D23"/>
+    </row>
+    <row r="24">
+      <c r="A24" t="s" s="16">
+        <v>130</v>
+      </c>
+      <c r="B24" t="str" s="13">
         <f>Procedure!D7</f>
         <v>Suggestions — Lapin au cidre : Meme methode. Mouiller au cidre a la place du vin blanc. Ajouter au fond de cuisson une branche de celeri emincee finement. Cremer la sauce avec 2 litres de creme fraiche epaisse. Emulsionner la sauce au mixeur. On peut servir avec une petite pomme reinette cuite au four.</v>
       </c>
-      <c r="C23"/>
-[...4 lines deleted...]
-      <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
     </row>
     <row r="25">
-      <c r="A25" t="s" s="16">
-[...1 lines deleted...]
-      </c>
+      <c r="A25"/>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
     </row>
     <row r="26">
-      <c r="A26" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B26" t="str" s="14">
+      <c r="A26" t="s" s="15">
+        <v>131</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+    </row>
+    <row r="27">
+      <c r="A27" t="s" s="16">
+        <v>120</v>
+      </c>
+      <c r="B27" t="str" s="13">
         <f>"[DISSOUDRE] "&amp;Procedure!D8</f>
         <v>[DISSOUDRE] Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</v>
       </c>
-      <c r="C26"/>
-[...15 lines deleted...]
-      </c>
+      <c r="C27"/>
+      <c r="D27"/>
     </row>
     <row r="28">
       <c r="A28"/>
       <c r="B28" t="str">
+        <f>Besoins!B7</f>
+        <v>Eau (robinet - moy. France 2026)</v>
+      </c>
+      <c r="C28" s="11">
+        <f>Besoins!E7</f>
+        <v>9.75</v>
+      </c>
+      <c r="D28" t="str">
+        <f>Besoins!F7</f>
+        <v>lt</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29"/>
+      <c r="B29" t="str">
         <f>Besoins!B13</f>
         <v>Fonds Brun Lié (Knorr Professional)</v>
       </c>
-      <c r="C28" s="11">
+      <c r="C29" s="11">
         <f>Besoins!E13</f>
         <v>0.25</v>
       </c>
-      <c r="D28" t="str">
+      <c r="D29" t="str">
         <f>Besoins!F13</f>
         <v>kg</v>
       </c>
     </row>
-    <row r="29">
-[...4 lines deleted...]
-    </row>
     <row r="30">
-      <c r="A30" t="s" s="18">
-[...1 lines deleted...]
-      </c>
+      <c r="A30"/>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
+    </row>
+    <row r="31">
+      <c r="A31" t="s" s="17">
+        <v>22</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="12">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B12:D12"/>
-    <mergeCell ref="B20:D20"/>
-    <mergeCell ref="B22:D22"/>
+    <mergeCell ref="B21:D21"/>
     <mergeCell ref="B23:D23"/>
-    <mergeCell ref="A25:D25"/>
-[...1 lines deleted...]
-    <mergeCell ref="A30:D30"/>
+    <mergeCell ref="B24:D24"/>
+    <mergeCell ref="A26:D26"/>
+    <mergeCell ref="B27:D27"/>
+    <mergeCell ref="A31:D31"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>LAPIN SAUTE AUX CHAMPIGNONS (CU</dc:title>
+  <dc:title>LAPIN SAUTÉ AUX CHAMPIGNONS (CU</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>