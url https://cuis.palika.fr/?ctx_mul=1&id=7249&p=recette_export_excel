--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -17,208 +17,211 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="141" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="148" uniqueCount="148">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>VEAU MARENGO</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>GRO_CDC_103B</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Viandes collectivité (GRO.VIANDES)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
+    <t>La Cuisine de Collectivité (BPI.CDC)</t>
+  </si>
+  <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>15/09/2026 22:23</t>
+    <t>01/11/2026 00:36</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>EAU</t>
+  </si>
+  <si>
+    <t>Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t>Matières premières</t>
+  </si>
+  <si>
+    <t>lt</t>
+  </si>
+  <si>
+    <t>RNME1014107</t>
+  </si>
+  <si>
+    <t>Vin blanc bib 10L UE</t>
+  </si>
+  <si>
+    <t>Vins et bières de cuisson</t>
+  </si>
+  <si>
+    <t>u</t>
   </si>
   <si>
     <t>CONC-TOMATE-TRI</t>
   </si>
   <si>
     <t>Triple concentré de tomate</t>
   </si>
   <si>
     <t>Concentrés et purées cuisines</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
-    <t>00000061</t>
-[...8 lines deleted...]
-    <t>lt</t>
+    <t>RNME101431</t>
+  </si>
+  <si>
+    <t>Champignons hôtel pieds morceaux boîte 5/1</t>
+  </si>
+  <si>
+    <t>Conserves de légumes</t>
   </si>
   <si>
     <t>EPI-POIVRE-NOIR</t>
   </si>
   <si>
     <t>Poivre noir moulu</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>MEL-HERBES-PRO</t>
   </si>
   <si>
     <t>Herbes de Provence</t>
   </si>
   <si>
     <t>Mélanges et épices composées</t>
   </si>
   <si>
-    <t>RNME1014107</t>
-[...19 lines deleted...]
-  <si>
     <t>FAR-T55</t>
   </si>
   <si>
     <t>Farine de blé T55</t>
   </si>
   <si>
     <t>Farines de blé</t>
   </si>
   <si>
     <t>KNORR-FBLIE-STD</t>
   </si>
   <si>
     <t>Fonds Brun Lié (Knorr Professional)</t>
   </si>
   <si>
     <t>Fonds déshydratés et poudres</t>
   </si>
   <si>
     <t>BEU-DOUX</t>
   </si>
   <si>
     <t>Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
@@ -241,249 +244,267 @@
   <si>
     <t>Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t>SUC-BLANC</t>
   </si>
   <si>
     <t>Sucre blanc cristal sac 25 kg</t>
   </si>
   <si>
     <t>Sucres et édulcorants</t>
   </si>
   <si>
     <t>RNMS00812</t>
   </si>
   <si>
     <t>Ail haché IQF</t>
   </si>
   <si>
     <t>Légumes surgelés</t>
   </si>
   <si>
+    <t>RNMS00780</t>
+  </si>
+  <si>
+    <t>Oignons émincés surgelés</t>
+  </si>
+  <si>
+    <t>RNMS00786</t>
+  </si>
+  <si>
+    <t>Petits oignons blancs surgelés</t>
+  </si>
+  <si>
     <t>RNMS00865</t>
   </si>
   <si>
     <t>Tomates en dés surgelées IQF</t>
   </si>
   <si>
-    <t>RNMS00780</t>
-[...13 lines deleted...]
-  <si>
     <t>RNM0660162</t>
   </si>
   <si>
     <t>VEAU (épaule sans os) semi-paré U.E. sous-vide</t>
   </si>
   <si>
-    <t>Porc frais</t>
+    <t>Veau</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 100 pc)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Viandes collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ VEAU (épaule sans os) semi-paré U.E. sous-vide</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ PERSIL simple France botte</t>
+    <t xml:space="preserve">    ↳ PERSIL PLAT (KG)</t>
+  </si>
+  <si>
+    <t>Conversions diverses</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ PERSIL simple France botte</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Oignons émincés surgelés</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Ail haché IQF</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Herbes de Provence</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Tomates en dés surgelées IQF</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Triple concentré de tomate</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Vin blanc bib 10L UE</t>
+    <t xml:space="preserve">    ↳ VIN BLANC CUISSON (L)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Vin blanc bib 10L UE</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Fond brun de veau reconstitue (collectivite)</t>
   </si>
   <si>
     <t>Préparations de base collectivité</t>
   </si>
   <si>
-    <t xml:space="preserve">        ↳ EAU</t>
+    <t xml:space="preserve">        ↳ Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Fonds Brun Lié (Knorr Professional)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Farine de blé T55</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poivre noir moulu</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Champignons hôtel pieds morceaux boîte 5/1</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">    ↳ PETITS OIGNONS GRELOTS GLACES A BRUN ET A BLANC</t>
+    <t xml:space="preserve">    ↳ CHAMPIGNONS HÔTEL PIEDS ET MORCEAUX (KG)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Champignons hôtel pieds morceaux boîte 5/1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ PETITS OIGNONS GRELOTS GLACÉS À BRUN ET À BLANC</t>
   </si>
   <si>
     <t>Garnitures et légumes collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Petits oignons blancs surgelés</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Sucre blanc cristal sac 25 kg</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>Decanter la viande — Decanter les morceaux de viande dans 4 bacs GN 1/1 H 100. Ajouter la garniture.</t>
   </si>
   <si>
     <t>Fond brun de veau reconstitue (collectivite)</t>
   </si>
   <si>
     <t>DISSOUDRE</t>
   </si>
   <si>
     <t>Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</t>
   </si>
   <si>
-    <t>PETITS OIGNONS GRELOTS GLACES A BRUN ET A BLANC</t>
+    <t>PETITS OIGNONS GRELOTS GLACÉS À BRUN ET À BLANC</t>
   </si>
   <si>
     <t>Preparations preliminaires — Deconditionner les petits oignons grelots suivant la procedure. Dans une calotte, faire fondre le beurre.</t>
   </si>
   <si>
     <t>Decanter — Debarrasser delicatement les petits oignons directement sur le plat a garnir, ou bien reserver dans le bac de cuisson en attente d'utilisation.</t>
   </si>
   <si>
     <t>Fiche technique — VEAU MARENGO</t>
   </si>
   <si>
     <t>VEAU MARENGO  GRO_CDC_103B</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
+    <t xml:space="preserve">    PERSIL PLAT (KG) (conv.)</t>
+  </si>
+  <si>
     <t xml:space="preserve">    Fond brun de veau reconstitue (collectivite)</t>
   </si>
   <si>
+    <t xml:space="preserve">    CHAMPIGNONS HÔTEL PIEDS ET MORCEAUX (KG) (conv.)</t>
+  </si>
+  <si>
     <t>3.</t>
   </si>
   <si>
+    <t xml:space="preserve">    VIN BLANC CUISSON (L) (conv.)</t>
+  </si>
+  <si>
     <t xml:space="preserve">    Sel fin de cuisine</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
-    <t xml:space="preserve">    PETITS OIGNONS GRELOTS GLACES A BRUN ET A BLANC</t>
+    <t xml:space="preserve">    PETITS OIGNONS GRELOTS GLACÉS À BRUN ET À BLANC</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>6.</t>
   </si>
   <si>
     <t>7.</t>
   </si>
   <si>
     <t>↳ Fond brun de veau reconstitue (collectivite)  GRO-FOND-VEAU</t>
   </si>
   <si>
-    <t>↳ PETITS OIGNONS GRELOTS GLACES A BRUN ET A BLANC  GRO_CDC_169</t>
+    <t>↳ PETITS OIGNONS GRELOTS GLACÉS À BRUN ET À BLANC  GRO_CDC_169</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="201" formatCode="#,##0.00&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="0.00"/>
     <numFmt numFmtId="203" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
@@ -546,66 +567,63 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEAF3EE"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFF3CD"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="19">
+  <cellXfs count="18">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="201" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="202" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="203" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="203" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="201" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
@@ -652,1909 +670,1965 @@
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>11</v>
       </c>
-      <c r="B7"/>
+      <c r="B7" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>343.55475</v>
+        <v>265.1475125</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>3.4355475</v>
+        <v>2.651475125</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>343.55475</v>
+        <v>265.1475125</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B17" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:G24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B2" s="8">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B3" s="9">
         <v>100</v>
       </c>
       <c r="C3" t="s" s="10">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B4" s="11">
         <f>$B$2*B3</f>
         <v>100</v>
       </c>
       <c r="C4" t="str">
         <f>C3</f>
         <v>pc</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D7" s="9">
-        <v>0.2</v>
+        <v>14.625</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
-        <v>0.2</v>
+        <v>14.625</v>
       </c>
       <c r="F7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G7" s="4">
-        <f>E7*4.2</f>
-        <v>0.84</v>
+        <f>E7*0.0043</f>
+        <v>0.062888</v>
       </c>
     </row>
     <row r="8">
-      <c r="A8" t="s" s="12">
-        <v>35</v>
+      <c r="A8" t="s">
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D8" s="9">
-        <v>14.625</v>
+        <v>0.3</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>14.625</v>
+        <v>0.3</v>
       </c>
       <c r="F8" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*0.003</f>
-        <v>0.043875</v>
+        <f>E8*24.02</f>
+        <v>7.206</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D9" s="9">
-        <v>0.01</v>
+        <v>0.2</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>0.01</v>
+        <v>0.2</v>
       </c>
       <c r="F9" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*12.5</f>
-        <v>0.125</v>
+        <f>E9*4.2</f>
+        <v>0.84</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B10" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="C10" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D10" s="9">
-        <v>0.045</v>
+        <v>1</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
-        <v>0.045</v>
+        <v>1</v>
       </c>
       <c r="F10" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G10" s="4">
-        <f>E10*9.5</f>
-        <v>0.4275</v>
+        <f>E10*16.12</f>
+        <v>16.12</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B11" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C11" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="D11" s="9">
-        <v>3</v>
+        <v>0.01</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
-        <v>3</v>
+        <v>0.01</v>
       </c>
       <c r="F11" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="G11" s="4">
-        <f>E11*24.02</f>
-        <v>72.06</v>
+        <f>E11*12.5</f>
+        <v>0.125</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B12" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C12" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D12" s="9">
-        <v>2.3</v>
+        <v>0.045</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
-        <v>2.3</v>
+        <v>0.045</v>
       </c>
       <c r="F12" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="G12" s="4">
-        <f>E12*16.12</f>
-        <v>37.076</v>
+        <f>E12*9.5</f>
+        <v>0.4275</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B13" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C13" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D13" s="9">
         <v>0.5</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
         <v>0.5</v>
       </c>
       <c r="F13" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="G13" s="4">
         <f>E13*0.56</f>
         <v>0.28</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B14" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C14" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D14" s="9">
         <v>0.375</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
         <v>0.375</v>
       </c>
       <c r="F14" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="G14" s="4">
-        <f>E14*0</f>
-        <v>0</v>
+        <f>E14*19.69</f>
+        <v>7.38375</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B15" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C15" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D15" s="9">
         <v>0.15</v>
       </c>
       <c r="E15" s="11">
         <f>D15*$B$2</f>
         <v>0.15</v>
       </c>
       <c r="F15" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="G15" s="4">
         <f>E15*5.2</f>
         <v>0.78</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B16" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C16" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D16" s="9">
-        <v>0.3</v>
+        <v>3</v>
       </c>
       <c r="E16" s="11">
         <f>D16*$B$2</f>
-        <v>0.3</v>
+        <v>3</v>
       </c>
       <c r="F16" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="G16" s="4">
-        <f>E16*4.5</f>
+        <f>E16*0.45</f>
         <v>1.35</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B17" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C17" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D17" s="9">
         <v>0.0825</v>
       </c>
       <c r="E17" s="11">
         <f>D17*$B$2</f>
         <v>0.0825</v>
       </c>
       <c r="F17" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="G17" s="4">
         <f>E17*0.35</f>
         <v>0.028875</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B18" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C18" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D18" s="9">
         <v>0.075</v>
       </c>
       <c r="E18" s="11">
         <f>D18*$B$2</f>
         <v>0.075</v>
       </c>
       <c r="F18" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="G18" s="4">
         <f>E18*0.82</f>
         <v>0.0615</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B19" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C19" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D19" s="9">
         <v>0.2</v>
       </c>
       <c r="E19" s="11">
         <f>D19*$B$2</f>
         <v>0.2</v>
       </c>
       <c r="F19" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="G19" s="4">
         <f>E19*9.26</f>
         <v>1.852</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
+        <v>75</v>
+      </c>
+      <c r="B20" t="s">
+        <v>76</v>
+      </c>
+      <c r="C20" t="s">
         <v>74</v>
       </c>
-      <c r="B20" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D20" s="9">
-        <v>2.5</v>
+        <v>2</v>
       </c>
       <c r="E20" s="11">
         <f>D20*$B$2</f>
-        <v>2.5</v>
+        <v>2</v>
       </c>
       <c r="F20" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="G20" s="4">
-        <f>E20*2.92</f>
-        <v>7.3</v>
+        <f>E20*3.89</f>
+        <v>7.78</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B21" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C21" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="D21" s="9">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E21" s="11">
         <f>D21*$B$2</f>
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F21" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="G21" s="4">
-        <f>E21*3.89</f>
-        <v>7.78</v>
+        <f>E21*3.85</f>
+        <v>11.55</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>79</v>
       </c>
       <c r="B22" t="s">
         <v>80</v>
       </c>
       <c r="C22" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="D22" s="9">
-        <v>3</v>
+        <v>2.5</v>
       </c>
       <c r="E22" s="11">
         <f>D22*$B$2</f>
-        <v>3</v>
+        <v>2.5</v>
       </c>
       <c r="F22" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="G22" s="4">
-        <f>E22*3.85</f>
-        <v>11.55</v>
+        <f>E22*2.92</f>
+        <v>7.3</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>81</v>
       </c>
       <c r="B23" t="s">
         <v>82</v>
       </c>
       <c r="C23" t="s">
         <v>83</v>
       </c>
       <c r="D23" s="9">
         <v>20</v>
       </c>
       <c r="E23" s="11">
         <f>D23*$B$2</f>
         <v>20</v>
       </c>
       <c r="F23" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="G23" s="4">
         <f>E23*10.1</f>
         <v>202</v>
       </c>
     </row>
     <row r="24">
       <c r="A24"/>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24" t="s" s="3">
         <v>84</v>
       </c>
-      <c r="G24" s="13">
+      <c r="G24" s="12">
         <f>SUM(G7:G23)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:F22"/>
+  <dimension ref="A1:F25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>85</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>86</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>87</v>
       </c>
       <c r="D1" t="s" s="2">
         <v>88</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>89</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>91</v>
       </c>
       <c r="C3" t="s">
         <v>92</v>
       </c>
       <c r="D3" s="11">
         <v>20</v>
       </c>
       <c r="E3" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="F3" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>93</v>
       </c>
       <c r="C4" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="D4" s="11">
         <v>0.3</v>
       </c>
       <c r="E4" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="F4" t="s">
-        <v>63</v>
+        <v>94</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C5" t="s">
         <v>92</v>
       </c>
       <c r="D5" s="11">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E5" t="s">
-        <v>34</v>
+        <v>65</v>
       </c>
       <c r="F5" t="s">
-        <v>78</v>
+        <v>64</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C6" t="s">
         <v>92</v>
       </c>
       <c r="D6" s="11">
-        <v>0.2</v>
+        <v>2</v>
       </c>
       <c r="E6" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="F6" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C7" t="s">
         <v>92</v>
       </c>
       <c r="D7" s="11">
-        <v>0.045</v>
+        <v>0.2</v>
       </c>
       <c r="E7" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="F7" t="s">
-        <v>44</v>
+        <v>74</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C8" t="s">
         <v>92</v>
       </c>
       <c r="D8" s="11">
-        <v>2.5</v>
+        <v>0.045</v>
       </c>
       <c r="E8" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="F8" t="s">
-        <v>73</v>
+        <v>52</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C9" t="s">
         <v>92</v>
       </c>
       <c r="D9" s="11">
-        <v>0.2</v>
+        <v>2.5</v>
       </c>
       <c r="E9" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="F9" t="s">
-        <v>33</v>
+        <v>74</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C10" t="s">
         <v>92</v>
       </c>
       <c r="D10" s="11">
-        <v>3</v>
+        <v>0.2</v>
       </c>
       <c r="E10" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="F10" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C11" t="s">
         <v>89</v>
       </c>
       <c r="D11" s="11">
-        <v>15</v>
+        <v>3</v>
       </c>
       <c r="E11" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="F11" t="s">
-        <v>101</v>
+        <v>94</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>2</v>
       </c>
       <c r="B12" t="s">
         <v>102</v>
       </c>
       <c r="C12" t="s">
         <v>92</v>
       </c>
       <c r="D12" s="11">
-        <v>14.625</v>
+        <v>0.3</v>
       </c>
       <c r="E12" t="s">
+        <v>39</v>
+      </c>
+      <c r="F12" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B13" t="s">
         <v>103</v>
       </c>
       <c r="C13" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="D13" s="11">
-        <v>0.375</v>
+        <v>15</v>
       </c>
       <c r="E13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F13" t="s">
-        <v>57</v>
+        <v>104</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B14" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C14" t="s">
         <v>92</v>
       </c>
       <c r="D14" s="11">
-        <v>0.5</v>
+        <v>14.625</v>
       </c>
       <c r="E14" t="s">
+        <v>35</v>
+      </c>
+      <c r="F14" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B15" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C15" t="s">
         <v>92</v>
       </c>
       <c r="D15" s="11">
-        <v>0.075</v>
+        <v>0.375</v>
       </c>
       <c r="E15" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="F15" t="s">
-        <v>67</v>
+        <v>58</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>1</v>
       </c>
       <c r="B16" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C16" t="s">
         <v>92</v>
       </c>
       <c r="D16" s="11">
-        <v>0.01</v>
+        <v>0.5</v>
       </c>
       <c r="E16" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="F16" t="s">
-        <v>41</v>
+        <v>55</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>1</v>
       </c>
       <c r="B17" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C17" t="s">
         <v>92</v>
       </c>
       <c r="D17" s="11">
-        <v>2.3</v>
+        <v>0.075</v>
       </c>
       <c r="E17" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="F17" t="s">
-        <v>51</v>
+        <v>68</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1</v>
       </c>
       <c r="B18" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C18" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="D18" s="11">
-        <v>75</v>
+        <v>0.01</v>
       </c>
       <c r="E18" t="s">
-        <v>24</v>
+        <v>43</v>
       </c>
       <c r="F18" t="s">
-        <v>109</v>
+        <v>49</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B19" t="s">
         <v>110</v>
       </c>
       <c r="C19" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="D19" s="11">
-        <v>3</v>
+        <v>2.3</v>
       </c>
       <c r="E19" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="F19" t="s">
-        <v>78</v>
+        <v>94</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>2</v>
       </c>
       <c r="B20" t="s">
         <v>111</v>
       </c>
       <c r="C20" t="s">
         <v>92</v>
       </c>
       <c r="D20" s="11">
-        <v>0.15</v>
+        <v>1</v>
       </c>
       <c r="E20" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F20" t="s">
-        <v>60</v>
+        <v>46</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B21" t="s">
         <v>112</v>
       </c>
       <c r="C21" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="D21" s="11">
-        <v>0.075</v>
+        <v>75</v>
       </c>
       <c r="E21" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="F21" t="s">
-        <v>70</v>
+        <v>113</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>2</v>
       </c>
       <c r="B22" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C22" t="s">
         <v>92</v>
       </c>
       <c r="D22" s="11">
+        <v>3</v>
+      </c>
+      <c r="E22" t="s">
+        <v>43</v>
+      </c>
+      <c r="F22" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>2</v>
+      </c>
+      <c r="B23" t="s">
+        <v>115</v>
+      </c>
+      <c r="C23" t="s">
+        <v>92</v>
+      </c>
+      <c r="D23" s="11">
+        <v>0.15</v>
+      </c>
+      <c r="E23" t="s">
+        <v>43</v>
+      </c>
+      <c r="F23" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>2</v>
+      </c>
+      <c r="B24" t="s">
+        <v>116</v>
+      </c>
+      <c r="C24" t="s">
+        <v>92</v>
+      </c>
+      <c r="D24" s="11">
+        <v>0.075</v>
+      </c>
+      <c r="E24" t="s">
+        <v>43</v>
+      </c>
+      <c r="F24" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>2</v>
+      </c>
+      <c r="B25" t="s">
+        <v>117</v>
+      </c>
+      <c r="C25" t="s">
+        <v>92</v>
+      </c>
+      <c r="D25" s="11">
         <v>0.008</v>
       </c>
-      <c r="E22" t="s">
-[...3 lines deleted...]
-        <v>67</v>
+      <c r="E25" t="s">
+        <v>43</v>
+      </c>
+      <c r="F25" t="s">
+        <v>68</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>119</v>
+        <v>123</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2"/>
-      <c r="D2" t="inlineStr" s="14">
+      <c r="D2" t="inlineStr" s="13">
         <is>
           <t>Mise en place du poste de travail — Verifier les DLC, peser les denrees, selectionner le materiel necessaire. Laver et desinfecter le materiel et le poste de travail en suivant les protocoles.</t>
         </is>
       </c>
-      <c r="E2" t="s" s="14"/>
+      <c r="E2" t="s" s="13"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3"/>
-      <c r="D3" t="inlineStr" s="14">
+      <c r="D3" t="inlineStr" s="13">
         <is>
           <t>Preparations preliminaires — Deconditionner l'epaule de veau suivant la procedure. Parer et detailler en gros cubes d'environ 50g. Egoutter et reserver la viande dans un bac GN 2/1 H 250 en polycarbonate, muni d'une grille egouttoir. Couvrir et stocker au froid. Laver et desinfecter le persil suivant la procedure. Au cutter, hacher le persil. Reserver. Deconditionner les boites de tomate concentree et de champignons suivant la procedure. Reserver. Egoutter les champignons dans un bac GN 1/1 H 100 perfore double d'un bac plein. Recuperer le jus des champignons dans une calotte. Filmer et stocker au froid en attente d'utilisation. Dans un rondeau, realiser 15 litres de fond brun de veau clair, a partir de fond deshydrate, en se reportant aux recommandations du fabricant.</t>
         </is>
       </c>
-      <c r="E3" t="s" s="14"/>
+      <c r="E3" t="s" s="13"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4"/>
-      <c r="D4" t="inlineStr" s="14">
+      <c r="D4" t="inlineStr" s="13">
         <is>
           <t>Marquer la cuisson — Dans la sauteuse, a l'huile, faire revenir les morceaux de veau sur toutes les faces jusqu'a coloration complete (ou saisir au four a chaleur seche a +200/250 degC, avec un bac de recuperation des graisses de cuisson dans le bas de l'echelle). Singer la viande. Debarrasser les morceaux dans un bac GN 2/1 H 250. Eliminer les graisses de cuisson et les particules carbonisees de la sauteuse. Dans la sauteuse, faire suer, les oignons emincees, sans coloration, deglacer avec le vin blanc. Reduire le deglacage de moitie. Ajouter la viande, puis l'ail hache, les des de tomates surgeles, la tomate concentree, les herbes de Provence et l'assaisonnement. Remuer le tout delicatement a l'aide d'une ecumoire. Piquer la sonde de cuisson dans un morceau de viande. Mouiller avec le fond brun de veau clair et le jus des champignons. Porter a ebullition, puis reduire la source de chaleur et cuire a couvert a feu tres doux pendant 1h30 environ, pour attendrir le collagene de l'epaule et obtenir une viande fondante. Au terme de la cuisson atteindre la temperature de +85 degC a coeur. Respecter la procedure de fin de cuisson.</t>
         </is>
       </c>
-      <c r="E4" t="s" s="14"/>
+      <c r="E4" t="s" s="13"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5"/>
-      <c r="D5" t="inlineStr" s="14">
+      <c r="D5" t="inlineStr" s="13">
         <is>
           <t>Preparer la garniture — Pendant la cuisson : Glacer a blanc les petits oignons grelots (voir la recette). Passer au four regle sur la position vapeur pendant 5 minutes, le bac perfore contenant les champignons. Reserver au chaud en attente d'utilisation.</t>
         </is>
       </c>
-      <c r="E5" t="s" s="14"/>
+      <c r="E5" t="s" s="13"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>2</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6"/>
-      <c r="D6" t="s" s="14">
-[...2 lines deleted...]
-      <c r="E6" t="s" s="14"/>
+      <c r="D6" t="s" s="13">
+        <v>124</v>
+      </c>
+      <c r="E6" t="s" s="13"/>
       <c r="F6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>2</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7"/>
-      <c r="D7" t="inlineStr" s="14">
+      <c r="D7" t="inlineStr" s="13">
         <is>
           <t>Terminer le veau Marengo — Faire reduire le fond de cuisson, afin d'en obtenir 10 litres et la consistance desiree. Rectifier l'assaisonnement. Emulsionner la sauce au mixeur pour lui donner de l'onctuosite. Verser la sauce sur la viande dans les quatre bacs GN. Couvrir. Agiter les bacs d'un mouvement circulaire pour lier tous les elements ensemble. Stocker en armoire chaude et maintenir a la temperature de +63 degC en attente de consommation.</t>
         </is>
       </c>
-      <c r="E7" t="s" s="14"/>
+      <c r="E7" t="s" s="13"/>
       <c r="F7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>2</v>
       </c>
       <c r="B8">
         <v>7</v>
       </c>
       <c r="C8"/>
-      <c r="D8" t="inlineStr" s="14">
+      <c r="D8" t="inlineStr" s="13">
         <is>
           <t>Dresser et servir — Dresser deux morceaux de veau sur une assiette, mettre la garniture en evidence sur la viande, et napper de sauce. Persiller au depart du plat. On peut ajouter deux rondelles de pain toastees.</t>
         </is>
       </c>
-      <c r="E8" t="s" s="14"/>
+      <c r="E8" t="s" s="13"/>
       <c r="F8"/>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="B9">
         <v>1</v>
       </c>
       <c r="C9" t="s">
-        <v>122</v>
-[...4 lines deleted...]
-      <c r="E9" t="s" s="14"/>
+        <v>126</v>
+      </c>
+      <c r="D9" t="s" s="13">
+        <v>127</v>
+      </c>
+      <c r="E9" t="s" s="13"/>
       <c r="F9"/>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="B10">
         <v>1</v>
       </c>
       <c r="C10"/>
-      <c r="D10" t="inlineStr" s="14">
+      <c r="D10" t="inlineStr" s="13">
         <is>
           <t>Mise en place du poste de travail — Verifier les DLC, peser les denrees, selectionner le materiel necessaire. Laver et desinfecter le materiel et le poste de travail en suivant les protocoles.</t>
         </is>
       </c>
-      <c r="E10" t="s" s="14"/>
+      <c r="E10" t="s" s="13"/>
       <c r="F10"/>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="B11">
         <v>2</v>
       </c>
       <c r="C11"/>
-      <c r="D11" t="s" s="14">
-[...2 lines deleted...]
-      <c r="E11" t="s" s="14"/>
+      <c r="D11" t="s" s="13">
+        <v>129</v>
+      </c>
+      <c r="E11" t="s" s="13"/>
       <c r="F11"/>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="B12">
         <v>3</v>
       </c>
       <c r="C12"/>
-      <c r="D12" t="inlineStr" s="14">
+      <c r="D12" t="inlineStr" s="13">
         <is>
           <t>Pour le glacage a brun — Marquer la cuisson : Prechauffer le four sur la position chaleur seche a +150 degC. Enduire au pinceau, avec le beurre fondu, 2 bacs GN 1/1 H 45. Deposer les oignons grelots dans les deux bacs, de facon a ce qu'ils ne se superposent pas. Mouiller avec de l'eau aux 3/4 de la hauteur des petits oignons. Ajouter le sel fin et le sucre semoule. Etager les deux bacs sur l'echelle de cuisson. Enfourner et cuire a couvert, durant environ 10 a 15 minutes. En cours de cuisson, agiter les bacs, de facon a changer la position des petits oignons, afin d'obtenir une coloration uniforme. Surveiller attentivement la fin de cuisson. En fin de cuisson, l'eau doit etre completement evaporee et les petits oignons doivent avoir une coloration brune. Eventuellement, en fin de cuisson, si le besoin de coloration se faisait sentir, augmenter la chaleur du four a +175 degC quelques instants. Les petits oignons doivent etre au terme de leur cuisson, de couleur brune uniforme (effet produit par le sucre) et brillants (la brillance etant donnee par le beurre).</t>
         </is>
       </c>
-      <c r="E12" t="s" s="14"/>
+      <c r="E12" t="s" s="13"/>
       <c r="F12"/>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="B13">
         <v>4</v>
       </c>
       <c r="C13"/>
-      <c r="D13" t="s" s="14">
-[...2 lines deleted...]
-      <c r="E13" t="s" s="14"/>
+      <c r="D13" t="s" s="13">
+        <v>130</v>
+      </c>
+      <c r="E13" t="s" s="13"/>
       <c r="F13"/>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="B14">
         <v>5</v>
       </c>
       <c r="C14"/>
-      <c r="D14" t="inlineStr" s="14">
+      <c r="D14" t="inlineStr" s="13">
         <is>
           <t>Pour le glacage a blanc — La technique du glacage a blanc est identique a celle du glacage a brun. Surveiller attentivement le glacage en fin de cuisson pour eviter la coloration. Au besoin, reduire la temperature du four. Les petits oignons doivent etre blancs et brillants au terme de leur cuisson.
 NB : les techniques de glacage sont identiques pour les autres legumes (carottes, navets, etc.).</t>
         </is>
       </c>
-      <c r="E14" t="s" s="14"/>
+      <c r="E14" t="s" s="13"/>
       <c r="F14"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:D43"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
-      <c r="A2" t="str" s="15">
+      <c r="A2" t="str" s="14">
         <f>"GRO_CDC_103B · GRO.VIANDES · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_103B · GRO.VIANDES · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
-      <c r="A4" t="s" s="16">
-        <v>128</v>
+      <c r="A4" t="s" s="15">
+        <v>132</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
-      <c r="A5" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B5" t="str" s="14">
+      <c r="A5" t="s" s="16">
+        <v>133</v>
+      </c>
+      <c r="B5" t="str" s="13">
         <f>Procedure!D2</f>
         <v>Mise en place du poste de travail — Verifier les DLC, peser les denrees, selectionner le materiel necessaire. Laver et desinfecter le materiel et le poste de travail en suivant les protocoles.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
-      <c r="A6" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B6" t="str" s="14">
+      <c r="A6" t="s" s="16">
+        <v>134</v>
+      </c>
+      <c r="B6" t="str" s="13">
         <f>Procedure!D3</f>
         <v>Preparations preliminaires — Deconditionner l'epaule de veau suivant la procedure. Parer et detailler en gros cubes d'environ 50g. Egoutter et reserver la viande dans un bac GN 2/1 H 250 en polycarbonate, muni d'une grille egouttoir. Couvrir et stocker au froid. Laver et desinfecter le persil suivant la procedure. Au cutter, hacher le persil. Reserver. Deconditionner les boites de tomate concentree et de champignons suivant la procedure. Reserver. Egoutter les champignons dans un bac GN 1/1 H 100 perfore double d'un bac plein. Recuperer le jus des champignons dans une calotte. Filmer et stocker au froid en attente d'utilisation. Dans un rondeau, realiser 15 litres de fond brun de veau clair, a partir de fond deshydrate, en se reportant aux recommandations du fabricant.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="str">
         <f>Besoins!B23</f>
         <v>VEAU (épaule sans os) semi-paré U.E. sous-vide</v>
       </c>
       <c r="C7" s="11">
         <f>Besoins!E23</f>
         <v>20</v>
       </c>
       <c r="D7" t="str">
         <f>Besoins!F23</f>
         <v>kg</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
-      <c r="B8" t="str">
-[...1 lines deleted...]
-        <v>PERSIL simple France botte</v>
+      <c r="B8" t="s">
+        <v>135</v>
       </c>
       <c r="C8" s="11">
-        <f>Besoins!E16</f>
+        <f>'Besoins'!$B$2*0.3</f>
         <v>0.3</v>
       </c>
-      <c r="D8" t="str">
-[...1 lines deleted...]
-        <v>kg</v>
+      <c r="D8" t="s">
+        <v>43</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="str">
-        <f>Besoins!B7</f>
+        <f>Besoins!B9</f>
         <v>Triple concentré de tomate</v>
       </c>
       <c r="C9" s="11">
-        <f>Besoins!E7</f>
+        <f>Besoins!E9</f>
         <v>0.2</v>
       </c>
       <c r="D9" t="str">
-        <f>Besoins!F7</f>
+        <f>Besoins!F9</f>
         <v>kg</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="C10" s="11">
         <f>'Besoins'!$B$2*15</f>
         <v>15</v>
       </c>
       <c r="D10" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
-      <c r="B11" t="str">
-[...1 lines deleted...]
-        <v>Champignons hôtel pieds morceaux boîte 5/1</v>
+      <c r="B11" t="s">
+        <v>137</v>
       </c>
       <c r="C11" s="11">
-        <f>Besoins!E12</f>
+        <f>'Besoins'!$B$2*2.3</f>
         <v>2.3</v>
       </c>
-      <c r="D11" t="str">
-[...1 lines deleted...]
-        <v>kg</v>
+      <c r="D11" t="s">
+        <v>43</v>
       </c>
     </row>
     <row r="12">
-      <c r="A12" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B12" t="str" s="14">
+      <c r="A12" t="s" s="16">
+        <v>138</v>
+      </c>
+      <c r="B12" t="str" s="13">
         <f>Procedure!D4</f>
         <v>Marquer la cuisson — Dans la sauteuse, a l'huile, faire revenir les morceaux de veau sur toutes les faces jusqu'a coloration complete (ou saisir au four a chaleur seche a +200/250 degC, avec un bac de recuperation des graisses de cuisson dans le bas de l'echelle). Singer la viande. Debarrasser les morceaux dans un bac GN 2/1 H 250. Eliminer les graisses de cuisson et les particules carbonisees de la sauteuse. Dans la sauteuse, faire suer, les oignons emincees, sans coloration, deglacer avec le vin blanc. Reduire le deglacage de moitie. Ajouter la viande, puis l'ail hache, les des de tomates surgeles, la tomate concentree, les herbes de Provence et l'assaisonnement. Remuer le tout delicatement a l'aide d'une ecumoire. Piquer la sonde de cuisson dans un morceau de viande. Mouiller avec le fond brun de veau clair et le jus des champignons. Porter a ebullition, puis reduire la source de chaleur et cuire a couvert a feu tres doux pendant 1h30 environ, pour attendrir le collagene de l'epaule et obtenir une viande fondante. Au terme de la cuisson atteindre la temperature de +85 degC a coeur. Respecter la procedure de fin de cuisson.</v>
       </c>
       <c r="C12"/>
       <c r="D12"/>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="str">
-        <f>Besoins!B21</f>
+        <f>Besoins!B20</f>
         <v>Oignons émincés surgelés</v>
       </c>
       <c r="C13" s="11">
-        <f>Besoins!E21</f>
+        <f>Besoins!E20</f>
         <v>2</v>
       </c>
       <c r="D13" t="str">
-        <f>Besoins!F21</f>
+        <f>Besoins!F20</f>
         <v>kg</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="str">
         <f>Besoins!B19</f>
         <v>Ail haché IQF</v>
       </c>
       <c r="C14" s="11">
         <f>Besoins!E19</f>
         <v>0.2</v>
       </c>
       <c r="D14" t="str">
         <f>Besoins!F19</f>
         <v>kg</v>
       </c>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="str">
-        <f>Besoins!B10</f>
+        <f>Besoins!B12</f>
         <v>Herbes de Provence</v>
       </c>
       <c r="C15" s="11">
-        <f>Besoins!E10</f>
+        <f>Besoins!E12</f>
         <v>0.045</v>
       </c>
       <c r="D15" t="str">
-        <f>Besoins!F10</f>
+        <f>Besoins!F12</f>
         <v>kg</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="str">
-        <f>Besoins!B20</f>
+        <f>Besoins!B22</f>
         <v>Tomates en dés surgelées IQF</v>
       </c>
       <c r="C16" s="11">
-        <f>Besoins!E20</f>
+        <f>Besoins!E22</f>
         <v>2.5</v>
       </c>
       <c r="D16" t="str">
-        <f>Besoins!F20</f>
+        <f>Besoins!F22</f>
         <v>kg</v>
       </c>
     </row>
     <row r="17">
       <c r="A17"/>
-      <c r="B17" t="str">
-[...1 lines deleted...]
-        <v>Vin blanc bib 10L UE</v>
+      <c r="B17" t="s">
+        <v>139</v>
       </c>
       <c r="C17" s="11">
-        <f>Besoins!E11</f>
+        <f>'Besoins'!$B$2*3</f>
         <v>3</v>
       </c>
-      <c r="D17" t="str">
-[...1 lines deleted...]
-        <v>lt</v>
+      <c r="D17" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="str">
         <f>Besoins!B13</f>
         <v>Farine de blé T55</v>
       </c>
       <c r="C18" s="11">
         <f>Besoins!E13</f>
         <v>0.5</v>
       </c>
       <c r="D18" t="str">
         <f>Besoins!F13</f>
         <v>kg</v>
       </c>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19" t="s">
-        <v>133</v>
+        <v>140</v>
       </c>
       <c r="C19" s="11">
         <f>'Besoins'!$B$2*0.075</f>
         <v>0.075</v>
       </c>
       <c r="D19" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20" t="str">
-        <f>Besoins!B9</f>
+        <f>Besoins!B11</f>
         <v>Poivre noir moulu</v>
       </c>
       <c r="C20" s="11">
-        <f>Besoins!E9</f>
+        <f>Besoins!E11</f>
         <v>0.01</v>
       </c>
       <c r="D20" t="str">
-        <f>Besoins!F9</f>
+        <f>Besoins!F11</f>
         <v>kg</v>
       </c>
     </row>
     <row r="21">
-      <c r="A21" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B21" t="str" s="14">
+      <c r="A21" t="s" s="16">
+        <v>141</v>
+      </c>
+      <c r="B21" t="str" s="13">
         <f>Procedure!D5</f>
         <v>Preparer la garniture — Pendant la cuisson : Glacer a blanc les petits oignons grelots (voir la recette). Passer au four regle sur la position vapeur pendant 5 minutes, le bac perfore contenant les champignons. Reserver au chaud en attente d'utilisation.</v>
       </c>
       <c r="C21"/>
       <c r="D21"/>
     </row>
     <row r="22">
       <c r="A22"/>
       <c r="B22" t="s">
-        <v>135</v>
+        <v>142</v>
       </c>
       <c r="C22" s="11">
         <f>'Besoins'!$B$2*75</f>
         <v>75</v>
       </c>
       <c r="D22" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="23">
-      <c r="A23" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B23" t="str" s="14">
+      <c r="A23" t="s" s="16">
+        <v>143</v>
+      </c>
+      <c r="B23" t="str" s="13">
         <f>Procedure!D6</f>
         <v>Decanter la viande — Decanter les morceaux de viande dans 4 bacs GN 1/1 H 100. Ajouter la garniture.</v>
       </c>
       <c r="C23"/>
       <c r="D23"/>
     </row>
     <row r="24">
-      <c r="A24" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B24" t="str" s="14">
+      <c r="A24" t="s" s="16">
+        <v>144</v>
+      </c>
+      <c r="B24" t="str" s="13">
         <f>Procedure!D7</f>
         <v>Terminer le veau Marengo — Faire reduire le fond de cuisson, afin d'en obtenir 10 litres et la consistance desiree. Rectifier l'assaisonnement. Emulsionner la sauce au mixeur pour lui donner de l'onctuosite. Verser la sauce sur la viande dans les quatre bacs GN. Couvrir. Agiter les bacs d'un mouvement circulaire pour lier tous les elements ensemble. Stocker en armoire chaude et maintenir a la temperature de +63 degC en attente de consommation.</v>
       </c>
       <c r="C24"/>
       <c r="D24"/>
     </row>
     <row r="25">
-      <c r="A25" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B25" t="str" s="14">
+      <c r="A25" t="s" s="16">
+        <v>145</v>
+      </c>
+      <c r="B25" t="str" s="13">
         <f>Procedure!D8</f>
         <v>Dresser et servir — Dresser deux morceaux de veau sur une assiette, mettre la garniture en evidence sur la viande, et napper de sauce. Persiller au depart du plat. On peut ajouter deux rondelles de pain toastees.</v>
       </c>
       <c r="C25"/>
       <c r="D25"/>
     </row>
     <row r="26">
       <c r="A26"/>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
     </row>
     <row r="27">
-      <c r="A27" t="s" s="16">
-        <v>139</v>
+      <c r="A27" t="s" s="15">
+        <v>146</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
     </row>
     <row r="28">
-      <c r="A28" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B28" t="str" s="14">
+      <c r="A28" t="s" s="16">
+        <v>133</v>
+      </c>
+      <c r="B28" t="str" s="13">
         <f>"[DISSOUDRE] "&amp;Procedure!D9</f>
         <v>[DISSOUDRE] Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</v>
       </c>
       <c r="C28"/>
       <c r="D28"/>
     </row>
     <row r="29">
       <c r="A29"/>
       <c r="B29" t="str">
-        <f>Besoins!B8</f>
-        <v>EAU</v>
+        <f>Besoins!B7</f>
+        <v>Eau (robinet - moy. France 2026)</v>
       </c>
       <c r="C29" s="11">
-        <f>Besoins!E8</f>
+        <f>Besoins!E7</f>
         <v>14.625</v>
       </c>
       <c r="D29" t="str">
-        <f>Besoins!F8</f>
+        <f>Besoins!F7</f>
         <v>lt</v>
       </c>
     </row>
     <row r="30">
       <c r="A30"/>
       <c r="B30" t="str">
         <f>Besoins!B14</f>
         <v>Fonds Brun Lié (Knorr Professional)</v>
       </c>
       <c r="C30" s="11">
         <f>Besoins!E14</f>
         <v>0.375</v>
       </c>
       <c r="D30" t="str">
         <f>Besoins!F14</f>
         <v>kg</v>
       </c>
     </row>
     <row r="31">
       <c r="A31"/>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
     </row>
     <row r="32">
-      <c r="A32" t="s" s="16">
-        <v>140</v>
+      <c r="A32" t="s" s="15">
+        <v>147</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
     </row>
     <row r="33">
-      <c r="A33" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B33" t="str" s="14">
+      <c r="A33" t="s" s="16">
+        <v>133</v>
+      </c>
+      <c r="B33" t="str" s="13">
         <f>Procedure!D10</f>
         <v>Mise en place du poste de travail — Verifier les DLC, peser les denrees, selectionner le materiel necessaire. Laver et desinfecter le materiel et le poste de travail en suivant les protocoles.</v>
       </c>
       <c r="C33"/>
       <c r="D33"/>
     </row>
     <row r="34">
-      <c r="A34" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B34" t="str" s="14">
+      <c r="A34" t="s" s="16">
+        <v>134</v>
+      </c>
+      <c r="B34" t="str" s="13">
         <f>Procedure!D11</f>
         <v>Preparations preliminaires — Deconditionner les petits oignons grelots suivant la procedure. Dans une calotte, faire fondre le beurre.</v>
       </c>
       <c r="C34"/>
       <c r="D34"/>
     </row>
     <row r="35">
       <c r="A35"/>
       <c r="B35" t="str">
-        <f>Besoins!B22</f>
+        <f>Besoins!B21</f>
         <v>Petits oignons blancs surgelés</v>
       </c>
       <c r="C35" s="11">
-        <f>Besoins!E22</f>
+        <f>Besoins!E21</f>
         <v>3</v>
       </c>
       <c r="D35" t="str">
-        <f>Besoins!F22</f>
+        <f>Besoins!F21</f>
         <v>kg</v>
       </c>
     </row>
     <row r="36">
       <c r="A36"/>
       <c r="B36" t="str">
         <f>Besoins!B15</f>
         <v>Beurre doux 82% MG plaquette</v>
       </c>
       <c r="C36" s="11">
         <f>Besoins!E15</f>
         <v>0.15</v>
       </c>
       <c r="D36" t="str">
         <f>Besoins!F15</f>
         <v>kg</v>
       </c>
     </row>
     <row r="37">
-      <c r="A37" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B37" t="str" s="14">
+      <c r="A37" t="s" s="16">
+        <v>138</v>
+      </c>
+      <c r="B37" t="str" s="13">
         <f>Procedure!D12</f>
         <v>Pour le glacage a brun — Marquer la cuisson : Prechauffer le four sur la position chaleur seche a +150 degC. Enduire au pinceau, avec le beurre fondu, 2 bacs GN 1/1 H 45. Deposer les oignons grelots dans les deux bacs, de facon a ce qu'ils ne se superposent pas. Mouiller avec de l'eau aux 3/4 de la hauteur des petits oignons. Ajouter le sel fin et le sucre semoule. Etager les deux bacs sur l'echelle de cuisson. Enfourner et cuire a couvert, durant environ 10 a 15 minutes. En cours de cuisson, agiter les bacs, de facon a changer la position des petits oignons, afin d'obtenir une coloration uniforme. Surveiller attentivement la fin de cuisson. En fin de cuisson, l'eau doit etre completement evaporee et les petits oignons doivent avoir une coloration brune. Eventuellement, en fin de cuisson, si le besoin de coloration se faisait sentir, augmenter la chaleur du four a +175 degC quelques instants. Les petits oignons doivent etre au terme de leur cuisson, de couleur brune uniforme (effet produit par le sucre) et brillants (la brillance etant donnee par le beurre).</v>
       </c>
       <c r="C37"/>
       <c r="D37"/>
     </row>
     <row r="38">
       <c r="A38"/>
       <c r="B38" t="str">
         <f>Besoins!B18</f>
         <v>Sucre blanc cristal sac 25 kg</v>
       </c>
       <c r="C38" s="11">
         <f>Besoins!E18</f>
         <v>0.075</v>
       </c>
       <c r="D38" t="str">
         <f>Besoins!F18</f>
         <v>kg</v>
       </c>
     </row>
     <row r="39">
       <c r="A39"/>
       <c r="B39" t="s">
-        <v>133</v>
+        <v>140</v>
       </c>
       <c r="C39" s="11">
         <f>'Besoins'!$B$2*0.0075</f>
         <v>0.0075</v>
       </c>
       <c r="D39" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
     </row>
     <row r="40">
-      <c r="A40" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B40" t="str" s="14">
+      <c r="A40" t="s" s="16">
+        <v>141</v>
+      </c>
+      <c r="B40" t="str" s="13">
         <f>Procedure!D13</f>
         <v>Decanter — Debarrasser delicatement les petits oignons directement sur le plat a garnir, ou bien reserver dans le bac de cuisson en attente d'utilisation.</v>
       </c>
       <c r="C40"/>
       <c r="D40"/>
     </row>
     <row r="41">
-      <c r="A41" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B41" t="str" s="14">
+      <c r="A41" t="s" s="16">
+        <v>143</v>
+      </c>
+      <c r="B41" t="str" s="13">
         <f>Procedure!D14</f>
         <v>Pour le glacage a blanc — La technique du glacage a blanc est identique a celle du glacage a brun. Surveiller attentivement le glacage en fin de cuisson pour eviter la coloration. Au besoin, reduire la temperature du four. Les petits oignons doivent etre blancs et brillants au terme de leur cuisson.
 NB : les techniques de glacage sont identiques pour les autres legumes (carottes, navets, etc.).</v>
       </c>
       <c r="C41"/>
       <c r="D41"/>
     </row>
     <row r="42">
       <c r="A42"/>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
     </row>
     <row r="43">
-      <c r="A43" t="s" s="18">
-        <v>21</v>
+      <c r="A43" t="s" s="17">
+        <v>22</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="19">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B12:D12"/>
     <mergeCell ref="B21:D21"/>
     <mergeCell ref="B23:D23"/>
     <mergeCell ref="B24:D24"/>
     <mergeCell ref="B25:D25"/>
     <mergeCell ref="A27:D27"/>
     <mergeCell ref="B28:D28"/>
     <mergeCell ref="A32:D32"/>
     <mergeCell ref="B33:D33"/>
     <mergeCell ref="B34:D34"/>
     <mergeCell ref="B37:D37"/>
     <mergeCell ref="B40:D40"/>