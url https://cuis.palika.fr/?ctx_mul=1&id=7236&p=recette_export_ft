--- v0 (2026-09-16)
+++ v1 (2026-10-31)
@@ -15,125 +15,122 @@
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Besoins" sheetId="1" r:id="rId1"/>
     <sheet name="Procedure" sheetId="2" r:id="rId2"/>
     <sheet name="Arborescence FT" sheetId="3" r:id="rId3"/>
     <sheet name="Carte imprimable" sheetId="4" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="60">
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>RNME101416</t>
+  </si>
+  <si>
+    <t>Ail semoule sac 1kg</t>
+  </si>
+  <si>
+    <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>LEV-MALTEE</t>
   </si>
   <si>
     <t>Levure maltee (flocons, pro)</t>
   </si>
   <si>
-    <t>Épices en poudre et graines</t>
-[...1 lines deleted...]
-  <si>
     <t>OIGNON-POUDRE</t>
   </si>
   <si>
     <t>Oignon en poudre (pro)</t>
   </si>
   <si>
     <t>EPI-PAPRIKA</t>
   </si>
   <si>
     <t>Paprika en poudre</t>
   </si>
   <si>
-    <t>RNME101416</t>
-[...7 lines deleted...]
-  <si>
     <t>FECULE-MAIS</t>
   </si>
   <si>
     <t>Fecule de mais (Maizena)</t>
   </si>
   <si>
-    <t>Féculents et légumineuses</t>
+    <t>Semoules &amp; amidons</t>
   </si>
   <si>
     <t>HUI-TOURNESOL</t>
   </si>
   <si>
     <t>Huile de tournesol raffinée vrac</t>
   </si>
   <si>
     <t>Huiles végétales</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t>BICARB-SODA</t>
   </si>
   <si>
     <t>Bicarbonate de sodium alimentaire</t>
   </si>
   <si>
     <t>Levures et agents levants</t>
   </si>
   <si>
     <t>SEL-FIN</t>
   </si>
@@ -459,571 +456,571 @@
       </c>
       <c r="D6" t="s" s="7">
         <v>8</v>
       </c>
       <c r="E6" t="s" s="7">
         <v>9</v>
       </c>
       <c r="F6" t="s" s="7">
         <v>10</v>
       </c>
       <c r="G6" t="s" s="7">
         <v>11</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7" t="s">
         <v>13</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="4">
-        <v>0.06</v>
+        <v>0.036</v>
       </c>
       <c r="E7" s="6">
         <f>D7*$B$2</f>
-        <v>0.06</v>
+        <v>0.036</v>
       </c>
       <c r="F7" t="s">
         <v>3</v>
       </c>
       <c r="G7" s="8">
-        <f>E7*16.55</f>
-        <v>0.993</v>
+        <f>E7*14.74</f>
+        <v>0.53064</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>15</v>
       </c>
       <c r="B8" t="s">
         <v>16</v>
       </c>
       <c r="C8" t="s">
         <v>14</v>
       </c>
       <c r="D8" s="4">
-        <v>0.036</v>
+        <v>0.06</v>
       </c>
       <c r="E8" s="6">
         <f>D8*$B$2</f>
-        <v>0.036</v>
+        <v>0.06</v>
       </c>
       <c r="F8" t="s">
         <v>3</v>
       </c>
       <c r="G8" s="8">
-        <f>E8*14.4</f>
-        <v>0.5184</v>
+        <f>E8*15.6872</f>
+        <v>0.941232</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>17</v>
       </c>
       <c r="B9" t="s">
         <v>18</v>
       </c>
       <c r="C9" t="s">
         <v>14</v>
       </c>
       <c r="D9" s="4">
-        <v>0.24</v>
+        <v>0.036</v>
       </c>
       <c r="E9" s="6">
         <f>D9*$B$2</f>
-        <v>0.24</v>
+        <v>0.036</v>
       </c>
       <c r="F9" t="s">
         <v>3</v>
       </c>
       <c r="G9" s="8">
-        <f>E9*9.5</f>
-        <v>2.28</v>
+        <f>E9*14.4</f>
+        <v>0.5184</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>19</v>
       </c>
       <c r="B10" t="s">
         <v>20</v>
       </c>
       <c r="C10" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="D10" s="4">
-        <v>0.036</v>
+        <v>0.24</v>
       </c>
       <c r="E10" s="6">
         <f>D10*$B$2</f>
-        <v>0.036</v>
+        <v>0.24</v>
       </c>
       <c r="F10" t="s">
         <v>3</v>
       </c>
       <c r="G10" s="8">
-        <f>E10*14.74</f>
-        <v>0.53064</v>
+        <f>E10*9.5</f>
+        <v>2.28</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
+        <v>21</v>
+      </c>
+      <c r="B11" t="s">
         <v>22</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="D11" s="4">
         <v>0.09</v>
       </c>
       <c r="E11" s="6">
         <f>D11*$B$2</f>
         <v>0.09</v>
       </c>
       <c r="F11" t="s">
         <v>3</v>
       </c>
       <c r="G11" s="8">
         <f>E11*3.2</f>
         <v>0.288</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
+        <v>24</v>
+      </c>
+      <c r="B12" t="s">
         <v>25</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="D12" s="4">
         <v>0.18</v>
       </c>
       <c r="E12" s="6">
         <f>D12*$B$2</f>
         <v>0.18</v>
       </c>
       <c r="F12" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="G12" s="8">
         <f>E12*1.05</f>
         <v>0.189</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
+        <v>28</v>
+      </c>
+      <c r="B13" t="s">
         <v>29</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="D13" s="4">
         <v>0.06</v>
       </c>
       <c r="E13" s="6">
         <f>D13*$B$2</f>
         <v>0.06</v>
       </c>
       <c r="F13" t="s">
         <v>3</v>
       </c>
       <c r="G13" s="8">
         <f>E13*1.8</f>
         <v>0.108</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
+        <v>31</v>
+      </c>
+      <c r="B14" t="s">
         <v>32</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="D14" s="4">
         <v>0.06</v>
       </c>
       <c r="E14" s="6">
         <f>D14*$B$2</f>
         <v>0.06</v>
       </c>
       <c r="F14" t="s">
         <v>3</v>
       </c>
       <c r="G14" s="8">
         <f>E14*0.35</f>
         <v>0.021</v>
       </c>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15" t="s" s="9">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="G15" s="10">
         <f>SUM(G7:G14)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
+        <v>35</v>
+      </c>
+      <c r="B1" t="s" s="7">
         <v>36</v>
       </c>
-      <c r="B1" t="s" s="7">
+      <c r="C1" t="s" s="7">
         <v>37</v>
       </c>
-      <c r="C1" t="s" s="7">
+      <c r="D1" t="s" s="7">
         <v>38</v>
       </c>
-      <c r="D1" t="s" s="7">
+      <c r="E1" t="s" s="7">
         <v>39</v>
       </c>
-      <c r="E1" t="s" s="7">
+      <c r="F1" t="s" s="7">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="inlineStr" s="11">
         <is>
           <t>Le melange — Dans un bol, melangez a sec la fecule, le bicarbonate, le sel, le paprika, l'ail en poudre, l'oignon en poudre et la levure maltee (umami naturel). Ajoutez l'huile petit a petit en remuant jusqu'a obtenir une pate fluide mais nappante, comme une texture de peinture ou de laque. Reservez dans un contenant hermetique.</t>
         </is>
       </c>
       <c r="E2" t="s" s="11"/>
       <c r="F2"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:E10"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="48" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
+        <v>42</v>
+      </c>
+      <c r="B1" t="s" s="7">
         <v>43</v>
       </c>
-      <c r="B1" t="s" s="7">
+      <c r="C1" t="s" s="7">
         <v>44</v>
       </c>
-      <c r="C1" t="s" s="7">
+      <c r="D1" t="s" s="7">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="E1" t="s" s="7">
         <v>10</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="C2" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="D2" s="6">
         <f>'Besoins'!$B$2*1</f>
         <v>1</v>
       </c>
       <c r="E2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C3" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
       <c r="D3" s="6">
         <f>'Besoins'!$B$2*0.18</f>
         <v>0.18</v>
       </c>
       <c r="E3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="C4" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D4" s="6">
         <f>'Besoins'!$B$2*0.09</f>
         <v>0.09</v>
       </c>
       <c r="E4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="C5" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D5" s="6">
         <f>'Besoins'!$B$2*0.06</f>
         <v>0.06</v>
       </c>
       <c r="E5" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="C6" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D6" s="6">
         <f>'Besoins'!$B$2*0.06</f>
         <v>0.06</v>
       </c>
       <c r="E6" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="C7" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D7" s="6">
         <f>'Besoins'!$B$2*0.06</f>
         <v>0.06</v>
       </c>
       <c r="E7" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C8" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D8" s="6">
         <f>'Besoins'!$B$2*0.24</f>
         <v>0.24</v>
       </c>
       <c r="E8" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C9" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D9" s="6">
         <f>'Besoins'!$B$2*0.036</f>
         <v>0.036</v>
       </c>
       <c r="E9" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C10" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D10" s="6">
         <f>'Besoins'!$B$2*0.036</f>
         <v>0.036</v>
       </c>
       <c r="E10" t="s">
         <v>3</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:D15"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="12">
         <f>"GRO_MARQ_VAP_NAT · GRO.BASES · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_MARQ_VAP_NAT · GRO.BASES · référence : 1 kg · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="13">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="14">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B5" t="str" s="11">
         <f>Procedure!D2</f>
         <v>Le melange — Dans un bol, melangez a sec la fecule, le bicarbonate, le sel, le paprika, l'ail en poudre, l'oignon en poudre et la levure maltee (umami naturel). Ajoutez l'huile petit a petit en remuant jusqu'a obtenir une pate fluide mais nappante, comme une texture de peinture ou de laque. Reservez dans un contenant hermetique.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="str">
         <f>Besoins!B12</f>
         <v>Huile de tournesol raffinée vrac</v>
       </c>
       <c r="C6" s="6">
         <f>Besoins!E12</f>
         <v>0.18</v>
       </c>
       <c r="D6" t="str">
         <f>Besoins!F12</f>
         <v>kg</v>
       </c>
     </row>
     <row r="7">
       <c r="A7"/>
@@ -1051,116 +1048,116 @@
         <v>0.06</v>
       </c>
       <c r="D8" t="str">
         <f>Besoins!F13</f>
         <v>kg</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="str">
         <f>Besoins!B14</f>
         <v>Sel fin de cuisine</v>
       </c>
       <c r="C9" s="6">
         <f>Besoins!E14</f>
         <v>0.06</v>
       </c>
       <c r="D9" t="str">
         <f>Besoins!F14</f>
         <v>kg</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="str">
-        <f>Besoins!B7</f>
+        <f>Besoins!B8</f>
         <v>Levure maltee (flocons, pro)</v>
       </c>
       <c r="C10" s="6">
-        <f>Besoins!E7</f>
+        <f>Besoins!E8</f>
         <v>0.06</v>
       </c>
       <c r="D10" t="str">
-        <f>Besoins!F7</f>
+        <f>Besoins!F8</f>
         <v>kg</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="str">
-        <f>Besoins!B9</f>
+        <f>Besoins!B10</f>
         <v>Paprika en poudre</v>
       </c>
       <c r="C11" s="6">
-        <f>Besoins!E9</f>
+        <f>Besoins!E10</f>
         <v>0.24</v>
       </c>
       <c r="D11" t="str">
-        <f>Besoins!F9</f>
+        <f>Besoins!F10</f>
         <v>kg</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="str">
-        <f>Besoins!B10</f>
+        <f>Besoins!B7</f>
         <v>Ail semoule sac 1kg</v>
       </c>
       <c r="C12" s="6">
-        <f>Besoins!E10</f>
+        <f>Besoins!E7</f>
         <v>0.036</v>
       </c>
       <c r="D12" t="str">
-        <f>Besoins!F10</f>
+        <f>Besoins!F7</f>
         <v>kg</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="str">
-        <f>Besoins!B8</f>
+        <f>Besoins!B9</f>
         <v>Oignon en poudre (pro)</v>
       </c>
       <c r="C13" s="6">
-        <f>Besoins!E8</f>
+        <f>Besoins!E9</f>
         <v>0.036</v>
       </c>
       <c r="D13" t="str">
-        <f>Besoins!F8</f>
+        <f>Besoins!F9</f>
         <v>kg</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
     </row>
     <row r="15">
       <c r="A15" t="s" s="15">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="5">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="A15:D15"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>