--- v0 (2026-09-16)
+++ v1 (2026-10-31)
@@ -50,51 +50,51 @@
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
   </si>
   <si>
     <t>GLUTAMATE-MSG</t>
   </si>
   <si>
     <t>Glutamate monosodique E621 (exhausteur de gout)</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>EPI-PAPRIKA</t>
   </si>
   <si>
     <t>Paprika en poudre</t>
   </si>
   <si>
     <t>DEXTROSE</t>
   </si>
   <si>
     <t>Dextrose monohydraté (glucose cristal)</t>
   </si>
   <si>
     <t>Glucoses et sucres techniques</t>
   </si>