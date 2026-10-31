--- v0 (2026-09-16)
+++ v1 (2026-10-31)
@@ -50,156 +50,156 @@
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
   </si>
   <si>
     <t>BEU-DOUX</t>
   </si>
   <si>
     <t>Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t>SUC-BLANC</t>
   </si>
   <si>
     <t>Sucre blanc cristal sac 25 kg</t>
   </si>
   <si>
     <t>Sucres et édulcorants</t>
   </si>
   <si>
     <t>RNMS00786</t>
   </si>
   <si>
     <t>Petits oignons blancs surgelés</t>
   </si>
   <si>
-    <t>Pommes de terre surgelées</t>
+    <t>Légumes surgelés</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
-    <t>PETITS OIGNONS GRELOTS GLACES A BRUN ET A BLANC</t>
+    <t>PETITS OIGNONS GRELOTS GLACÉS À BRUN ET À BLANC</t>
   </si>
   <si>
     <t>Preparations preliminaires — Deconditionner les petits oignons grelots suivant la procedure. Dans une calotte, faire fondre le beurre.</t>
   </si>
   <si>
     <t>Decanter — Debarrasser delicatement les petits oignons directement sur le plat a garnir, ou bien reserver dans le bac de cuisson en attente d'utilisation.</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (× multiplicateur, voir feuille Besoins)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Petits oignons blancs surgelés</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sucre blanc cristal sac 25 kg</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
-    <t>Fiche technique — PETITS OIGNONS GRELOTS GLACES A BRUN ET A BLANC</t>
-[...2 lines deleted...]
-    <t>PETITS OIGNONS GRELOTS GLACES A BRUN ET A BLANC  GRO_CDC_169</t>
+    <t>Fiche technique — PETITS OIGNONS GRELOTS GLACÉS À BRUN ET À BLANC</t>
+  </si>
+  <si>
+    <t>PETITS OIGNONS GRELOTS GLACÉS À BRUN ET À BLANC  GRO_CDC_169</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
@@ -1000,37 +1000,37 @@
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="B12:D12"/>
     <mergeCell ref="B13:D13"/>
     <mergeCell ref="A15:D15"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>PETITS OIGNONS GRELOTS GLACES A</dc:title>
+  <dc:title>PETITS OIGNONS GRELOTS GLACÉS À</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>