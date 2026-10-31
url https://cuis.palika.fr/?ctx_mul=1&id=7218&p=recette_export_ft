--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -15,124 +15,124 @@
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Besoins" sheetId="1" r:id="rId1"/>
     <sheet name="Procedure" sheetId="2" r:id="rId2"/>
     <sheet name="Arborescence FT" sheetId="3" r:id="rId3"/>
     <sheet name="Carte imprimable" sheetId="4" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="122" uniqueCount="122">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="120">
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
-[...2 lines deleted...]
-    <t>00000061</t>
+    <t>Coût H.T.</t>
   </si>
   <si>
     <t>EAU</t>
   </si>
   <si>
-    <t>Matières diverses (à trier)</t>
+    <t>Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t>Matières premières</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
+    <t>RNME1014107</t>
+  </si>
+  <si>
+    <t>Vin blanc bib 10L UE</t>
+  </si>
+  <si>
+    <t>Vins et bières de cuisson</t>
+  </si>
+  <si>
+    <t>u</t>
+  </si>
+  <si>
     <t>EPI-POIVRE-NOIR</t>
   </si>
   <si>
     <t>Poivre noir moulu</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
-    <t>RNME1014107</t>
-[...10 lines deleted...]
-  <si>
     <t>KNORR-FBLIE-STD</t>
   </si>
   <si>
     <t>Fonds Brun Lié (Knorr Professional)</t>
   </si>
   <si>
     <t>Fonds déshydratés et poudres</t>
   </si>
   <si>
     <t>CHEF-JUSCANARD</t>
   </si>
   <si>
     <t>Jus de Canard Premium Deshydrate (CHEF)</t>
   </si>
   <si>
     <t>BEU-DOUX</t>
   </si>
   <si>
     <t>Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
     <t>NAVET-FRAIS-STD</t>
@@ -146,279 +146,273 @@
   <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t>SUC-BLANC</t>
   </si>
   <si>
     <t>Sucre blanc cristal sac 25 kg</t>
   </si>
   <si>
     <t>Sucres et édulcorants</t>
   </si>
   <si>
     <t>RNMS00786</t>
   </si>
   <si>
     <t>Petits oignons blancs surgelés</t>
   </si>
   <si>
-    <t>Pommes de terre surgelées</t>
+    <t>Légumes surgelés</t>
   </si>
   <si>
     <t>RNMS00363</t>
   </si>
   <si>
     <t>Cuisses de canard UE</t>
   </si>
   <si>
     <t>Volailles et lapins surgelés</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>CUISSES DE CANARD AUX NAVETS</t>
   </si>
   <si>
     <t>Dresser et servir — Dresser la cuisse de canard a l'assiette. Napper de fond de poelage. Accompagner avec la garniture choisie.</t>
   </si>
   <si>
-    <t>CUISSES DE CANARD POELEES (BASE)</t>
-[...2 lines deleted...]
-    <t>NAVETS GLACES A BLANC</t>
+    <t>CUISSES DE CANARD POÊLÉES (BASE)</t>
+  </si>
+  <si>
+    <t>Fond de canard reconstitue (collectivite)</t>
+  </si>
+  <si>
+    <t>DÉLAYER</t>
+  </si>
+  <si>
+    <t>Delayer la poudre dans l'eau bouillante ou froide en fouettant, puis porter a ebullition en remuant regulierement pendant 3 minutes.</t>
+  </si>
+  <si>
+    <t>Dosage 50g/L (fiche constructeur CHEF/POMONA).</t>
+  </si>
+  <si>
+    <t>Fond brun de veau reconstitue (collectivite)</t>
+  </si>
+  <si>
+    <t>DISSOUDRE</t>
+  </si>
+  <si>
+    <t>Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</t>
+  </si>
+  <si>
+    <t>NAVETS GLACÉS À BLANC</t>
   </si>
   <si>
     <t>Preparations preliminaires — Eplucher, laver et tailler les navets en quartiers reguliers.</t>
   </si>
   <si>
     <t>Decanter — Debarrasser delicatement les navets directement sur le plat a garnir, ou bien reserver dans le bac de cuisson en attente d'utilisation.</t>
   </si>
   <si>
-    <t>Fond de canard reconstitue (collectivite)</t>
-[...20 lines deleted...]
-    <t>PETITS OIGNONS GRELOTS GLACES A BRUN ET A BLANC</t>
+    <t>PETITS OIGNONS GRELOTS GLACÉS À BRUN ET À BLANC</t>
   </si>
   <si>
     <t>Preparations preliminaires — Deconditionner les petits oignons grelots suivant la procedure. Dans une calotte, faire fondre le beurre.</t>
   </si>
   <si>
     <t>Decanter — Debarrasser delicatement les petits oignons directement sur le plat a garnir, ou bien reserver dans le bac de cuisson en attente d'utilisation.</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (× multiplicateur, voir feuille Besoins)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ CUISSES DE CANARD POELEES (BASE)</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">    ↳ NAVETS GLACES A BLANC</t>
+    <t xml:space="preserve">    ↳ CUISSES DE CANARD POÊLÉES (BASE)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Cuisses de canard UE</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
+    <t xml:space="preserve">        ↳ Sel fin de cuisine</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Poivre noir moulu</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Fond de canard reconstitue (collectivite)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">            ↳ Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">            ↳ Jus de Canard Premium Deshydrate (CHEF)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Fond brun de veau reconstitue (collectivite)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">            ↳ Fonds Brun Lié (Knorr Professional)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ VIN BLANC CUISSON (L) (conv.)</t>
+  </si>
+  <si>
+    <t>conversion</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ NAVETS GLACÉS À BLANC</t>
+  </si>
+  <si>
     <t xml:space="preserve">        ↳ Navet rond France cat.I petit calibre</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
-    <t xml:space="preserve">        ↳ Sel fin de cuisine</t>
-[...23 lines deleted...]
-    <t xml:space="preserve">    ↳ PETITS OIGNONS GRELOTS GLACES A BRUN ET A BLANC</t>
+    <t xml:space="preserve">        ↳ Sucre blanc cristal sac 25 kg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ PETITS OIGNONS GRELOTS GLACÉS À BRUN ET À BLANC</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Petits oignons blancs surgelés</t>
   </si>
   <si>
-    <t xml:space="preserve">        ↳ Sucre blanc cristal sac 25 kg</t>
-[...10 lines deleted...]
-  <si>
     <t xml:space="preserve">    ↳ Poivre noir moulu</t>
   </si>
   <si>
     <t>Fiche technique — CUISSES DE CANARD AUX NAVETS</t>
   </si>
   <si>
     <t>CUISSES DE CANARD AUX NAVETS  GRO_CDC_097C</t>
   </si>
   <si>
     <t>7.</t>
   </si>
   <si>
-    <t xml:space="preserve">    PETITS OIGNONS GRELOTS GLACES A BRUN ET A BLANC</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">    NAVETS GLACES A BLANC</t>
+    <t xml:space="preserve">    PETITS OIGNONS GRELOTS GLACÉS À BRUN ET À BLANC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    NAVETS GLACÉS À BLANC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Poivre noir moulu</t>
   </si>
   <si>
     <t>8.</t>
   </si>
   <si>
-    <t>↳ CUISSES DE CANARD POELEES (BASE)  GRO_CDC_097</t>
+    <t xml:space="preserve">    CUISSES DE CANARD POÊLÉES (BASE)</t>
+  </si>
+  <si>
+    <t>↳ CUISSES DE CANARD POÊLÉES (BASE)  GRO_CDC_097</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t xml:space="preserve">    Fond de canard reconstitue (collectivite)</t>
   </si>
   <si>
     <t xml:space="preserve">    Fond brun de veau reconstitue (collectivite)</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t xml:space="preserve">    Sel fin de cuisine</t>
   </si>
   <si>
-    <t xml:space="preserve">    Poivre noir moulu</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">    Navet rond France cat.I petit calibre</t>
+    <t xml:space="preserve">    VIN BLANC CUISSON (L) (conv.)</t>
+  </si>
+  <si>
+    <t>↳ Fond de canard reconstitue (collectivite)  GRO-FOND-CANARD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t>↳ Fond brun de veau reconstitue (collectivite)  GRO-FOND-VEAU</t>
+  </si>
+  <si>
+    <t>↳ NAVETS GLACÉS À BLANC  GRO_CDC_169B</t>
   </si>
   <si>
     <t xml:space="preserve">    Beurre doux 82% MG plaquette</t>
   </si>
   <si>
-    <t>↳ Fond de canard reconstitue (collectivite)  GRO-FOND-CANARD</t>
-[...13 lines deleted...]
-  <si>
     <t xml:space="preserve">    Sucre blanc cristal sac 25 kg</t>
+  </si>
+  <si>
+    <t>↳ PETITS OIGNONS GRELOTS GLACÉS À BRUN ET À BLANC  GRO_CDC_169</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="0.00"/>
     <numFmt numFmtId="201" formatCode="#,##0.000"/>
     <numFmt numFmtId="202" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="203" formatCode="#,##0.00&quot; €&quot;"/>
   </numFmts>
   <fonts count="9">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
@@ -493,62 +487,59 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1F4E3B"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFF3CD"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="18">
+  <cellXfs count="17">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="201" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="201" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="202" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="203" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
@@ -644,334 +635,334 @@
     </row>
     <row r="6">
       <c r="A6" t="s" s="7">
         <v>5</v>
       </c>
       <c r="B6" t="s" s="7">
         <v>6</v>
       </c>
       <c r="C6" t="s" s="7">
         <v>7</v>
       </c>
       <c r="D6" t="s" s="7">
         <v>8</v>
       </c>
       <c r="E6" t="s" s="7">
         <v>9</v>
       </c>
       <c r="F6" t="s" s="7">
         <v>10</v>
       </c>
       <c r="G6" t="s" s="7">
         <v>11</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="8">
+      <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7" t="s">
         <v>13</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="4">
         <v>14.5</v>
       </c>
       <c r="E7" s="6">
         <f>D7*$B$2</f>
         <v>14.5</v>
       </c>
       <c r="F7" t="s">
         <v>15</v>
       </c>
-      <c r="G7" s="9">
-[...1 lines deleted...]
-        <v>0.0435</v>
+      <c r="G7" s="8">
+        <f>E7*0.0043</f>
+        <v>0.06235</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8" t="s">
         <v>17</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="4">
-        <v>0.014</v>
+        <v>0.2</v>
       </c>
       <c r="E8" s="6">
         <f>D8*$B$2</f>
-        <v>0.014</v>
+        <v>0.2</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
-      <c r="G8" s="9">
-[...1 lines deleted...]
-        <v>0.175</v>
+      <c r="G8" s="8">
+        <f>E8*24.02</f>
+        <v>4.804</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>20</v>
       </c>
       <c r="B9" t="s">
         <v>21</v>
       </c>
       <c r="C9" t="s">
         <v>22</v>
       </c>
       <c r="D9" s="4">
-        <v>2</v>
+        <v>0.014</v>
       </c>
       <c r="E9" s="6">
         <f>D9*$B$2</f>
-        <v>2</v>
+        <v>0.014</v>
       </c>
       <c r="F9" t="s">
         <v>23</v>
       </c>
-      <c r="G9" s="9">
-[...1 lines deleted...]
-        <v>48.04</v>
+      <c r="G9" s="8">
+        <f>E9*12.5</f>
+        <v>0.175</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>24</v>
       </c>
       <c r="B10" t="s">
         <v>25</v>
       </c>
       <c r="C10" t="s">
         <v>26</v>
       </c>
       <c r="D10" s="4">
         <v>0.25</v>
       </c>
       <c r="E10" s="6">
         <f>D10*$B$2</f>
         <v>0.25</v>
       </c>
       <c r="F10" t="s">
-        <v>19</v>
-[...3 lines deleted...]
-        <v>0</v>
+        <v>23</v>
+      </c>
+      <c r="G10" s="8">
+        <f>E10*19.69</f>
+        <v>4.9225</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>27</v>
       </c>
       <c r="B11" t="s">
         <v>28</v>
       </c>
       <c r="C11" t="s">
         <v>26</v>
       </c>
       <c r="D11" s="4">
         <v>0.25</v>
       </c>
       <c r="E11" s="6">
         <f>D11*$B$2</f>
         <v>0.25</v>
       </c>
       <c r="F11" t="s">
-        <v>19</v>
-[...3 lines deleted...]
-        <v>0</v>
+        <v>23</v>
+      </c>
+      <c r="G11" s="8">
+        <f>E11*23.83</f>
+        <v>5.9575</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>29</v>
       </c>
       <c r="B12" t="s">
         <v>30</v>
       </c>
       <c r="C12" t="s">
         <v>31</v>
       </c>
       <c r="D12" s="4">
-        <v>2.55</v>
+        <v>0.9</v>
       </c>
       <c r="E12" s="6">
         <f>D12*$B$2</f>
-        <v>2.55</v>
+        <v>0.9</v>
       </c>
       <c r="F12" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="G12" s="9">
+        <v>23</v>
+      </c>
+      <c r="G12" s="8">
         <f>E12*5.2</f>
-        <v>13.26</v>
+        <v>4.68</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>32</v>
       </c>
       <c r="B13" t="s">
         <v>33</v>
       </c>
       <c r="C13" t="s">
         <v>34</v>
       </c>
       <c r="D13" s="4">
-        <v>70</v>
+        <v>35</v>
       </c>
       <c r="E13" s="6">
         <f>D13*$B$2</f>
-        <v>70</v>
+        <v>35</v>
       </c>
       <c r="F13" t="s">
-        <v>19</v>
-[...3 lines deleted...]
-        <v>0</v>
+        <v>23</v>
+      </c>
+      <c r="G13" s="8">
+        <f>E13*1.5</f>
+        <v>52.5</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>35</v>
       </c>
       <c r="B14" t="s">
         <v>36</v>
       </c>
       <c r="C14" t="s">
         <v>37</v>
       </c>
       <c r="D14" s="4">
-        <v>0.328</v>
+        <v>0.1805</v>
       </c>
       <c r="E14" s="6">
         <f>D14*$B$2</f>
-        <v>0.328</v>
+        <v>0.1805</v>
       </c>
       <c r="F14" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="G14" s="9">
+        <v>23</v>
+      </c>
+      <c r="G14" s="8">
         <f>E14*0.35</f>
-        <v>0.1148</v>
+        <v>0.063175</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>38</v>
       </c>
       <c r="B15" t="s">
         <v>39</v>
       </c>
       <c r="C15" t="s">
         <v>40</v>
       </c>
       <c r="D15" s="4">
-        <v>0.4</v>
+        <v>0.45</v>
       </c>
       <c r="E15" s="6">
         <f>D15*$B$2</f>
-        <v>0.4</v>
+        <v>0.45</v>
       </c>
       <c r="F15" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="G15" s="9">
+        <v>23</v>
+      </c>
+      <c r="G15" s="8">
         <f>E15*0.82</f>
-        <v>0.328</v>
+        <v>0.369</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>41</v>
       </c>
       <c r="B16" t="s">
         <v>42</v>
       </c>
       <c r="C16" t="s">
         <v>43</v>
       </c>
       <c r="D16" s="4">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="E16" s="6">
         <f>D16*$B$2</f>
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="F16" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="G16" s="9">
+        <v>23</v>
+      </c>
+      <c r="G16" s="8">
         <f>E16*3.85</f>
-        <v>23.1</v>
+        <v>11.55</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>44</v>
       </c>
       <c r="B17" t="s">
         <v>45</v>
       </c>
       <c r="C17" t="s">
         <v>46</v>
       </c>
       <c r="D17" s="4">
         <v>22.5</v>
       </c>
       <c r="E17" s="6">
         <f>D17*$B$2</f>
         <v>22.5</v>
       </c>
       <c r="F17" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="G17" s="9">
+        <v>23</v>
+      </c>
+      <c r="G17" s="8">
         <f>E17*12.37</f>
         <v>278.325</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
-      <c r="F18" t="s" s="10">
+      <c r="F18" t="s" s="9">
         <v>47</v>
       </c>
-      <c r="G18" s="11">
+      <c r="G18" s="10">
         <f>SUM(G7:G17)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
@@ -986,332 +977,332 @@
       </c>
       <c r="B1" t="s" s="7">
         <v>49</v>
       </c>
       <c r="C1" t="s" s="7">
         <v>50</v>
       </c>
       <c r="D1" t="s" s="7">
         <v>51</v>
       </c>
       <c r="E1" t="s" s="7">
         <v>52</v>
       </c>
       <c r="F1" t="s" s="7">
         <v>53</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>54</v>
       </c>
       <c r="B2">
         <v>7</v>
       </c>
       <c r="C2"/>
-      <c r="D2" t="inlineStr" s="12">
+      <c r="D2" t="inlineStr" s="11">
         <is>
           <t>Garniture aux navets — Eplucher, laver et tailler les navets en quartiers, de facon reguliere. Glacer les navets a blanc (voir la recette). Glacer a brun les petits oignons grelots (voir la recette).</t>
         </is>
       </c>
-      <c r="E2" t="s" s="12"/>
+      <c r="E2" t="s" s="11"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>54</v>
       </c>
       <c r="B3">
         <v>8</v>
       </c>
       <c r="C3"/>
-      <c r="D3" t="s" s="12">
+      <c r="D3" t="s" s="11">
         <v>55</v>
       </c>
-      <c r="E3" t="s" s="12"/>
+      <c r="E3" t="s" s="11"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>56</v>
       </c>
       <c r="B4">
         <v>1</v>
       </c>
       <c r="C4"/>
-      <c r="D4" t="inlineStr" s="12">
+      <c r="D4" t="inlineStr" s="11">
         <is>
           <t>Mise en place du poste de travail — Verifier les DLC, peser les denrees, selectionner le materiel necessaire. Laver et desinfecter le materiel et le poste de travail en suivant les protocoles.</t>
         </is>
       </c>
-      <c r="E4" t="s" s="12"/>
+      <c r="E4" t="s" s="11"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>56</v>
       </c>
       <c r="B5">
         <v>2</v>
       </c>
       <c r="C5"/>
-      <c r="D5" t="inlineStr" s="12">
+      <c r="D5" t="inlineStr" s="11">
         <is>
           <t>Preparations preliminaires — Deconditionner les cuisses de canard suivant les procedures. Parer les cuisses. Reserver au froid dans un bac GN 2/1 H 250 en polycarbonate muni d'une grille egouttoir et d'un couvercle.</t>
         </is>
       </c>
-      <c r="E5" t="s" s="12"/>
+      <c r="E5" t="s" s="11"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>56</v>
       </c>
       <c r="B6">
         <v>3</v>
       </c>
       <c r="C6"/>
-      <c r="D6" t="inlineStr" s="12">
+      <c r="D6" t="inlineStr" s="11">
         <is>
           <t>Confectionner les fonds — Dans un rondeau, realiser 5 litres de jus de canard et 10 litres de fond de veau lie, a partir de fonds deshydrates, en se reportant aux recommandations du fabricant. Reserver au bain-marie ou en armoire chaude, en attente d'utilisation.</t>
         </is>
       </c>
-      <c r="E6" t="s" s="12"/>
+      <c r="E6" t="s" s="11"/>
       <c r="F6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>56</v>
       </c>
       <c r="B7">
         <v>4</v>
       </c>
       <c r="C7"/>
-      <c r="D7" t="inlineStr" s="12">
+      <c r="D7" t="inlineStr" s="11">
         <is>
           <t>Marquer la cuisson des cuisses de canard — Chauffer la sauteuse. Prechauffer le four sur la position chaleur mixte a +160 degC. Saler et poivrer les cuisses de canard sur les deux faces. Dans la sauteuse, a l'huile, saisir et colorer les cuisses sur les deux faces. Egoutter les cuisses dans un bac GN 1/1 H 100 perfore, pour eliminer la graisse de cuisson. Dans 8 bacs GN 1/1 H 65, disposer 12 cuisses de canard dans chaque bac. Degraisser le fond de la sauteuse. Eliminer les particules carbonisees. Faire pincer les sucs. Deglacer la sauteuse avec le vin blanc. Ajouter le jus de canard et le fond de veau lie au deglacage. Melanger au fouet. Rectifier l'assaisonnement. Repartir le fond de cuisson sur les cuisses de canard dans les 8 bacs. Couvrir. Etager les bacs sur l'echelle de cuisson. Piquer la sonde de cuisson a la jointure d'une cuisse. Enfourner. Cuire les cuisses de canard. Atteindre la temperature a coeur de +87 degC. Le fond de braisage aura reduit durant la cuisson. Respecter la procedure de cuisson. Stocker en armoire chaude et maintenir a la temperature de +63 degC a coeur en attente de consommation.</t>
         </is>
       </c>
-      <c r="E7" t="s" s="12"/>
+      <c r="E7" t="s" s="11"/>
       <c r="F7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>56</v>
       </c>
       <c r="B8">
         <v>8</v>
       </c>
       <c r="C8"/>
-      <c r="D8" t="s" s="12">
+      <c r="D8" t="s" s="11">
         <v>55</v>
       </c>
-      <c r="E8" t="s" s="12"/>
+      <c r="E8" t="s" s="11"/>
       <c r="F8"/>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>57</v>
       </c>
       <c r="B9">
         <v>1</v>
       </c>
-      <c r="C9"/>
-      <c r="D9" t="inlineStr" s="12">
+      <c r="C9" t="s">
+        <v>58</v>
+      </c>
+      <c r="D9" t="s" s="11">
+        <v>59</v>
+      </c>
+      <c r="E9" t="s" s="11">
+        <v>60</v>
+      </c>
+      <c r="F9"/>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>61</v>
+      </c>
+      <c r="B10">
+        <v>1</v>
+      </c>
+      <c r="C10" t="s">
+        <v>62</v>
+      </c>
+      <c r="D10" t="s" s="11">
+        <v>63</v>
+      </c>
+      <c r="E10" t="s" s="11"/>
+      <c r="F10"/>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>64</v>
+      </c>
+      <c r="B11">
+        <v>1</v>
+      </c>
+      <c r="C11"/>
+      <c r="D11" t="inlineStr" s="11">
         <is>
           <t>Mise en place du poste de travail — Verifier les DLC, peser les denrees, selectionner le materiel necessaire. Laver et desinfecter le materiel et le poste de travail en suivant les protocoles.</t>
         </is>
       </c>
-      <c r="E9" t="s" s="12"/>
-[...6 lines deleted...]
-      <c r="B10">
+      <c r="E11" t="s" s="11"/>
+      <c r="F11"/>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>64</v>
+      </c>
+      <c r="B12">
         <v>2</v>
       </c>
-      <c r="C10"/>
-[...10 lines deleted...]
-      <c r="B11">
+      <c r="C12"/>
+      <c r="D12" t="s" s="11">
+        <v>65</v>
+      </c>
+      <c r="E12" t="s" s="11"/>
+      <c r="F12"/>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>64</v>
+      </c>
+      <c r="B13">
         <v>3</v>
       </c>
-      <c r="C11"/>
-      <c r="D11" t="inlineStr" s="12">
+      <c r="C13"/>
+      <c r="D13" t="inlineStr" s="11">
         <is>
           <t>Marquer la cuisson — Selon la technique de glacage a blanc (voir Fiche 169) : disposer les quartiers de navet dans des bacs beurres, de facon a ce qu'ils ne se superposent pas. Mouiller avec de l'eau aux 3/4 de la hauteur des navets. Saler. Etager les bacs sur l'echelle de cuisson. Enfourner et cuire a couvert. Surveiller attentivement la fin de cuisson pour eviter toute coloration. Au besoin, reduire la temperature du four. Les navets doivent etre blancs et brillants au terme de leur cuisson.</t>
         </is>
       </c>
-      <c r="E11" t="s" s="12"/>
-[...31 lines deleted...]
-      </c>
+      <c r="E13" t="s" s="11"/>
       <c r="F13"/>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>64</v>
       </c>
       <c r="B14">
-        <v>1</v>
-[...4 lines deleted...]
-      <c r="D14" t="s" s="12">
+        <v>4</v>
+      </c>
+      <c r="C14"/>
+      <c r="D14" t="s" s="11">
         <v>66</v>
       </c>
-      <c r="E14" t="s" s="12"/>
+      <c r="E14" t="s" s="11"/>
       <c r="F14"/>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>67</v>
       </c>
       <c r="B15">
         <v>1</v>
       </c>
       <c r="C15"/>
-      <c r="D15" t="inlineStr" s="12">
+      <c r="D15" t="inlineStr" s="11">
         <is>
           <t>Mise en place du poste de travail — Verifier les DLC, peser les denrees, selectionner le materiel necessaire. Laver et desinfecter le materiel et le poste de travail en suivant les protocoles.</t>
         </is>
       </c>
-      <c r="E15" t="s" s="12"/>
+      <c r="E15" t="s" s="11"/>
       <c r="F15"/>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>67</v>
       </c>
       <c r="B16">
         <v>2</v>
       </c>
       <c r="C16"/>
-      <c r="D16" t="s" s="12">
+      <c r="D16" t="s" s="11">
         <v>68</v>
       </c>
-      <c r="E16" t="s" s="12"/>
+      <c r="E16" t="s" s="11"/>
       <c r="F16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>67</v>
       </c>
       <c r="B17">
         <v>3</v>
       </c>
       <c r="C17"/>
-      <c r="D17" t="inlineStr" s="12">
+      <c r="D17" t="inlineStr" s="11">
         <is>
           <t>Pour le glacage a brun — Marquer la cuisson : Prechauffer le four sur la position chaleur seche a +150 degC. Enduire au pinceau, avec le beurre fondu, 2 bacs GN 1/1 H 45. Deposer les oignons grelots dans les deux bacs, de facon a ce qu'ils ne se superposent pas. Mouiller avec de l'eau aux 3/4 de la hauteur des petits oignons. Ajouter le sel fin et le sucre semoule. Etager les deux bacs sur l'echelle de cuisson. Enfourner et cuire a couvert, durant environ 10 a 15 minutes. En cours de cuisson, agiter les bacs, de facon a changer la position des petits oignons, afin d'obtenir une coloration uniforme. Surveiller attentivement la fin de cuisson. En fin de cuisson, l'eau doit etre completement evaporee et les petits oignons doivent avoir une coloration brune. Eventuellement, en fin de cuisson, si le besoin de coloration se faisait sentir, augmenter la chaleur du four a +175 degC quelques instants. Les petits oignons doivent etre au terme de leur cuisson, de couleur brune uniforme (effet produit par le sucre) et brillants (la brillance etant donnee par le beurre).</t>
         </is>
       </c>
-      <c r="E17" t="s" s="12"/>
+      <c r="E17" t="s" s="11"/>
       <c r="F17"/>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>67</v>
       </c>
       <c r="B18">
         <v>4</v>
       </c>
       <c r="C18"/>
-      <c r="D18" t="s" s="12">
+      <c r="D18" t="s" s="11">
         <v>69</v>
       </c>
-      <c r="E18" t="s" s="12"/>
+      <c r="E18" t="s" s="11"/>
       <c r="F18"/>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>67</v>
       </c>
       <c r="B19">
         <v>5</v>
       </c>
       <c r="C19"/>
-      <c r="D19" t="inlineStr" s="12">
+      <c r="D19" t="inlineStr" s="11">
         <is>
           <t>Pour le glacage a blanc — La technique du glacage a blanc est identique a celle du glacage a brun. Surveiller attentivement le glacage en fin de cuisson pour eviter la coloration. Au besoin, reduire la temperature du four. Les petits oignons doivent etre blancs et brillants au terme de leur cuisson.
 NB : les techniques de glacage sont identiques pour les autres legumes (carottes, navets, etc.).</t>
         </is>
       </c>
-      <c r="E19" t="s" s="12"/>
+      <c r="E19" t="s" s="11"/>
       <c r="F19"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:E35"/>
+  <dimension ref="A1:E24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="48" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
         <v>70</v>
       </c>
       <c r="B1" t="s" s="7">
         <v>71</v>
       </c>
       <c r="C1" t="s" s="7">
         <v>72</v>
       </c>
       <c r="D1" t="s" s="7">
@@ -1337,1264 +1328,1094 @@
       </c>
       <c r="E2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>75</v>
       </c>
       <c r="C3" t="s">
         <v>74</v>
       </c>
       <c r="D3" s="6">
         <f>'Besoins'!$B$2*100</f>
         <v>100</v>
       </c>
       <c r="E3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B4" t="s">
         <v>76</v>
       </c>
       <c r="C4" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="D4" s="6">
-        <f>'Besoins'!$B$2*100</f>
-        <v>100</v>
+        <f>'Besoins'!$B$2*22.5</f>
+        <v>22.5</v>
       </c>
       <c r="E4" t="s">
-        <v>3</v>
+        <v>23</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C5" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="D5" s="6">
-        <f>'Besoins'!$B$2*100</f>
-        <v>100</v>
+        <f>'Besoins'!$B$2*0.073</f>
+        <v>0.073</v>
       </c>
       <c r="E5" t="s">
-        <v>3</v>
+        <v>23</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>2</v>
       </c>
       <c r="B6" t="s">
+        <v>79</v>
+      </c>
+      <c r="C6" t="s">
         <v>77</v>
       </c>
-      <c r="C6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D6" s="6">
-        <f>'Besoins'!$B$2*22.5</f>
-        <v>22.5</v>
+        <f>'Besoins'!$B$2*0.007</f>
+        <v>0.007</v>
       </c>
       <c r="E6" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>2</v>
       </c>
       <c r="B7" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C7" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="D7" s="6">
-        <f>'Besoins'!$B$2*35</f>
-        <v>35</v>
+        <f>'Besoins'!$B$2*5</f>
+        <v>5</v>
       </c>
       <c r="E7" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B8" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C8" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="D8" s="6">
-        <f>'Besoins'!$B$2*35</f>
-        <v>35</v>
+        <f>'Besoins'!$B$2*4.75</f>
+        <v>4.75</v>
       </c>
       <c r="E8" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B9" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="C9" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="D9" s="6">
-        <f>'Besoins'!$B$2*0.75</f>
-        <v>0.75</v>
+        <f>'Besoins'!$B$2*0.25</f>
+        <v>0.25</v>
       </c>
       <c r="E9" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>2</v>
       </c>
       <c r="B10" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="C10" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="D10" s="6">
-        <f>'Besoins'!$B$2*0.073</f>
-        <v>0.073</v>
+        <f>'Besoins'!$B$2*10</f>
+        <v>10</v>
       </c>
       <c r="E10" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B11" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C11" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="D11" s="6">
-        <f>'Besoins'!$B$2*0.75</f>
-        <v>0.75</v>
+        <f>'Besoins'!$B$2*9.75</f>
+        <v>9.75</v>
       </c>
       <c r="E11" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B12" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="C12" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="D12" s="6">
-        <f>'Besoins'!$B$2*0.1</f>
-        <v>0.1</v>
+        <f>'Besoins'!$B$2*0.25</f>
+        <v>0.25</v>
       </c>
       <c r="E12" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>2</v>
       </c>
       <c r="B13" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="C13" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="D13" s="6">
-        <f>'Besoins'!$B$2*0.007</f>
-        <v>0.007</v>
+        <f>'Besoins'!$B$2*2</f>
+        <v>2</v>
       </c>
       <c r="E13" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B14" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="C14" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="D14" s="6">
-        <f>'Besoins'!$B$2*0.1</f>
-        <v>0.1</v>
+        <f>'Besoins'!$B$2*100</f>
+        <v>100</v>
       </c>
       <c r="E14" t="s">
-        <v>19</v>
+        <v>3</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>2</v>
       </c>
       <c r="B15" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="C15" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="D15" s="6">
-        <f>'Besoins'!$B$2*5</f>
-        <v>5</v>
+        <f>'Besoins'!$B$2*35</f>
+        <v>35</v>
       </c>
       <c r="E15" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B16" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="C16" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="D16" s="6">
-        <f>'Besoins'!$B$2*4.75</f>
-        <v>4.75</v>
+        <f>'Besoins'!$B$2*0.75</f>
+        <v>0.75</v>
       </c>
       <c r="E16" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B17" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="C17" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="D17" s="6">
-        <f>'Besoins'!$B$2*0.25</f>
-        <v>0.25</v>
+        <f>'Besoins'!$B$2*0.1</f>
+        <v>0.1</v>
       </c>
       <c r="E17" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>2</v>
       </c>
       <c r="B18" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="C18" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="D18" s="6">
-        <f>'Besoins'!$B$2*10</f>
-        <v>10</v>
+        <f>'Besoins'!$B$2*0.375</f>
+        <v>0.375</v>
       </c>
       <c r="E18" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
+        <v>1</v>
+      </c>
+      <c r="B19" t="s">
+        <v>91</v>
+      </c>
+      <c r="C19" t="s">
+        <v>74</v>
+      </c>
+      <c r="D19" s="6">
+        <f>'Besoins'!$B$2*75</f>
+        <v>75</v>
+      </c>
+      <c r="E19" t="s">
         <v>3</v>
-      </c>
-[...11 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
+        <v>2</v>
+      </c>
+      <c r="B20" t="s">
+        <v>92</v>
+      </c>
+      <c r="C20" t="s">
+        <v>77</v>
+      </c>
+      <c r="D20" s="6">
+        <f>'Besoins'!$B$2*3</f>
         <v>3</v>
       </c>
-      <c r="B20" t="s">
-[...8 lines deleted...]
-      </c>
       <c r="E20" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>2</v>
       </c>
       <c r="B21" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C21" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="D21" s="6">
-        <f>'Besoins'!$B$2*2</f>
-        <v>2</v>
+        <f>'Besoins'!$B$2*0.15</f>
+        <v>0.15</v>
       </c>
       <c r="E21" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B22" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C22" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="D22" s="6">
-        <f>'Besoins'!$B$2*75</f>
-        <v>75</v>
+        <f>'Besoins'!$B$2*0.075</f>
+        <v>0.075</v>
       </c>
       <c r="E22" t="s">
-        <v>3</v>
+        <v>23</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B23" t="s">
-        <v>89</v>
+        <v>78</v>
       </c>
       <c r="C23" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="D23" s="6">
-        <f>'Besoins'!$B$2*75</f>
-        <v>75</v>
+        <f>'Besoins'!$B$2*0.0075</f>
+        <v>0.0075</v>
       </c>
       <c r="E23" t="s">
-        <v>3</v>
+        <v>23</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B24" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="C24" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="D24" s="6">
-        <f>'Besoins'!$B$2*3</f>
-[...196 lines deleted...]
-      <c r="D35" s="6">
         <f>'Besoins'!$B$2*0.007</f>
         <v>0.007</v>
       </c>
-      <c r="E35" t="s">
-        <v>19</v>
+      <c r="E24" t="s">
+        <v>23</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:D55"/>
+  <dimension ref="A1:D57"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
-      <c r="A2" t="str" s="13">
+      <c r="A2" t="str" s="12">
         <f>"GRO_CDC_097C · GRO.VOLAILLE · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_097C · GRO.VOLAILLE · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
-      <c r="A4" t="s" s="14">
-        <v>97</v>
+      <c r="A4" t="s" s="13">
+        <v>95</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
-      <c r="A5" t="s" s="15">
-[...2 lines deleted...]
-      <c r="B5" t="str" s="12">
+      <c r="A5" t="s" s="14">
+        <v>96</v>
+      </c>
+      <c r="B5" t="str" s="11">
         <f>Procedure!D2</f>
         <v>Garniture aux navets — Eplucher, laver et tailler les navets en quartiers, de facon reguliere. Glacer les navets a blanc (voir la recette). Glacer a brun les petits oignons grelots (voir la recette).</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="C6" s="6">
         <f>'Besoins'!$B$2*75</f>
         <v>75</v>
       </c>
       <c r="D6" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="C7" s="6">
-        <f>'Besoins'!$B$2*75</f>
-        <v>75</v>
+        <f>'Besoins'!$B$2*100</f>
+        <v>100</v>
       </c>
       <c r="D7" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="s">
+        <v>99</v>
+      </c>
+      <c r="C8" s="6">
+        <f>'Besoins'!$B$2*0.007</f>
+        <v>0.007</v>
+      </c>
+      <c r="D8" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s" s="14">
         <v>100</v>
       </c>
-      <c r="C8" s="6">
+      <c r="B9" t="str" s="11">
+        <f>Procedure!D3</f>
+        <v>Dresser et servir — Dresser la cuisse de canard a l'assiette. Napper de fond de poelage. Accompagner avec la garniture choisie.</v>
+      </c>
+      <c r="C9"/>
+      <c r="D9"/>
+    </row>
+    <row r="10">
+      <c r="A10"/>
+      <c r="B10" t="s">
+        <v>101</v>
+      </c>
+      <c r="C10" s="6">
         <f>'Besoins'!$B$2*100</f>
         <v>100</v>
       </c>
-      <c r="D8" t="s">
+      <c r="D10" t="s">
         <v>3</v>
       </c>
-    </row>
-[...22 lines deleted...]
-      <c r="D10"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
     </row>
     <row r="12">
-      <c r="A12" t="s" s="14">
+      <c r="A12" t="s" s="13">
         <v>102</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
     </row>
     <row r="13">
-      <c r="A13" t="s" s="15">
+      <c r="A13" t="s" s="14">
         <v>103</v>
       </c>
-      <c r="B13" t="str" s="12">
+      <c r="B13" t="str" s="11">
         <f>Procedure!D4</f>
         <v>Mise en place du poste de travail — Verifier les DLC, peser les denrees, selectionner le materiel necessaire. Laver et desinfecter le materiel et le poste de travail en suivant les protocoles.</v>
       </c>
       <c r="C13"/>
       <c r="D13"/>
     </row>
     <row r="14">
-      <c r="A14" t="s" s="15">
+      <c r="A14" t="s" s="14">
         <v>104</v>
       </c>
-      <c r="B14" t="str" s="12">
+      <c r="B14" t="str" s="11">
         <f>Procedure!D5</f>
         <v>Preparations preliminaires — Deconditionner les cuisses de canard suivant les procedures. Parer les cuisses. Reserver au froid dans un bac GN 2/1 H 250 en polycarbonate muni d'une grille egouttoir et d'un couvercle.</v>
       </c>
       <c r="C14"/>
       <c r="D14"/>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="str">
         <f>Besoins!B17</f>
         <v>Cuisses de canard UE</v>
       </c>
       <c r="C15" s="6">
         <f>Besoins!E17</f>
         <v>22.5</v>
       </c>
       <c r="D15" t="str">
         <f>Besoins!F17</f>
         <v>kg</v>
       </c>
     </row>
     <row r="16">
-      <c r="A16" t="s" s="15">
+      <c r="A16" t="s" s="14">
         <v>105</v>
       </c>
-      <c r="B16" t="str" s="12">
+      <c r="B16" t="str" s="11">
         <f>Procedure!D6</f>
         <v>Confectionner les fonds — Dans un rondeau, realiser 5 litres de jus de canard et 10 litres de fond de veau lie, a partir de fonds deshydrates, en se reportant aux recommandations du fabricant. Reserver au bain-marie ou en armoire chaude, en attente d'utilisation.</v>
       </c>
       <c r="C16"/>
       <c r="D16"/>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="s">
         <v>106</v>
       </c>
       <c r="C17" s="6">
         <f>'Besoins'!$B$2*5</f>
         <v>5</v>
       </c>
       <c r="D17" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>107</v>
       </c>
       <c r="C18" s="6">
         <f>'Besoins'!$B$2*10</f>
         <v>10</v>
       </c>
       <c r="D18" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="19">
-      <c r="A19" t="s" s="15">
+      <c r="A19" t="s" s="14">
         <v>108</v>
       </c>
-      <c r="B19" t="str" s="12">
+      <c r="B19" t="str" s="11">
         <f>Procedure!D7</f>
         <v>Marquer la cuisson des cuisses de canard — Chauffer la sauteuse. Prechauffer le four sur la position chaleur mixte a +160 degC. Saler et poivrer les cuisses de canard sur les deux faces. Dans la sauteuse, a l'huile, saisir et colorer les cuisses sur les deux faces. Egoutter les cuisses dans un bac GN 1/1 H 100 perfore, pour eliminer la graisse de cuisson. Dans 8 bacs GN 1/1 H 65, disposer 12 cuisses de canard dans chaque bac. Degraisser le fond de la sauteuse. Eliminer les particules carbonisees. Faire pincer les sucs. Deglacer la sauteuse avec le vin blanc. Ajouter le jus de canard et le fond de veau lie au deglacage. Melanger au fouet. Rectifier l'assaisonnement. Repartir le fond de cuisson sur les cuisses de canard dans les 8 bacs. Couvrir. Etager les bacs sur l'echelle de cuisson. Piquer la sonde de cuisson a la jointure d'une cuisse. Enfourner. Cuire les cuisses de canard. Atteindre la temperature a coeur de +87 degC. Le fond de braisage aura reduit durant la cuisson. Respecter la procedure de cuisson. Stocker en armoire chaude et maintenir a la temperature de +63 degC a coeur en attente de consommation.</v>
       </c>
       <c r="C19"/>
       <c r="D19"/>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20" t="s">
         <v>109</v>
       </c>
       <c r="C20" s="6">
         <f>'Besoins'!$B$2*0.073</f>
         <v>0.073</v>
       </c>
       <c r="D20" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21" t="s">
-        <v>110</v>
+        <v>99</v>
       </c>
       <c r="C21" s="6">
         <f>'Besoins'!$B$2*0.007</f>
         <v>0.007</v>
       </c>
       <c r="D21" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
     </row>
     <row r="22">
       <c r="A22"/>
-      <c r="B22" t="str">
-[...1 lines deleted...]
-        <v>Vin blanc bib 10L UE</v>
+      <c r="B22" t="s">
+        <v>110</v>
       </c>
       <c r="C22" s="6">
-        <f>Besoins!E9</f>
+        <f>'Besoins'!$B$2*2</f>
         <v>2</v>
       </c>
-      <c r="D22" t="str">
-[...1 lines deleted...]
-        <v>lt</v>
+      <c r="D22" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="23">
-      <c r="A23" t="s" s="15">
-[...2 lines deleted...]
-      <c r="B23" t="str" s="12">
+      <c r="A23" t="s" s="14">
+        <v>100</v>
+      </c>
+      <c r="B23" t="str" s="11">
         <f>Procedure!D8</f>
         <v>Dresser et servir — Dresser la cuisse de canard a l'assiette. Napper de fond de poelage. Accompagner avec la garniture choisie.</v>
       </c>
       <c r="C23"/>
       <c r="D23"/>
     </row>
     <row r="24">
       <c r="A24"/>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
     </row>
     <row r="25">
-      <c r="A25" t="s" s="14">
+      <c r="A25" t="s" s="13">
         <v>111</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
     </row>
     <row r="26">
-      <c r="A26" t="s" s="15">
+      <c r="A26" t="s" s="14">
         <v>103</v>
       </c>
-      <c r="B26" t="str" s="12">
-[...1 lines deleted...]
-        <v>Mise en place du poste de travail — Verifier les DLC, peser les denrees, selectionner le materiel necessaire. Laver et desinfecter le materiel et le poste de travail en suivant les protocoles.</v>
+      <c r="B26" t="str" s="11">
+        <f>"[DÉLAYER] "&amp;Procedure!D9</f>
+        <v>[DÉLAYER] Delayer la poudre dans l'eau bouillante ou froide en fouettant, puis porter a ebullition en remuant regulierement pendant 3 minutes.</v>
       </c>
       <c r="C26"/>
       <c r="D26"/>
     </row>
     <row r="27">
-      <c r="A27" t="s" s="15">
-[...7 lines deleted...]
-      <c r="D27"/>
+      <c r="A27"/>
+      <c r="B27" t="s">
+        <v>112</v>
+      </c>
+      <c r="C27" s="6">
+        <f>'Besoins'!$B$2*4.75</f>
+        <v>4.75</v>
+      </c>
+      <c r="D27" t="s">
+        <v>15</v>
+      </c>
     </row>
     <row r="28">
       <c r="A28"/>
-      <c r="B28" t="s">
-        <v>112</v>
+      <c r="B28" t="str">
+        <f>Besoins!B11</f>
+        <v>Jus de Canard Premium Deshydrate (CHEF)</v>
       </c>
       <c r="C28" s="6">
-        <f>'Besoins'!$B$2*35</f>
-[...3 lines deleted...]
-        <v>19</v>
+        <f>Besoins!E11</f>
+        <v>0.25</v>
+      </c>
+      <c r="D28" t="str">
+        <f>Besoins!F11</f>
+        <v>kg</v>
       </c>
     </row>
     <row r="29">
-      <c r="A29" t="s" s="15">
-[...4 lines deleted...]
-        <v>Marquer la cuisson — Selon la technique de glacage a blanc (voir Fiche 169) : disposer les quartiers de navet dans des bacs beurres, de facon a ce qu'ils ne se superposent pas. Mouiller avec de l'eau aux 3/4 de la hauteur des navets. Saler. Etager les bacs sur l'echelle de cuisson. Enfourner et cuire a couvert. Surveiller attentivement la fin de cuisson pour eviter toute coloration. Au besoin, reduire la temperature du four. Les navets doivent etre blancs et brillants au terme de leur cuisson.</v>
+      <c r="A29"/>
+      <c r="B29" t="str" s="15">
+        <f>"ℹ "&amp;Procedure!E9</f>
+        <v>ℹ</v>
       </c>
       <c r="C29"/>
       <c r="D29"/>
     </row>
     <row r="30">
       <c r="A30"/>
-      <c r="B30" t="s">
+      <c r="B30"/>
+      <c r="C30"/>
+      <c r="D30"/>
+    </row>
+    <row r="31">
+      <c r="A31" t="s" s="13">
         <v>113</v>
       </c>
-      <c r="C30" s="6">
-[...14 lines deleted...]
-      </c>
+      <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
     </row>
     <row r="32">
-      <c r="A32"/>
-      <c r="B32"/>
+      <c r="A32" t="s" s="14">
+        <v>103</v>
+      </c>
+      <c r="B32" t="str" s="11">
+        <f>"[DISSOUDRE] "&amp;Procedure!D10</f>
+        <v>[DISSOUDRE] Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</v>
+      </c>
       <c r="C32"/>
       <c r="D32"/>
     </row>
     <row r="33">
-      <c r="A33" t="s" s="14">
-[...4 lines deleted...]
-      <c r="D33"/>
+      <c r="A33"/>
+      <c r="B33" t="s">
+        <v>112</v>
+      </c>
+      <c r="C33" s="6">
+        <f>'Besoins'!$B$2*9.75</f>
+        <v>9.75</v>
+      </c>
+      <c r="D33" t="s">
+        <v>15</v>
+      </c>
     </row>
     <row r="34">
-      <c r="A34" t="s" s="15">
-[...7 lines deleted...]
-      <c r="D34"/>
+      <c r="A34"/>
+      <c r="B34" t="str">
+        <f>Besoins!B10</f>
+        <v>Fonds Brun Lié (Knorr Professional)</v>
+      </c>
+      <c r="C34" s="6">
+        <f>Besoins!E10</f>
+        <v>0.25</v>
+      </c>
+      <c r="D34" t="str">
+        <f>Besoins!F10</f>
+        <v>kg</v>
+      </c>
     </row>
     <row r="35">
       <c r="A35"/>
-      <c r="B35" t="s">
-[...8 lines deleted...]
-      </c>
+      <c r="B35"/>
+      <c r="C35"/>
+      <c r="D35"/>
     </row>
     <row r="36">
-      <c r="A36"/>
-[...11 lines deleted...]
-      </c>
+      <c r="A36" t="s" s="13">
+        <v>114</v>
+      </c>
+      <c r="B36"/>
+      <c r="C36"/>
+      <c r="D36"/>
     </row>
     <row r="37">
-      <c r="A37"/>
-[...2 lines deleted...]
-        <v>ℹ</v>
+      <c r="A37" t="s" s="14">
+        <v>103</v>
+      </c>
+      <c r="B37" t="str" s="11">
+        <f>Procedure!D11</f>
+        <v>Mise en place du poste de travail — Verifier les DLC, peser les denrees, selectionner le materiel necessaire. Laver et desinfecter le materiel et le poste de travail en suivant les protocoles.</v>
       </c>
       <c r="C37"/>
       <c r="D37"/>
     </row>
     <row r="38">
-      <c r="A38"/>
-      <c r="B38"/>
+      <c r="A38" t="s" s="14">
+        <v>104</v>
+      </c>
+      <c r="B38" t="str" s="11">
+        <f>Procedure!D12</f>
+        <v>Preparations preliminaires — Eplucher, laver et tailler les navets en quartiers reguliers.</v>
+      </c>
       <c r="C38"/>
       <c r="D38"/>
     </row>
     <row r="39">
-      <c r="A39" t="s" s="14">
-[...4 lines deleted...]
-      <c r="D39"/>
+      <c r="A39"/>
+      <c r="B39" t="str">
+        <f>Besoins!B13</f>
+        <v>Navet rond France cat.I petit calibre</v>
+      </c>
+      <c r="C39" s="6">
+        <f>Besoins!E13</f>
+        <v>35</v>
+      </c>
+      <c r="D39" t="str">
+        <f>Besoins!F13</f>
+        <v>kg</v>
+      </c>
     </row>
     <row r="40">
-      <c r="A40" t="s" s="15">
-[...4 lines deleted...]
-        <v>[DISSOUDRE] Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</v>
+      <c r="A40" t="s" s="14">
+        <v>105</v>
+      </c>
+      <c r="B40" t="str" s="11">
+        <f>Procedure!D13</f>
+        <v>Marquer la cuisson — Selon la technique de glacage a blanc (voir Fiche 169) : disposer les quartiers de navet dans des bacs beurres, de facon a ce qu'ils ne se superposent pas. Mouiller avec de l'eau aux 3/4 de la hauteur des navets. Saler. Etager les bacs sur l'echelle de cuisson. Enfourner et cuire a couvert. Surveiller attentivement la fin de cuisson pour eviter toute coloration. Au besoin, reduire la temperature du four. Les navets doivent etre blancs et brillants au terme de leur cuisson.</v>
       </c>
       <c r="C40"/>
       <c r="D40"/>
     </row>
     <row r="41">
       <c r="A41"/>
       <c r="B41" t="s">
         <v>115</v>
       </c>
       <c r="C41" s="6">
-        <f>'Besoins'!$B$2*9.75</f>
-        <v>9.75</v>
+        <f>'Besoins'!$B$2*0.75</f>
+        <v>0.75</v>
       </c>
       <c r="D41" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="42">
       <c r="A42"/>
-      <c r="B42" t="str">
-[...1 lines deleted...]
-        <v>Fonds Brun Lié (Knorr Professional)</v>
+      <c r="B42" t="s">
+        <v>109</v>
       </c>
       <c r="C42" s="6">
-        <f>Besoins!E10</f>
-[...4 lines deleted...]
-        <v>kg</v>
+        <f>'Besoins'!$B$2*0.1</f>
+        <v>0.1</v>
+      </c>
+      <c r="D42" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="43">
       <c r="A43"/>
-      <c r="B43"/>
-[...1 lines deleted...]
-      <c r="D43"/>
+      <c r="B43" t="s">
+        <v>116</v>
+      </c>
+      <c r="C43" s="6">
+        <f>'Besoins'!$B$2*0.375</f>
+        <v>0.375</v>
+      </c>
+      <c r="D43" t="s">
+        <v>23</v>
+      </c>
     </row>
     <row r="44">
       <c r="A44" t="s" s="14">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="B44"/>
+        <v>108</v>
+      </c>
+      <c r="B44" t="str" s="11">
+        <f>Procedure!D14</f>
+        <v>Decanter — Debarrasser delicatement les navets directement sur le plat a garnir, ou bien reserver dans le bac de cuisson en attente d'utilisation.</v>
+      </c>
       <c r="C44"/>
       <c r="D44"/>
     </row>
     <row r="45">
-      <c r="A45" t="s" s="15">
+      <c r="A45"/>
+      <c r="B45"/>
+      <c r="C45"/>
+      <c r="D45"/>
+    </row>
+    <row r="46">
+      <c r="A46" t="s" s="13">
+        <v>117</v>
+      </c>
+      <c r="B46"/>
+      <c r="C46"/>
+      <c r="D46"/>
+    </row>
+    <row r="47">
+      <c r="A47" t="s" s="14">
         <v>103</v>
       </c>
-      <c r="B45" t="str" s="12">
+      <c r="B47" t="str" s="11">
         <f>Procedure!D15</f>
         <v>Mise en place du poste de travail — Verifier les DLC, peser les denrees, selectionner le materiel necessaire. Laver et desinfecter le materiel et le poste de travail en suivant les protocoles.</v>
       </c>
-      <c r="C45"/>
-[...3 lines deleted...]
-      <c r="A46" t="s" s="15">
+      <c r="C47"/>
+      <c r="D47"/>
+    </row>
+    <row r="48">
+      <c r="A48" t="s" s="14">
         <v>104</v>
       </c>
-      <c r="B46" t="str" s="12">
+      <c r="B48" t="str" s="11">
         <f>Procedure!D16</f>
         <v>Preparations preliminaires — Deconditionner les petits oignons grelots suivant la procedure. Dans une calotte, faire fondre le beurre.</v>
       </c>
-      <c r="C46"/>
-[...8 lines deleted...]
-        <f>'Besoins'!$B$2*3</f>
+      <c r="C48"/>
+      <c r="D48"/>
+    </row>
+    <row r="49">
+      <c r="A49"/>
+      <c r="B49" t="str">
+        <f>Besoins!B16</f>
+        <v>Petits oignons blancs surgelés</v>
+      </c>
+      <c r="C49" s="6">
+        <f>Besoins!E16</f>
         <v>3</v>
       </c>
-      <c r="D47" t="s">
-[...25 lines deleted...]
-      <c r="D49"/>
+      <c r="D49" t="str">
+        <f>Besoins!F16</f>
+        <v>kg</v>
+      </c>
     </row>
     <row r="50">
       <c r="A50"/>
       <c r="B50" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="C50" s="6">
+        <f>'Besoins'!$B$2*0.15</f>
+        <v>0.15</v>
+      </c>
+      <c r="D50" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="s" s="14">
+        <v>105</v>
+      </c>
+      <c r="B51" t="str" s="11">
+        <f>Procedure!D17</f>
+        <v>Pour le glacage a brun — Marquer la cuisson : Prechauffer le four sur la position chaleur seche a +150 degC. Enduire au pinceau, avec le beurre fondu, 2 bacs GN 1/1 H 45. Deposer les oignons grelots dans les deux bacs, de facon a ce qu'ils ne se superposent pas. Mouiller avec de l'eau aux 3/4 de la hauteur des petits oignons. Ajouter le sel fin et le sucre semoule. Etager les deux bacs sur l'echelle de cuisson. Enfourner et cuire a couvert, durant environ 10 a 15 minutes. En cours de cuisson, agiter les bacs, de facon a changer la position des petits oignons, afin d'obtenir une coloration uniforme. Surveiller attentivement la fin de cuisson. En fin de cuisson, l'eau doit etre completement evaporee et les petits oignons doivent avoir une coloration brune. Eventuellement, en fin de cuisson, si le besoin de coloration se faisait sentir, augmenter la chaleur du four a +175 degC quelques instants. Les petits oignons doivent etre au terme de leur cuisson, de couleur brune uniforme (effet produit par le sucre) et brillants (la brillance etant donnee par le beurre).</v>
+      </c>
+      <c r="C51"/>
+      <c r="D51"/>
+    </row>
+    <row r="52">
+      <c r="A52"/>
+      <c r="B52" t="s">
+        <v>116</v>
+      </c>
+      <c r="C52" s="6">
         <f>'Besoins'!$B$2*0.075</f>
         <v>0.075</v>
       </c>
-      <c r="D50" t="s">
-[...5 lines deleted...]
-      <c r="B51" t="s">
+      <c r="D52" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53"/>
+      <c r="B53" t="s">
         <v>109</v>
       </c>
-      <c r="C51" s="6">
+      <c r="C53" s="6">
         <f>'Besoins'!$B$2*0.0075</f>
         <v>0.0075</v>
       </c>
-      <c r="D51" t="s">
-[...4 lines deleted...]
-      <c r="A52" t="s" s="15">
+      <c r="D53" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="s" s="14">
         <v>108</v>
       </c>
-      <c r="B52" t="str" s="12">
+      <c r="B54" t="str" s="11">
         <f>Procedure!D18</f>
         <v>Decanter — Debarrasser delicatement les petits oignons directement sur le plat a garnir, ou bien reserver dans le bac de cuisson en attente d'utilisation.</v>
       </c>
-      <c r="C52"/>
-[...6 lines deleted...]
-      <c r="B53" t="str" s="12">
+      <c r="C54"/>
+      <c r="D54"/>
+    </row>
+    <row r="55">
+      <c r="A55" t="s" s="14">
+        <v>118</v>
+      </c>
+      <c r="B55" t="str" s="11">
         <f>Procedure!D19</f>
         <v>Pour le glacage a blanc — La technique du glacage a blanc est identique a celle du glacage a brun. Surveiller attentivement le glacage en fin de cuisson pour eviter la coloration. Au besoin, reduire la temperature du four. Les petits oignons doivent etre blancs et brillants au terme de leur cuisson.
 NB : les techniques de glacage sont identiques pour les autres legumes (carottes, navets, etc.).</v>
       </c>
-      <c r="C53"/>
-[...12 lines deleted...]
-      <c r="B55"/>
       <c r="C55"/>
       <c r="D55"/>
+    </row>
+    <row r="56">
+      <c r="A56"/>
+      <c r="B56"/>
+      <c r="C56"/>
+      <c r="D56"/>
+    </row>
+    <row r="57">
+      <c r="A57" t="s" s="16">
+        <v>119</v>
+      </c>
+      <c r="B57"/>
+      <c r="C57"/>
+      <c r="D57"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="28">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
-    <mergeCell ref="B10:D10"/>
+    <mergeCell ref="B9:D9"/>
     <mergeCell ref="A12:D12"/>
     <mergeCell ref="B13:D13"/>
     <mergeCell ref="B14:D14"/>
     <mergeCell ref="B16:D16"/>
     <mergeCell ref="B19:D19"/>
     <mergeCell ref="B23:D23"/>
     <mergeCell ref="A25:D25"/>
     <mergeCell ref="B26:D26"/>
-    <mergeCell ref="B27:D27"/>
     <mergeCell ref="B29:D29"/>
-    <mergeCell ref="B31:D31"/>
-[...1 lines deleted...]
-    <mergeCell ref="B34:D34"/>
+    <mergeCell ref="A31:D31"/>
+    <mergeCell ref="B32:D32"/>
+    <mergeCell ref="A36:D36"/>
     <mergeCell ref="B37:D37"/>
-    <mergeCell ref="A39:D39"/>
+    <mergeCell ref="B38:D38"/>
     <mergeCell ref="B40:D40"/>
-    <mergeCell ref="A44:D44"/>
-[...5 lines deleted...]
-    <mergeCell ref="A55:D55"/>
+    <mergeCell ref="B44:D44"/>
+    <mergeCell ref="A46:D46"/>
+    <mergeCell ref="B47:D47"/>
+    <mergeCell ref="B48:D48"/>
+    <mergeCell ref="B51:D51"/>
+    <mergeCell ref="B54:D54"/>
+    <mergeCell ref="B55:D55"/>
+    <mergeCell ref="A57:D57"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>CUISSES DE CANARD AUX NAVETS</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>