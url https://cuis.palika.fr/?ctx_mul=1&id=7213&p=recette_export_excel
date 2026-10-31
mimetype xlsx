--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -17,241 +17,241 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="165" uniqueCount="165">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="169" uniqueCount="169">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>COQ AU VIN</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>GRO_CDC_095</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Volailles collectivité (GRO.VOLAILLE)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
+    <t>La Cuisine de Collectivité (BPI.CDC)</t>
+  </si>
+  <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>15/09/2026 23:57</t>
+    <t>31/10/2026 04:45</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>EAU</t>
+  </si>
+  <si>
+    <t>Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t>Matières premières</t>
+  </si>
+  <si>
+    <t>lt</t>
+  </si>
+  <si>
+    <t>RNME1014106</t>
+  </si>
+  <si>
+    <t>Vin rouge bib 10L UE</t>
+  </si>
+  <si>
+    <t>Vins et bières de cuisson</t>
+  </si>
+  <si>
+    <t>u</t>
   </si>
   <si>
     <t>RNM100732</t>
   </si>
   <si>
     <t>Poitrine fumée n°1</t>
   </si>
   <si>
     <t>Charcuterie</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
-    <t>00000061</t>
-[...17 lines deleted...]
-    <t>Sucres</t>
+    <t>RNME101431</t>
+  </si>
+  <si>
+    <t>Champignons hôtel pieds morceaux boîte 5/1</t>
+  </si>
+  <si>
+    <t>Conserves de légumes</t>
   </si>
   <si>
     <t>EPI-POIVRE-NOIR</t>
   </si>
   <si>
     <t>Poivre noir moulu</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>HER-LAURIER</t>
   </si>
   <si>
     <t>Laurier sauce feuilles</t>
   </si>
   <si>
     <t>Herbes aromatiques séchées</t>
   </si>
   <si>
     <t>HER-THYM</t>
   </si>
   <si>
     <t>Thym séché</t>
   </si>
   <si>
-    <t>RNME1014106</t>
-[...19 lines deleted...]
-  <si>
     <t>FAR-T55</t>
   </si>
   <si>
     <t>Farine de blé T55</t>
   </si>
   <si>
     <t>Farines de blé</t>
   </si>
   <si>
+    <t>KNORR-FBLANC-VOL</t>
+  </si>
+  <si>
+    <t>Fonds Blanc de Volaille (Knorr Professional)</t>
+  </si>
+  <si>
+    <t>Fonds déshydratés et poudres</t>
+  </si>
+  <si>
     <t>KNORR-FBLIE-STD</t>
   </si>
   <si>
     <t>Fonds Brun Lié (Knorr Professional)</t>
   </si>
   <si>
-    <t>Fonds déshydratés et poudres</t>
-[...1 lines deleted...]
-  <si>
     <t>HUI-TOURNESOL</t>
   </si>
   <si>
     <t>Huile de tournesol raffinée vrac</t>
   </si>
   <si>
     <t>Huiles végétales</t>
   </si>
   <si>
     <t>BEU-DOUX</t>
   </si>
   <si>
     <t>Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
     <t>RNM0420123</t>
   </si>
   <si>
     <t>CAROTTE France extra colis 12kg</t>
   </si>
   <si>
     <t>Légumes</t>
@@ -286,53 +286,50 @@
   <si>
     <t>SUC-BLANC</t>
   </si>
   <si>
     <t>Sucre blanc cristal sac 25 kg</t>
   </si>
   <si>
     <t>Sucres et édulcorants</t>
   </si>
   <si>
     <t>RNMS00812</t>
   </si>
   <si>
     <t>Ail haché IQF</t>
   </si>
   <si>
     <t>Légumes surgelés</t>
   </si>
   <si>
     <t>RNMS00780</t>
   </si>
   <si>
     <t>Oignons émincés surgelés</t>
   </si>
   <si>
-    <t>Pommes de terre surgelées</t>
-[...1 lines deleted...]
-  <si>
     <t>RNMS00786</t>
   </si>
   <si>
     <t>Petits oignons blancs surgelés</t>
   </si>
   <si>
     <t>RNMS00335</t>
   </si>
   <si>
     <t>Découpes de coq sciées UE</t>
   </si>
   <si>
     <t>Volailles et lapins surgelés</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
@@ -346,216 +343,231 @@
   <si>
     <t>Volailles collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Découpes de coq sciées UE</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ CAROTTE France extra colis 12kg</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Oignons émincés surgelés</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Ail haché IQF</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Thym séché</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Laurier sauce feuilles</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Vin rouge bib 10L UE</t>
+    <t xml:space="preserve">    ↳ VIN ROUGE CUISSON (L)</t>
+  </si>
+  <si>
+    <t>Conversions diverses</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Vin rouge bib 10L UE</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Huile de tournesol raffinée vrac</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Farine de blé T55</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Fond de volaille reconstitue (collectivite)</t>
   </si>
   <si>
     <t>Préparations de base collectivité</t>
   </si>
   <si>
-    <t xml:space="preserve">        ↳ EAU</t>
+    <t xml:space="preserve">        ↳ Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Fonds Blanc de Volaille (Knorr Professional)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Fond brun lie reconstitue (collectivite)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Fonds Brun Lié (Knorr Professional)</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Fond brun lie reconstitue (collectivite)</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poivre noir moulu</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poitrine fumée n°1</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Champignons hôtel pieds morceaux boîte 5/1</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">    ↳ PETITS OIGNONS GRELOTS GLACES A BRUN ET A BLANC</t>
+    <t xml:space="preserve">    ↳ CHAMPIGNONS HÔTEL PIEDS ET MORCEAUX (KG)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Champignons hôtel pieds morceaux boîte 5/1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ PETITS OIGNONS GRELOTS GLACÉS À BRUN ET À BLANC</t>
   </si>
   <si>
     <t>Garnitures et légumes collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Petits oignons blancs surgelés</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Sucre blanc cristal sac 25 kg</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Sel fin de cuisine</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ sucre semoule</t>
+    <t xml:space="preserve">    ↳ Sucre blanc cristal sac 25 kg</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Baguette tradition crue précuite</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ PERSIL simple France botte</t>
+    <t xml:space="preserve">    ↳ PERSIL PLAT (KG)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ PERSIL simple France botte</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>Fond de volaille reconstitue (collectivite)</t>
   </si>
   <si>
     <t>DISSOUDRE</t>
   </si>
   <si>
     <t>Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</t>
   </si>
   <si>
     <t>Fond brun lie reconstitue (collectivite)</t>
   </si>
   <si>
-    <t>PETITS OIGNONS GRELOTS GLACES A BRUN ET A BLANC</t>
+    <t>PETITS OIGNONS GRELOTS GLACÉS À BRUN ET À BLANC</t>
   </si>
   <si>
     <t>Preparations preliminaires — Deconditionner les petits oignons grelots suivant la procedure. Dans une calotte, faire fondre le beurre.</t>
   </si>
   <si>
     <t>Decanter — Debarrasser delicatement les petits oignons directement sur le plat a garnir, ou bien reserver dans le bac de cuisson en attente d'utilisation.</t>
   </si>
   <si>
     <t>Fiche technique — COQ AU VIN</t>
   </si>
   <si>
     <t>COQ AU VIN  GRO_CDC_095</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t xml:space="preserve">    Fond de volaille reconstitue (collectivite)</t>
   </si>
   <si>
     <t xml:space="preserve">    Fond brun lie reconstitue (collectivite)</t>
   </si>
   <si>
+    <t xml:space="preserve">    CHAMPIGNONS HÔTEL PIEDS ET MORCEAUX (KG) (conv.)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    PERSIL PLAT (KG) (conv.)</t>
+  </si>
+  <si>
     <t>3.</t>
   </si>
   <si>
+    <t xml:space="preserve">    VIN ROUGE CUISSON (L) (conv.)</t>
+  </si>
+  <si>
     <t>4.</t>
   </si>
   <si>
     <t xml:space="preserve">    Sel fin de cuisine</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
-    <t xml:space="preserve">    PETITS OIGNONS GRELOTS GLACES A BRUN ET A BLANC</t>
+    <t xml:space="preserve">    PETITS OIGNONS GRELOTS GLACÉS À BRUN ET À BLANC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Sucre blanc cristal sac 25 kg</t>
   </si>
   <si>
     <t>6.</t>
   </si>
   <si>
     <t>7.</t>
   </si>
   <si>
     <t>8.</t>
   </si>
   <si>
     <t>↳ Fond de volaille reconstitue (collectivite)  GRO-FOND-VOLAIL</t>
   </si>
   <si>
-    <t xml:space="preserve">    EAU</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">    Fonds Brun Lié (Knorr Professional)</t>
+    <t xml:space="preserve">    Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t>↳ Fond brun lie reconstitue (collectivite)  GRO-FOND-BRUN</t>
   </si>
   <si>
-    <t>↳ PETITS OIGNONS GRELOTS GLACES A BRUN ET A BLANC  GRO_CDC_169</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">    Sucre blanc cristal sac 25 kg</t>
+    <t>↳ PETITS OIGNONS GRELOTS GLACÉS À BRUN ET À BLANC  GRO_CDC_169</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="201" formatCode="#,##0.00&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="0.00"/>
     <numFmt numFmtId="203" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
@@ -618,66 +630,63 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEAF3EE"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFF3CD"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="19">
+  <cellXfs count="18">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="201" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="202" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="203" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="203" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="201" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
@@ -724,2456 +733,2435 @@
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>11</v>
       </c>
-      <c r="B7"/>
+      <c r="B7" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>506.440475</v>
+        <v>274.8477225</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>5.06440475</v>
+        <v>2.748477225</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>506.440475</v>
+        <v>274.8477225</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B17" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:G28"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B2" s="8">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B3" s="9">
         <v>100</v>
       </c>
       <c r="C3" t="s" s="10">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B4" s="11">
         <f>$B$2*B3</f>
         <v>100</v>
       </c>
       <c r="C4" t="str">
         <f>C3</f>
         <v>pc</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D7" s="9">
-        <v>3</v>
+        <v>8.825</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
-        <v>3</v>
+        <v>8.825</v>
       </c>
       <c r="F7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G7" s="4">
-        <f>E7*10.69</f>
-        <v>32.07</v>
+        <f>E7*0.0043</f>
+        <v>0.037947</v>
       </c>
     </row>
     <row r="8">
-      <c r="A8" t="s" s="12">
-        <v>35</v>
+      <c r="A8" t="s">
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D8" s="9">
-        <v>8.775</v>
+        <v>1</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>8.775</v>
+        <v>1</v>
       </c>
       <c r="F8" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*0.003</f>
-        <v>0.026325</v>
+        <f>E8*22.46</f>
+        <v>22.46</v>
       </c>
     </row>
     <row r="9">
-      <c r="A9" t="s" s="12">
-        <v>39</v>
+      <c r="A9" t="s">
+        <v>40</v>
       </c>
       <c r="B9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D9" s="9">
-        <v>0.05</v>
+        <v>3</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>0.05</v>
+        <v>3</v>
       </c>
       <c r="F9" t="s">
-        <v>24</v>
+        <v>43</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*0</f>
-        <v>0</v>
+        <f>E9*10.69</f>
+        <v>32.07</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B10" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="C10" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D10" s="9">
-        <v>0.007</v>
+        <v>1</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
-        <v>0.007</v>
+        <v>1</v>
       </c>
       <c r="F10" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G10" s="4">
-        <f>E10*12.5</f>
-        <v>0.0875</v>
+        <f>E10*16.12</f>
+        <v>16.12</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B11" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C11" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="D11" s="9">
-        <v>0.001</v>
+        <v>0.007</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
-        <v>0.001</v>
+        <v>0.007</v>
       </c>
       <c r="F11" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="G11" s="4">
-        <f>E11*9.8</f>
-        <v>0.0098</v>
+        <f>E11*12.5</f>
+        <v>0.0875</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B12" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C12" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="D12" s="9">
-        <v>0.065</v>
+        <v>0.001</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
-        <v>0.065</v>
+        <v>0.001</v>
       </c>
       <c r="F12" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="G12" s="4">
-        <f>E12*8.5</f>
-        <v>0.5525</v>
+        <f>E12*9.8</f>
+        <v>0.0098</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B13" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="C13" t="s">
         <v>52</v>
       </c>
       <c r="D13" s="9">
-        <v>10</v>
+        <v>0.065</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
-        <v>10</v>
+        <v>0.065</v>
       </c>
       <c r="F13" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="G13" s="4">
-        <f>E13*22.46</f>
-        <v>224.6</v>
+        <f>E13*8.5</f>
+        <v>0.5525</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B14" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C14" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D14" s="9">
-        <v>2.3</v>
+        <v>0.45</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
-        <v>2.3</v>
+        <v>0.45</v>
       </c>
       <c r="F14" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="G14" s="4">
-        <f>E14*16.12</f>
-        <v>37.076</v>
+        <f>E14*0.56</f>
+        <v>0.252</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B15" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C15" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D15" s="9">
-        <v>0.45</v>
+        <v>0.075</v>
       </c>
       <c r="E15" s="11">
         <f>D15*$B$2</f>
-        <v>0.45</v>
+        <v>0.075</v>
       </c>
       <c r="F15" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="G15" s="4">
-        <f>E15*0.56</f>
-        <v>0.252</v>
+        <f>E15*25.01</f>
+        <v>1.87575</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
+        <v>61</v>
+      </c>
+      <c r="B16" t="s">
+        <v>62</v>
+      </c>
+      <c r="C16" t="s">
         <v>60</v>
       </c>
-      <c r="B16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D16" s="9">
-        <v>0.225</v>
+        <v>0.1</v>
       </c>
       <c r="E16" s="11">
         <f>D16*$B$2</f>
-        <v>0.225</v>
+        <v>0.1</v>
       </c>
       <c r="F16" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="G16" s="4">
-        <f>E16*0</f>
-        <v>0</v>
+        <f>E16*19.69</f>
+        <v>1.969</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>63</v>
       </c>
       <c r="B17" t="s">
         <v>64</v>
       </c>
       <c r="C17" t="s">
         <v>65</v>
       </c>
       <c r="D17" s="9">
         <v>1</v>
       </c>
       <c r="E17" s="11">
         <f>D17*$B$2</f>
         <v>1</v>
       </c>
       <c r="F17" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="G17" s="4">
         <f>E17*1.05</f>
         <v>1.05</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>66</v>
       </c>
       <c r="B18" t="s">
         <v>67</v>
       </c>
       <c r="C18" t="s">
         <v>68</v>
       </c>
       <c r="D18" s="9">
-        <v>0.3</v>
+        <v>0.15</v>
       </c>
       <c r="E18" s="11">
         <f>D18*$B$2</f>
-        <v>0.3</v>
+        <v>0.15</v>
       </c>
       <c r="F18" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="G18" s="4">
         <f>E18*5.2</f>
-        <v>1.56</v>
+        <v>0.78</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>69</v>
       </c>
       <c r="B19" t="s">
         <v>70</v>
       </c>
       <c r="C19" t="s">
         <v>71</v>
       </c>
       <c r="D19" s="9">
         <v>2</v>
       </c>
       <c r="E19" s="11">
         <f>D19*$B$2</f>
         <v>2</v>
       </c>
       <c r="F19" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="G19" s="4">
         <f>E19*1.1</f>
         <v>2.2</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>72</v>
       </c>
       <c r="B20" t="s">
         <v>73</v>
       </c>
       <c r="C20" t="s">
         <v>71</v>
       </c>
       <c r="D20" s="9">
-        <v>0.3</v>
+        <v>3</v>
       </c>
       <c r="E20" s="11">
         <f>D20*$B$2</f>
-        <v>0.3</v>
+        <v>3</v>
       </c>
       <c r="F20" t="s">
         <v>74</v>
       </c>
       <c r="G20" s="4">
-        <f>E20*4.5</f>
+        <f>E20*0.45</f>
         <v>1.35</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>75</v>
       </c>
       <c r="B21" t="s">
         <v>76</v>
       </c>
       <c r="C21" t="s">
         <v>77</v>
       </c>
       <c r="D21" s="9">
-        <v>0.161</v>
+        <v>0.1535</v>
       </c>
       <c r="E21" s="11">
         <f>D21*$B$2</f>
-        <v>0.161</v>
+        <v>0.1535</v>
       </c>
       <c r="F21" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="G21" s="4">
         <f>E21*0.35</f>
-        <v>0.05635</v>
+        <v>0.053725</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>78</v>
       </c>
       <c r="B22" t="s">
         <v>79</v>
       </c>
       <c r="C22" t="s">
         <v>80</v>
       </c>
       <c r="D22" s="9">
         <v>5</v>
       </c>
       <c r="E22" s="11">
         <f>D22*$B$2</f>
         <v>5</v>
       </c>
       <c r="F22" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="G22" s="4">
         <f>E22*0.45</f>
         <v>2.25</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>81</v>
       </c>
       <c r="B23" t="s">
         <v>82</v>
       </c>
       <c r="C23" t="s">
         <v>83</v>
       </c>
       <c r="D23" s="9">
-        <v>0.15</v>
+        <v>0.125</v>
       </c>
       <c r="E23" s="11">
         <f>D23*$B$2</f>
-        <v>0.15</v>
+        <v>0.125</v>
       </c>
       <c r="F23" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="G23" s="4">
         <f>E23*0.82</f>
-        <v>0.123</v>
+        <v>0.1025</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>84</v>
       </c>
       <c r="B24" t="s">
         <v>85</v>
       </c>
       <c r="C24" t="s">
         <v>86</v>
       </c>
       <c r="D24" s="9">
         <v>0.2</v>
       </c>
       <c r="E24" s="11">
         <f>D24*$B$2</f>
         <v>0.2</v>
       </c>
       <c r="F24" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="G24" s="4">
         <f>E24*9.26</f>
         <v>1.852</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>87</v>
       </c>
       <c r="B25" t="s">
         <v>88</v>
       </c>
       <c r="C25" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="D25" s="9">
         <v>2.5</v>
       </c>
       <c r="E25" s="11">
         <f>D25*$B$2</f>
         <v>2.5</v>
       </c>
       <c r="F25" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="G25" s="4">
         <f>E25*3.89</f>
         <v>9.725</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
+        <v>89</v>
+      </c>
+      <c r="B26" t="s">
         <v>90</v>
       </c>
-      <c r="B26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C26" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="D26" s="9">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="E26" s="11">
         <f>D26*$B$2</f>
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="F26" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="G26" s="4">
         <f>E26*3.85</f>
-        <v>23.1</v>
+        <v>11.55</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
+        <v>91</v>
+      </c>
+      <c r="B27" t="s">
         <v>92</v>
       </c>
-      <c r="B27" t="s">
+      <c r="C27" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="D27" s="9">
         <v>25</v>
       </c>
       <c r="E27" s="11">
         <f>D27*$B$2</f>
         <v>25</v>
       </c>
       <c r="F27" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="G27" s="4">
         <f>E27*6.74</f>
         <v>168.5</v>
       </c>
     </row>
     <row r="28">
       <c r="A28"/>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28" t="s" s="3">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="G28" s="13">
+        <v>94</v>
+      </c>
+      <c r="G28" s="12">
         <f>SUM(G7:G27)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:F35"/>
+  <dimension ref="A1:F33"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
+        <v>95</v>
+      </c>
+      <c r="B1" t="s" s="2">
         <v>96</v>
       </c>
-      <c r="B1" t="s" s="2">
+      <c r="C1" t="s" s="2">
         <v>97</v>
       </c>
-      <c r="C1" t="s" s="2">
+      <c r="D1" t="s" s="2">
         <v>98</v>
       </c>
-      <c r="D1" t="s" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="E1" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
+        <v>101</v>
+      </c>
+      <c r="C3" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="D3" s="11">
         <v>25</v>
       </c>
       <c r="E3" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="F3" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="C4" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="D4" s="11">
         <v>2</v>
       </c>
       <c r="E4" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="F4" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="C5" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="D5" s="11">
         <v>2.5</v>
       </c>
       <c r="E5" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="F5" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="C6" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="D6" s="11">
         <v>0.2</v>
       </c>
       <c r="E6" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="F6" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C7" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="D7" s="11">
         <v>0.065</v>
       </c>
       <c r="E7" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="F7" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="C8" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="D8" s="11">
         <v>0.001</v>
       </c>
       <c r="E8" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="F8" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="C9" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="D9" s="11">
         <v>10</v>
       </c>
       <c r="E9" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="F9" t="s">
-        <v>52</v>
+        <v>109</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B10" t="s">
         <v>110</v>
       </c>
       <c r="C10" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="D10" s="11">
         <v>1</v>
       </c>
       <c r="E10" t="s">
+        <v>39</v>
+      </c>
+      <c r="F10" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
         <v>111</v>
       </c>
       <c r="C11" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="D11" s="11">
-        <v>0.45</v>
+        <v>1</v>
       </c>
       <c r="E11" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F11" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
         <v>112</v>
       </c>
       <c r="C12" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="D12" s="11">
-        <v>5</v>
+        <v>0.45</v>
       </c>
       <c r="E12" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="F12" t="s">
-        <v>113</v>
+        <v>57</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B13" t="s">
+        <v>113</v>
+      </c>
+      <c r="C13" t="s">
+        <v>99</v>
+      </c>
+      <c r="D13" s="11">
+        <v>5</v>
+      </c>
+      <c r="E13" t="s">
+        <v>35</v>
+      </c>
+      <c r="F13" t="s">
         <v>114</v>
-      </c>
-[...10 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>2</v>
       </c>
       <c r="B14" t="s">
         <v>115</v>
       </c>
       <c r="C14" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="D14" s="11">
-        <v>0.125</v>
+        <v>4.925</v>
       </c>
       <c r="E14" t="s">
+        <v>35</v>
+      </c>
+      <c r="F14" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B15" t="s">
         <v>116</v>
       </c>
       <c r="C15" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="D15" s="11">
-        <v>4</v>
+        <v>0.075</v>
       </c>
       <c r="E15" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="F15" t="s">
-        <v>113</v>
+        <v>60</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B16" t="s">
+        <v>117</v>
+      </c>
+      <c r="C16" t="s">
+        <v>99</v>
+      </c>
+      <c r="D16" s="11">
+        <v>4</v>
+      </c>
+      <c r="E16" t="s">
+        <v>35</v>
+      </c>
+      <c r="F16" t="s">
         <v>114</v>
-      </c>
-[...10 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>2</v>
       </c>
       <c r="B17" t="s">
         <v>115</v>
       </c>
       <c r="C17" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="D17" s="11">
-        <v>0.1</v>
+        <v>3.9</v>
       </c>
       <c r="E17" t="s">
+        <v>35</v>
+      </c>
+      <c r="F17" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B18" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C18" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="D18" s="11">
-        <v>0.073</v>
+        <v>0.1</v>
       </c>
       <c r="E18" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="F18" t="s">
-        <v>77</v>
+        <v>60</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1</v>
       </c>
       <c r="B19" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C19" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="D19" s="11">
-        <v>0.007</v>
+        <v>0.073</v>
       </c>
       <c r="E19" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="F19" t="s">
-        <v>44</v>
+        <v>77</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1</v>
       </c>
       <c r="B20" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C20" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="D20" s="11">
-        <v>3</v>
+        <v>0.007</v>
       </c>
       <c r="E20" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="F20" t="s">
-        <v>33</v>
+        <v>49</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>1</v>
       </c>
       <c r="B21" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C21" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="D21" s="11">
-        <v>2.3</v>
+        <v>3</v>
       </c>
       <c r="E21" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="F21" t="s">
-        <v>56</v>
+        <v>42</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1</v>
       </c>
       <c r="B22" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C22" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="D22" s="11">
-        <v>75</v>
+        <v>2.3</v>
       </c>
       <c r="E22" t="s">
-        <v>24</v>
+        <v>43</v>
       </c>
       <c r="F22" t="s">
-        <v>122</v>
+        <v>109</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B23" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="C23" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="D23" s="11">
-        <v>75</v>
+        <v>1</v>
       </c>
       <c r="E23" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="F23" t="s">
-        <v>122</v>
+        <v>46</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B24" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C24" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="D24" s="11">
-        <v>3</v>
+        <v>75</v>
       </c>
       <c r="E24" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="F24" t="s">
-        <v>89</v>
+        <v>125</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>2</v>
       </c>
       <c r="B25" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="C25" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="D25" s="11">
         <v>3</v>
       </c>
       <c r="E25" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="F25" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>2</v>
       </c>
       <c r="B26" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="C26" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="D26" s="11">
         <v>0.15</v>
       </c>
       <c r="E26" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="F26" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>2</v>
       </c>
       <c r="B27" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="C27" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="D27" s="11">
-        <v>0.15</v>
+        <v>0.075</v>
       </c>
       <c r="E27" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="F27" t="s">
-        <v>68</v>
+        <v>83</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>2</v>
       </c>
       <c r="B28" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="C28" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="D28" s="11">
-        <v>0.075</v>
+        <v>0.008</v>
       </c>
       <c r="E28" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="F28" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B29" t="s">
-        <v>125</v>
+        <v>119</v>
       </c>
       <c r="C29" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="D29" s="11">
-        <v>0.075</v>
+        <v>0.073</v>
       </c>
       <c r="E29" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="F29" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B30" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="C30" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="D30" s="11">
-        <v>0.008</v>
+        <v>0.05</v>
       </c>
       <c r="E30" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="F30" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B31" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="C31" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="D31" s="11">
-        <v>0.008</v>
+        <v>5</v>
       </c>
       <c r="E31" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="F31" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>1</v>
       </c>
       <c r="B32" t="s">
-        <v>117</v>
+        <v>132</v>
       </c>
       <c r="C32" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="D32" s="11">
-        <v>0.073</v>
+        <v>0.3</v>
       </c>
       <c r="E32" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="F32" t="s">
-        <v>77</v>
+        <v>109</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B33" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="C33" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="D33" s="11">
-        <v>0.05</v>
+        <v>3</v>
       </c>
       <c r="E33" t="s">
-        <v>34</v>
+        <v>74</v>
       </c>
       <c r="F33" t="s">
-        <v>41</v>
-[...38 lines deleted...]
-      <c r="F35" t="s">
         <v>71</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>135</v>
+        <v>139</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2"/>
-      <c r="D2" t="inlineStr" s="14">
+      <c r="D2" t="inlineStr" s="13">
         <is>
           <t>Mise en place du poste de travail — Verifiez les DLC, pesez les denrees, selectionnez le materiel necessaire. Lavez et desinfectez le materiel et le poste de travail en suivant les protocoles.</t>
         </is>
       </c>
-      <c r="E2" t="s" s="14"/>
+      <c r="E2" t="s" s="13"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3"/>
-      <c r="D3" t="inlineStr" s="14">
+      <c r="D3" t="inlineStr" s="13">
         <is>
           <t>Preparations preliminaires — Habillez et parez les portions de volaille. Reservez au froid. Epluchez, lavez et desinfectez les carottes suivant la procedure. Emincez et reservez. Lavez et desinfectez les aromates et le persil. Hachez le persil. Reservez au froid. Detaillez la poitrine fraiche en lardons. Reservez les lardons au froid dans un bac GN 1/1 H 45 perfore, en prevision de leur cuisson. Deconditionnez la boite de champignons en suivant la procedure. Egouttez les champignons dans un bac GN 1/1 H 45 perfore, en prenant soin de recuperer le jus des champignons dans une calotte. Reservez au froid en attente d'utilisation. Realisez le fond de volaille et le fond brun lie de volaille, a partir de fonds deshydrates, en se rapportant aux recommandations du fabricant. Reservez au chaud.</t>
         </is>
       </c>
-      <c r="E3" t="s" s="14"/>
+      <c r="E3" t="s" s="13"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4"/>
-      <c r="D4" t="inlineStr" s="14">
+      <c r="D4" t="inlineStr" s="13">
         <is>
           <t>Faire mariner les morceaux de coq — La veille : dans un bac GN 2/1 H 250 en polycarbonate, mettez les morceaux de coq en couches alternees avec la garniture aromatique de la marinade. Mouillez avec le vin rouge. Couvrez et indiquez sur le couvercle la tracabilite du coq et le jour de la mise en marinade. Reservez au froid.</t>
         </is>
       </c>
-      <c r="E4" t="s" s="14"/>
+      <c r="E4" t="s" s="13"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5"/>
-      <c r="D5" t="inlineStr" s="14">
+      <c r="D5" t="inlineStr" s="13">
         <is>
           <t>Marquer la cuisson du coq — Egouttez et reservez separement les morceaux, les legumes et le liquide de la marinade. Epongiez et assaisonnez les morceaux. Faites-les revenir vivement a l'huile dans la sauteuse. Egouttez les morceaux dans un bac GN perfore double d'un bac plein pour en eliminer la graisse de cuisson. Faites revenir la garniture aromatique. Reservez avec les morceaux de coq. Mettez les morceaux et la garniture dans la sauteuse. Singer en saupoudrant les 450 g de farine sur le coq et la garniture. Melangez et cuisez la farine pendant 5 minutes a couvert. Mouillez avec la marinade. Portez a ebullition 5 minutes pour retirer l'acidite du vin. Ajoutez le fond blanc et le fond brun de volaille lie. Portez a ebullition. Ecumez. Posez la sonde de cuisson dans la jointure d'une cuisse ou d'une aile. Laissez cuire a feu doux, 1h30 environ, selon la qualite de la volaille. En fin de cuisson, atteignez la temperature de +95 degC. Pour la cuisson au four : Procedez comme pour la cuisson en sauteuse. Repartissez les elements du coq au vin dans 5 bacs GN 1/1 H 100. Posez la sonde de cuisson. Couvrez. Cuisez au four, a chaleur mixte a +170 degC, pendant 1h30 a 2h. Atteignez +95 degC a coeur.
 NB : On peut aussi proceder comme pour la daube nicoise, c'est-a-dire faire mariner les morceaux de coq avec tous les elements et cuire comme ci-dessus sans faire revenir la viande. Voir la technique de cuisson de la daube a la nicoise.</t>
         </is>
       </c>
-      <c r="E5" t="s" s="14"/>
+      <c r="E5" t="s" s="13"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>2</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6"/>
-      <c r="D6" t="inlineStr" s="14">
+      <c r="D6" t="inlineStr" s="13">
         <is>
           <t>Preparer la garniture et les elements du decor — Lors de la cuisson du coq : glacez a brun les oignons grelots (voir recette) et passez au four a chaleur seche a +175 degC pendant 5 minutes le bac contenant les lardons. Reservez au chaud. Tranchez le pain en rondelles. Toastiez sur grille de cuisson ou frite. Reservez au chaud.</t>
         </is>
       </c>
-      <c r="E6" t="s" s="14"/>
+      <c r="E6" t="s" s="13"/>
       <c r="F6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>2</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7"/>
-      <c r="D7" t="inlineStr" s="14">
+      <c r="D7" t="inlineStr" s="13">
         <is>
           <t>Decanter le coq — Decantez les morceaux de coq dans 5 bacs GN 1/1 H 100 de service. Ajoutez les champignons, les petits lardons et les oignons grelots glaces a brun.</t>
         </is>
       </c>
-      <c r="E7" t="s" s="14"/>
+      <c r="E7" t="s" s="13"/>
       <c r="F7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>2</v>
       </c>
       <c r="B8">
         <v>7</v>
       </c>
       <c r="C8"/>
-      <c r="D8" t="inlineStr" s="14">
+      <c r="D8" t="inlineStr" s="13">
         <is>
           <t>Terminer la sauce — Dans la sauteuse, reduisez le fond de cuisson au volume (14 L) et a la consistance souhaitee. Rectifiez l'assaisonnement. Passez la sauce au chinois dans un rondeau. Au mixeur, emulsionnez la sauce pour la rendre plus onctueuse.</t>
         </is>
       </c>
-      <c r="E8" t="s" s="14"/>
+      <c r="E8" t="s" s="13"/>
       <c r="F8"/>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>2</v>
       </c>
       <c r="B9">
         <v>8</v>
       </c>
       <c r="C9"/>
-      <c r="D9" t="inlineStr" s="14">
+      <c r="D9" t="inlineStr" s="13">
         <is>
           <t>Dresser et servir — Dressez dans une assiette un morceau de coq et sa garniture, nappez de sauce. Decorez avec les rondelles de pain frites ou toastees. Persiliez le dessus.</t>
         </is>
       </c>
-      <c r="E9" t="s" s="14"/>
+      <c r="E9" t="s" s="13"/>
       <c r="F9"/>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="B10">
         <v>1</v>
       </c>
       <c r="C10" t="s">
-        <v>137</v>
-[...4 lines deleted...]
-      <c r="E10" t="s" s="14"/>
+        <v>141</v>
+      </c>
+      <c r="D10" t="s" s="13">
+        <v>142</v>
+      </c>
+      <c r="E10" t="s" s="13"/>
       <c r="F10"/>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="B11">
         <v>1</v>
       </c>
       <c r="C11" t="s">
-        <v>137</v>
-[...4 lines deleted...]
-      <c r="E11" t="s" s="14"/>
+        <v>141</v>
+      </c>
+      <c r="D11" t="s" s="13">
+        <v>142</v>
+      </c>
+      <c r="E11" t="s" s="13"/>
       <c r="F11"/>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="B12">
         <v>1</v>
       </c>
       <c r="C12"/>
-      <c r="D12" t="inlineStr" s="14">
+      <c r="D12" t="inlineStr" s="13">
         <is>
           <t>Mise en place du poste de travail — Verifier les DLC, peser les denrees, selectionner le materiel necessaire. Laver et desinfecter le materiel et le poste de travail en suivant les protocoles.</t>
         </is>
       </c>
-      <c r="E12" t="s" s="14"/>
+      <c r="E12" t="s" s="13"/>
       <c r="F12"/>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="B13">
         <v>2</v>
       </c>
       <c r="C13"/>
-      <c r="D13" t="s" s="14">
-[...2 lines deleted...]
-      <c r="E13" t="s" s="14"/>
+      <c r="D13" t="s" s="13">
+        <v>145</v>
+      </c>
+      <c r="E13" t="s" s="13"/>
       <c r="F13"/>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="B14">
         <v>3</v>
       </c>
       <c r="C14"/>
-      <c r="D14" t="inlineStr" s="14">
+      <c r="D14" t="inlineStr" s="13">
         <is>
           <t>Pour le glacage a brun — Marquer la cuisson : Prechauffer le four sur la position chaleur seche a +150 degC. Enduire au pinceau, avec le beurre fondu, 2 bacs GN 1/1 H 45. Deposer les oignons grelots dans les deux bacs, de facon a ce qu'ils ne se superposent pas. Mouiller avec de l'eau aux 3/4 de la hauteur des petits oignons. Ajouter le sel fin et le sucre semoule. Etager les deux bacs sur l'echelle de cuisson. Enfourner et cuire a couvert, durant environ 10 a 15 minutes. En cours de cuisson, agiter les bacs, de facon a changer la position des petits oignons, afin d'obtenir une coloration uniforme. Surveiller attentivement la fin de cuisson. En fin de cuisson, l'eau doit etre completement evaporee et les petits oignons doivent avoir une coloration brune. Eventuellement, en fin de cuisson, si le besoin de coloration se faisait sentir, augmenter la chaleur du four a +175 degC quelques instants. Les petits oignons doivent etre au terme de leur cuisson, de couleur brune uniforme (effet produit par le sucre) et brillants (la brillance etant donnee par le beurre).</t>
         </is>
       </c>
-      <c r="E14" t="s" s="14"/>
+      <c r="E14" t="s" s="13"/>
       <c r="F14"/>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="B15">
         <v>4</v>
       </c>
       <c r="C15"/>
-      <c r="D15" t="s" s="14">
-[...2 lines deleted...]
-      <c r="E15" t="s" s="14"/>
+      <c r="D15" t="s" s="13">
+        <v>146</v>
+      </c>
+      <c r="E15" t="s" s="13"/>
       <c r="F15"/>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="B16">
         <v>5</v>
       </c>
       <c r="C16"/>
-      <c r="D16" t="inlineStr" s="14">
+      <c r="D16" t="inlineStr" s="13">
         <is>
           <t>Pour le glacage a blanc — La technique du glacage a blanc est identique a celle du glacage a brun. Surveiller attentivement le glacage en fin de cuisson pour eviter la coloration. Au besoin, reduire la temperature du four. Les petits oignons doivent etre blancs et brillants au terme de leur cuisson.
 NB : les techniques de glacage sont identiques pour les autres legumes (carottes, navets, etc.).</t>
         </is>
       </c>
-      <c r="E16" t="s" s="14"/>
+      <c r="E16" t="s" s="13"/>
       <c r="F16"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:D54"/>
+  <dimension ref="A1:D55"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
-      <c r="A2" t="str" s="15">
+      <c r="A2" t="str" s="14">
         <f>"GRO_CDC_095 · GRO.VOLAILLE · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_095 · GRO.VOLAILLE · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
-      <c r="A4" t="s" s="16">
-        <v>144</v>
+      <c r="A4" t="s" s="15">
+        <v>148</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
-      <c r="A5" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B5" t="str" s="14">
+      <c r="A5" t="s" s="16">
+        <v>149</v>
+      </c>
+      <c r="B5" t="str" s="13">
         <f>Procedure!D2</f>
         <v>Mise en place du poste de travail — Verifiez les DLC, pesez les denrees, selectionnez le materiel necessaire. Lavez et desinfectez le materiel et le poste de travail en suivant les protocoles.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
-      <c r="A6" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B6" t="str" s="14">
+      <c r="A6" t="s" s="16">
+        <v>150</v>
+      </c>
+      <c r="B6" t="str" s="13">
         <f>Procedure!D3</f>
         <v>Preparations preliminaires — Habillez et parez les portions de volaille. Reservez au froid. Epluchez, lavez et desinfectez les carottes suivant la procedure. Emincez et reservez. Lavez et desinfectez les aromates et le persil. Hachez le persil. Reservez au froid. Detaillez la poitrine fraiche en lardons. Reservez les lardons au froid dans un bac GN 1/1 H 45 perfore, en prevision de leur cuisson. Deconditionnez la boite de champignons en suivant la procedure. Egouttez les champignons dans un bac GN 1/1 H 45 perfore, en prenant soin de recuperer le jus des champignons dans une calotte. Reservez au froid en attente d'utilisation. Realisez le fond de volaille et le fond brun lie de volaille, a partir de fonds deshydrates, en se rapportant aux recommandations du fabricant. Reservez au chaud.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="str">
         <f>Besoins!B27</f>
         <v>Découpes de coq sciées UE</v>
       </c>
       <c r="C7" s="11">
         <f>Besoins!E27</f>
         <v>25</v>
       </c>
       <c r="D7" t="str">
         <f>Besoins!F27</f>
         <v>kg</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="str">
         <f>Besoins!B19</f>
         <v>CAROTTE France extra colis 12kg</v>
       </c>
       <c r="C8" s="11">
         <f>Besoins!E19</f>
         <v>2</v>
       </c>
       <c r="D8" t="str">
         <f>Besoins!F19</f>
         <v>kg</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="C9" s="11">
         <f>'Besoins'!$B$2*5</f>
         <v>5</v>
       </c>
       <c r="D9" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="C10" s="11">
         <f>'Besoins'!$B$2*4</f>
         <v>4</v>
       </c>
       <c r="D10" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="str">
-        <f>Besoins!B7</f>
+        <f>Besoins!B9</f>
         <v>Poitrine fumée n°1</v>
       </c>
       <c r="C11" s="11">
-        <f>Besoins!E7</f>
+        <f>Besoins!E9</f>
         <v>3</v>
       </c>
       <c r="D11" t="str">
-        <f>Besoins!F7</f>
+        <f>Besoins!F9</f>
         <v>kg</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
-      <c r="B12" t="str">
-[...1 lines deleted...]
-        <v>Champignons hôtel pieds morceaux boîte 5/1</v>
+      <c r="B12" t="s">
+        <v>153</v>
       </c>
       <c r="C12" s="11">
-        <f>Besoins!E14</f>
+        <f>'Besoins'!$B$2*2.3</f>
         <v>2.3</v>
       </c>
-      <c r="D12" t="str">
-[...1 lines deleted...]
-        <v>kg</v>
+      <c r="D12" t="s">
+        <v>43</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
-      <c r="B13" t="str">
-[...1 lines deleted...]
-        <v>PERSIL simple France botte</v>
+      <c r="B13" t="s">
+        <v>154</v>
       </c>
       <c r="C13" s="11">
-        <f>Besoins!E20</f>
+        <f>'Besoins'!$B$2*0.3</f>
         <v>0.3</v>
       </c>
-      <c r="D13" t="str">
-        <f>Besoins!F20</f>
+      <c r="D13" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14"/>
+      <c r="B14" t="str">
+        <f>Besoins!B13</f>
+        <v>Thym séché</v>
+      </c>
+      <c r="C14" s="11">
+        <f>Besoins!E13</f>
+        <v>0.065</v>
+      </c>
+      <c r="D14" t="str">
+        <f>Besoins!F13</f>
         <v>kg</v>
       </c>
     </row>
-    <row r="14">
-[...3 lines deleted...]
-      <c r="B14" t="str" s="14">
+    <row r="15">
+      <c r="A15" t="s" s="16">
+        <v>155</v>
+      </c>
+      <c r="B15" t="str" s="13">
         <f>Procedure!D4</f>
         <v>Faire mariner les morceaux de coq — La veille : dans un bac GN 2/1 H 250 en polycarbonate, mettez les morceaux de coq en couches alternees avec la garniture aromatique de la marinade. Mouillez avec le vin rouge. Couvrez et indiquez sur le couvercle la tracabilite du coq et le jour de la mise en marinade. Reservez au froid.</v>
       </c>
-      <c r="C14"/>
-[...15 lines deleted...]
-      </c>
+      <c r="C15"/>
+      <c r="D15"/>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="str">
-        <f>Besoins!B13</f>
-        <v>Vin rouge bib 10L UE</v>
+        <f>Besoins!B12</f>
+        <v>Laurier sauce feuilles</v>
       </c>
       <c r="C16" s="11">
-        <f>Besoins!E13</f>
-        <v>10</v>
+        <f>Besoins!E12</f>
+        <v>0.001</v>
       </c>
       <c r="D16" t="str">
-        <f>Besoins!F13</f>
-        <v>lt</v>
+        <f>Besoins!F12</f>
+        <v>kg</v>
       </c>
     </row>
     <row r="17">
       <c r="A17"/>
-      <c r="B17" t="str">
-[...1 lines deleted...]
-        <v>Oignons émincés surgelés</v>
+      <c r="B17" t="s">
+        <v>156</v>
       </c>
       <c r="C17" s="11">
-        <f>Besoins!E25</f>
-[...4 lines deleted...]
-        <v>kg</v>
+        <f>'Besoins'!$B$2*10</f>
+        <v>10</v>
+      </c>
+      <c r="D17" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="str">
+        <f>Besoins!B25</f>
+        <v>Oignons émincés surgelés</v>
+      </c>
+      <c r="C18" s="11">
+        <f>Besoins!E25</f>
+        <v>2.5</v>
+      </c>
+      <c r="D18" t="str">
+        <f>Besoins!F25</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19"/>
+      <c r="B19" t="str">
         <f>Besoins!B24</f>
         <v>Ail haché IQF</v>
       </c>
-      <c r="C18" s="11">
+      <c r="C19" s="11">
         <f>Besoins!E24</f>
         <v>0.2</v>
       </c>
-      <c r="D18" t="str">
+      <c r="D19" t="str">
         <f>Besoins!F24</f>
         <v>kg</v>
       </c>
     </row>
-    <row r="19">
-[...3 lines deleted...]
-      <c r="B19" t="str" s="14">
+    <row r="20">
+      <c r="A20" t="s" s="16">
+        <v>157</v>
+      </c>
+      <c r="B20" t="str" s="13">
         <f>Procedure!D5</f>
         <v>Marquer la cuisson du coq — Egouttez et reservez separement les morceaux, les legumes et le liquide de la marinade. Epongiez et assaisonnez les morceaux. Faites-les revenir vivement a l'huile dans la sauteuse. Egouttez les morceaux dans un bac GN perfore double d'un bac plein pour en eliminer la graisse de cuisson. Faites revenir la garniture aromatique. Reservez avec les morceaux de coq. Mettez les morceaux et la garniture dans la sauteuse. Singer en saupoudrant les 450 g de farine sur le coq et la garniture. Melangez et cuisez la farine pendant 5 minutes a couvert. Mouillez avec la marinade. Portez a ebullition 5 minutes pour retirer l'acidite du vin. Ajoutez le fond blanc et le fond brun de volaille lie. Portez a ebullition. Ecumez. Posez la sonde de cuisson dans la jointure d'une cuisse ou d'une aile. Laissez cuire a feu doux, 1h30 environ, selon la qualite de la volaille. En fin de cuisson, atteignez la temperature de +95 degC. Pour la cuisson au four : Procedez comme pour la cuisson en sauteuse. Repartissez les elements du coq au vin dans 5 bacs GN 1/1 H 100. Posez la sonde de cuisson. Couvrez. Cuisez au four, a chaleur mixte a +170 degC, pendant 1h30 a 2h. Atteignez +95 degC a coeur.
 NB : On peut aussi proceder comme pour la daube nicoise, c'est-a-dire faire mariner les morceaux de coq avec tous les elements et cuire comme ci-dessus sans faire revenir la viande. Voir la technique de cuisson de la daube a la nicoise.</v>
       </c>
-      <c r="C19"/>
-[...15 lines deleted...]
-      </c>
+      <c r="C20"/>
+      <c r="D20"/>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21" t="str">
-        <f>Besoins!B15</f>
-        <v>Farine de blé T55</v>
+        <f>Besoins!B11</f>
+        <v>Poivre noir moulu</v>
       </c>
       <c r="C21" s="11">
-        <f>Besoins!E15</f>
-        <v>0.45</v>
+        <f>Besoins!E11</f>
+        <v>0.007</v>
       </c>
       <c r="D21" t="str">
-        <f>Besoins!F15</f>
+        <f>Besoins!F11</f>
         <v>kg</v>
       </c>
     </row>
     <row r="22">
       <c r="A22"/>
       <c r="B22" t="str">
+        <f>Besoins!B14</f>
+        <v>Farine de blé T55</v>
+      </c>
+      <c r="C22" s="11">
+        <f>Besoins!E14</f>
+        <v>0.45</v>
+      </c>
+      <c r="D22" t="str">
+        <f>Besoins!F14</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23"/>
+      <c r="B23" t="str">
         <f>Besoins!B17</f>
         <v>Huile de tournesol raffinée vrac</v>
       </c>
-      <c r="C22" s="11">
+      <c r="C23" s="11">
         <f>Besoins!E17</f>
         <v>1</v>
       </c>
-      <c r="D22" t="str">
+      <c r="D23" t="str">
         <f>Besoins!F17</f>
         <v>lt</v>
-      </c>
-[...11 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="24">
       <c r="A24"/>
       <c r="B24" t="s">
-        <v>151</v>
+        <v>158</v>
       </c>
       <c r="C24" s="11">
         <f>'Besoins'!$B$2*0.073</f>
         <v>0.073</v>
       </c>
       <c r="D24" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
     </row>
     <row r="25">
-      <c r="A25" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B25" t="str" s="14">
+      <c r="A25"/>
+      <c r="B25" t="s">
+        <v>158</v>
+      </c>
+      <c r="C25" s="11">
+        <f>'Besoins'!$B$2*0.073</f>
+        <v>0.073</v>
+      </c>
+      <c r="D25" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="s" s="16">
+        <v>159</v>
+      </c>
+      <c r="B26" t="str" s="13">
         <f>Procedure!D6</f>
         <v>Preparer la garniture et les elements du decor — Lors de la cuisson du coq : glacez a brun les oignons grelots (voir recette) et passez au four a chaleur seche a +175 degC pendant 5 minutes le bac contenant les lardons. Reservez au chaud. Tranchez le pain en rondelles. Toastiez sur grille de cuisson ou frite. Reservez au chaud.</v>
       </c>
-      <c r="C25"/>
-[...13 lines deleted...]
-      </c>
+      <c r="C26"/>
+      <c r="D26"/>
     </row>
     <row r="27">
       <c r="A27"/>
       <c r="B27" t="s">
-        <v>153</v>
+        <v>160</v>
       </c>
       <c r="C27" s="11">
         <f>'Besoins'!$B$2*75</f>
         <v>75</v>
       </c>
       <c r="D27" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="28">
       <c r="A28"/>
       <c r="B28" t="str">
         <f>Besoins!B22</f>
         <v>Baguette tradition crue précuite</v>
       </c>
       <c r="C28" s="11">
         <f>Besoins!E22</f>
         <v>5</v>
       </c>
       <c r="D28" t="str">
         <f>Besoins!F22</f>
         <v>pc</v>
       </c>
     </row>
     <row r="29">
-      <c r="A29" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B29" t="str" s="14">
+      <c r="A29"/>
+      <c r="B29" t="s">
+        <v>161</v>
+      </c>
+      <c r="C29" s="11">
+        <f>'Besoins'!$B$2*0.05</f>
+        <v>0.05</v>
+      </c>
+      <c r="D29" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="s" s="16">
+        <v>162</v>
+      </c>
+      <c r="B30" t="str" s="13">
         <f>Procedure!D7</f>
         <v>Decanter le coq — Decantez les morceaux de coq dans 5 bacs GN 1/1 H 100 de service. Ajoutez les champignons, les petits lardons et les oignons grelots glaces a brun.</v>
       </c>
-      <c r="C29"/>
-[...6 lines deleted...]
-      <c r="B30" t="str" s="14">
+      <c r="C30"/>
+      <c r="D30"/>
+    </row>
+    <row r="31">
+      <c r="A31" t="s" s="16">
+        <v>163</v>
+      </c>
+      <c r="B31" t="str" s="13">
         <f>Procedure!D8</f>
         <v>Terminer la sauce — Dans la sauteuse, reduisez le fond de cuisson au volume (14 L) et a la consistance souhaitee. Rectifiez l'assaisonnement. Passez la sauce au chinois dans un rondeau. Au mixeur, emulsionnez la sauce pour la rendre plus onctueuse.</v>
       </c>
-      <c r="C30"/>
-[...6 lines deleted...]
-      <c r="B31" t="str" s="14">
+      <c r="C31"/>
+      <c r="D31"/>
+    </row>
+    <row r="32">
+      <c r="A32" t="s" s="16">
+        <v>164</v>
+      </c>
+      <c r="B32" t="str" s="13">
         <f>Procedure!D9</f>
         <v>Dresser et servir — Dressez dans une assiette un morceau de coq et sa garniture, nappez de sauce. Decorez avec les rondelles de pain frites ou toastees. Persiliez le dessus.</v>
       </c>
-      <c r="C31"/>
-[...4 lines deleted...]
-      <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
     </row>
     <row r="33">
-      <c r="A33" t="s" s="16">
-[...1 lines deleted...]
-      </c>
+      <c r="A33"/>
       <c r="B33"/>
       <c r="C33"/>
       <c r="D33"/>
     </row>
     <row r="34">
-      <c r="A34" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B34" t="str" s="14">
+      <c r="A34" t="s" s="15">
+        <v>165</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34"/>
+      <c r="D34"/>
+    </row>
+    <row r="35">
+      <c r="A35" t="s" s="16">
+        <v>149</v>
+      </c>
+      <c r="B35" t="str" s="13">
         <f>"[DISSOUDRE] "&amp;Procedure!D10</f>
         <v>[DISSOUDRE] Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</v>
       </c>
-      <c r="C34"/>
-[...13 lines deleted...]
-      </c>
+      <c r="C35"/>
+      <c r="D35"/>
     </row>
     <row r="36">
       <c r="A36"/>
       <c r="B36" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="C36" s="11">
-        <f>'Besoins'!$B$2*0.125</f>
-        <v>0.125</v>
+        <f>'Besoins'!$B$2*4.925</f>
+        <v>4.925</v>
       </c>
       <c r="D36" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="37">
       <c r="A37"/>
-      <c r="B37"/>
-[...1 lines deleted...]
-      <c r="D37"/>
+      <c r="B37" t="str">
+        <f>Besoins!B15</f>
+        <v>Fonds Blanc de Volaille (Knorr Professional)</v>
+      </c>
+      <c r="C37" s="11">
+        <f>Besoins!E15</f>
+        <v>0.075</v>
+      </c>
+      <c r="D37" t="str">
+        <f>Besoins!F15</f>
+        <v>kg</v>
+      </c>
     </row>
     <row r="38">
-      <c r="A38" t="s" s="16">
-[...1 lines deleted...]
-      </c>
+      <c r="A38"/>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
     </row>
     <row r="39">
-      <c r="A39" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B39" t="str" s="14">
+      <c r="A39" t="s" s="15">
+        <v>167</v>
+      </c>
+      <c r="B39"/>
+      <c r="C39"/>
+      <c r="D39"/>
+    </row>
+    <row r="40">
+      <c r="A40" t="s" s="16">
+        <v>149</v>
+      </c>
+      <c r="B40" t="str" s="13">
         <f>"[DISSOUDRE] "&amp;Procedure!D11</f>
         <v>[DISSOUDRE] Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</v>
       </c>
-      <c r="C39"/>
-[...13 lines deleted...]
-      </c>
+      <c r="C40"/>
+      <c r="D40"/>
     </row>
     <row r="41">
       <c r="A41"/>
       <c r="B41" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="C41" s="11">
-        <f>'Besoins'!$B$2*0.1</f>
-        <v>0.1</v>
+        <f>'Besoins'!$B$2*3.9</f>
+        <v>3.9</v>
       </c>
       <c r="D41" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="42">
       <c r="A42"/>
-      <c r="B42"/>
-[...1 lines deleted...]
-      <c r="D42"/>
+      <c r="B42" t="str">
+        <f>Besoins!B16</f>
+        <v>Fonds Brun Lié (Knorr Professional)</v>
+      </c>
+      <c r="C42" s="11">
+        <f>Besoins!E16</f>
+        <v>0.1</v>
+      </c>
+      <c r="D42" t="str">
+        <f>Besoins!F16</f>
+        <v>kg</v>
+      </c>
     </row>
     <row r="43">
-      <c r="A43" t="s" s="16">
-[...1 lines deleted...]
-      </c>
+      <c r="A43"/>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
     </row>
     <row r="44">
-      <c r="A44" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B44" t="str" s="14">
+      <c r="A44" t="s" s="15">
+        <v>168</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+    </row>
+    <row r="45">
+      <c r="A45" t="s" s="16">
+        <v>149</v>
+      </c>
+      <c r="B45" t="str" s="13">
         <f>Procedure!D12</f>
         <v>Mise en place du poste de travail — Verifier les DLC, peser les denrees, selectionner le materiel necessaire. Laver et desinfecter le materiel et le poste de travail en suivant les protocoles.</v>
       </c>
-      <c r="C44"/>
-[...6 lines deleted...]
-      <c r="B45" t="str" s="14">
+      <c r="C45"/>
+      <c r="D45"/>
+    </row>
+    <row r="46">
+      <c r="A46" t="s" s="16">
+        <v>150</v>
+      </c>
+      <c r="B46" t="str" s="13">
         <f>Procedure!D13</f>
         <v>Preparations preliminaires — Deconditionner les petits oignons grelots suivant la procedure. Dans une calotte, faire fondre le beurre.</v>
       </c>
-      <c r="C45"/>
-[...13 lines deleted...]
-      </c>
+      <c r="C46"/>
+      <c r="D46"/>
     </row>
     <row r="47">
       <c r="A47"/>
-      <c r="B47" t="s">
-        <v>163</v>
+      <c r="B47" t="str">
+        <f>Besoins!B26</f>
+        <v>Petits oignons blancs surgelés</v>
       </c>
       <c r="C47" s="11">
-        <f>'Besoins'!$B$2*0.15</f>
+        <f>Besoins!E26</f>
+        <v>3</v>
+      </c>
+      <c r="D47" t="str">
+        <f>Besoins!F26</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48"/>
+      <c r="B48" t="str">
+        <f>Besoins!B18</f>
+        <v>Beurre doux 82% MG plaquette</v>
+      </c>
+      <c r="C48" s="11">
+        <f>Besoins!E18</f>
         <v>0.15</v>
       </c>
-      <c r="D47" t="s">
-[...7 lines deleted...]
-      <c r="B48" t="str" s="14">
+      <c r="D48" t="str">
+        <f>Besoins!F18</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="s" s="16">
+        <v>155</v>
+      </c>
+      <c r="B49" t="str" s="13">
         <f>Procedure!D14</f>
         <v>Pour le glacage a brun — Marquer la cuisson : Prechauffer le four sur la position chaleur seche a +150 degC. Enduire au pinceau, avec le beurre fondu, 2 bacs GN 1/1 H 45. Deposer les oignons grelots dans les deux bacs, de facon a ce qu'ils ne se superposent pas. Mouiller avec de l'eau aux 3/4 de la hauteur des petits oignons. Ajouter le sel fin et le sucre semoule. Etager les deux bacs sur l'echelle de cuisson. Enfourner et cuire a couvert, durant environ 10 a 15 minutes. En cours de cuisson, agiter les bacs, de facon a changer la position des petits oignons, afin d'obtenir une coloration uniforme. Surveiller attentivement la fin de cuisson. En fin de cuisson, l'eau doit etre completement evaporee et les petits oignons doivent avoir une coloration brune. Eventuellement, en fin de cuisson, si le besoin de coloration se faisait sentir, augmenter la chaleur du four a +175 degC quelques instants. Les petits oignons doivent etre au terme de leur cuisson, de couleur brune uniforme (effet produit par le sucre) et brillants (la brillance etant donnee par le beurre).</v>
       </c>
-      <c r="C48"/>
-[...13 lines deleted...]
-      </c>
+      <c r="C49"/>
+      <c r="D49"/>
     </row>
     <row r="50">
       <c r="A50"/>
       <c r="B50" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="C50" s="11">
+        <f>'Besoins'!$B$2*0.075</f>
+        <v>0.075</v>
+      </c>
+      <c r="D50" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51"/>
+      <c r="B51" t="s">
+        <v>158</v>
+      </c>
+      <c r="C51" s="11">
         <f>'Besoins'!$B$2*0.0075</f>
         <v>0.0075</v>
       </c>
-      <c r="D50" t="s">
-[...7 lines deleted...]
-      <c r="B51" t="str" s="14">
+      <c r="D51" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="s" s="16">
+        <v>157</v>
+      </c>
+      <c r="B52" t="str" s="13">
         <f>Procedure!D15</f>
         <v>Decanter — Debarrasser delicatement les petits oignons directement sur le plat a garnir, ou bien reserver dans le bac de cuisson en attente d'utilisation.</v>
       </c>
-      <c r="C51"/>
-[...6 lines deleted...]
-      <c r="B52" t="str" s="14">
+      <c r="C52"/>
+      <c r="D52"/>
+    </row>
+    <row r="53">
+      <c r="A53" t="s" s="16">
+        <v>159</v>
+      </c>
+      <c r="B53" t="str" s="13">
         <f>Procedure!D16</f>
         <v>Pour le glacage a blanc — La technique du glacage a blanc est identique a celle du glacage a brun. Surveiller attentivement le glacage en fin de cuisson pour eviter la coloration. Au besoin, reduire la temperature du four. Les petits oignons doivent etre blancs et brillants au terme de leur cuisson.
 NB : les techniques de glacage sont identiques pour les autres legumes (carottes, navets, etc.).</v>
       </c>
-      <c r="C52"/>
-[...4 lines deleted...]
-      <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
     </row>
     <row r="54">
-      <c r="A54" t="s" s="18">
-[...1 lines deleted...]
-      </c>
+      <c r="A54"/>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
+    </row>
+    <row r="55">
+      <c r="A55" t="s" s="17">
+        <v>22</v>
+      </c>
+      <c r="B55"/>
+      <c r="C55"/>
+      <c r="D55"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="22">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
-    <mergeCell ref="B14:D14"/>
-[...2 lines deleted...]
-    <mergeCell ref="B29:D29"/>
+    <mergeCell ref="B15:D15"/>
+    <mergeCell ref="B20:D20"/>
+    <mergeCell ref="B26:D26"/>
     <mergeCell ref="B30:D30"/>
     <mergeCell ref="B31:D31"/>
-    <mergeCell ref="A33:D33"/>
-[...4 lines deleted...]
-    <mergeCell ref="B44:D44"/>
+    <mergeCell ref="B32:D32"/>
+    <mergeCell ref="A34:D34"/>
+    <mergeCell ref="B35:D35"/>
+    <mergeCell ref="A39:D39"/>
+    <mergeCell ref="B40:D40"/>
+    <mergeCell ref="A44:D44"/>
     <mergeCell ref="B45:D45"/>
-    <mergeCell ref="B48:D48"/>
-    <mergeCell ref="B51:D51"/>
+    <mergeCell ref="B46:D46"/>
+    <mergeCell ref="B49:D49"/>
     <mergeCell ref="B52:D52"/>
-    <mergeCell ref="A54:D54"/>
+    <mergeCell ref="B53:D53"/>
+    <mergeCell ref="A55:D55"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>COQ AU VIN</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>