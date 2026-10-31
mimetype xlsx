--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -15,163 +15,163 @@
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Besoins" sheetId="1" r:id="rId1"/>
     <sheet name="Procedure" sheetId="2" r:id="rId2"/>
     <sheet name="Arborescence FT" sheetId="3" r:id="rId3"/>
     <sheet name="Carte imprimable" sheetId="4" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="114" uniqueCount="114">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="118">
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
-[...2 lines deleted...]
-    <t>00000061</t>
+    <t>Coût H.T.</t>
   </si>
   <si>
     <t>EAU</t>
   </si>
   <si>
-    <t>Matières diverses (à trier)</t>
+    <t>Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t>Matières premières</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t>PIMENT-MANJAK</t>
   </si>
   <si>
     <t>Piment Bonda Man Jak (habanero antillais)</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>EPI-POIVRE-NOIR</t>
   </si>
   <si>
     <t>Poivre noir moulu</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>FLEUR-THYM</t>
   </si>
   <si>
     <t>Fleur de thym dehydratee</t>
   </si>
   <si>
     <t>Herbes aromatiques séchées</t>
   </si>
   <si>
     <t>HER-LAURIER</t>
   </si>
   <si>
     <t>Laurier sauce feuilles</t>
   </si>
   <si>
     <t>MEL-COLOMBO</t>
   </si>
   <si>
     <t>Colombo poudre</t>
   </si>
   <si>
     <t>Mélanges et épices composées</t>
   </si>
   <si>
+    <t>KNORR-FBLANC-VOL</t>
+  </si>
+  <si>
+    <t>Fonds Blanc de Volaille (Knorr Professional)</t>
+  </si>
+  <si>
+    <t>Fonds déshydratés et poudres</t>
+  </si>
+  <si>
     <t>RNME101408</t>
   </si>
   <si>
     <t>Jus de citron type pulco 70cl</t>
   </si>
   <si>
-    <t>Assaisonnements et corps gras</t>
+    <t>Agrumes</t>
   </si>
   <si>
     <t>u</t>
   </si>
   <si>
-    <t>KNORR-FBLIE-STD</t>
-[...7 lines deleted...]
-  <si>
     <t>HUI-TOURNESOL</t>
   </si>
   <si>
     <t>Huile de tournesol raffinée vrac</t>
   </si>
   <si>
     <t>Huiles végétales</t>
   </si>
   <si>
     <t>RNM26040123</t>
   </si>
   <si>
     <t>AUBERGINE France cat.I</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
     <t>RNM0420123</t>
   </si>
   <si>
     <t>CAROTTE France extra colis 12kg</t>
   </si>
   <si>
     <t>CIVE-ANTILLAISE</t>
@@ -287,105 +287,117 @@
   <si>
     <t xml:space="preserve">    ↳ Cuisses de poulet 180/220g UE</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ COURGETTE verte France cat.I 14-21cm</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ CAROTTE France extra colis 12kg</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ AUBERGINE France cat.I</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ POMME DE TERRE basique div.var.cons France lavée cat.I 40-70mm sac 10kg</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ OIGNON jaune France cat.I 60-80mm</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Fond de volaille reconstitue (collectivite)</t>
   </si>
   <si>
-    <t xml:space="preserve">        ↳ EAU</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">        ↳ Fonds Brun Lié (Knorr Professional)</t>
+    <t xml:space="preserve">        ↳ Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Fonds Blanc de Volaille (Knorr Professional)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Huile de tournesol raffinée vrac</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poivre noir moulu</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Cive (oignon pays antillais)</t>
+    <t xml:space="preserve">    ↳ CIVE ANTILLAISE (KG) (conv.)</t>
+  </si>
+  <si>
+    <t>conversion</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Ail haché IQF</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ PERSIL simple France botte</t>
+    <t xml:space="preserve">    ↳ PERSIL PLAT (KG) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Fleur de thym dehydratee</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Laurier sauce feuilles</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Colombo poudre</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Piment Bonda Man Jak (habanero antillais)</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Jus de citron type pulco 70cl</t>
+    <t xml:space="preserve">    ↳ Jus citron pulco (L) (conv.)</t>
   </si>
   <si>
     <t>Fiche technique — COLOMBO DE POULET</t>
   </si>
   <si>
     <t>COLOMBO DE POULET  GRO_CDC_094</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t xml:space="preserve">    Fond de volaille reconstitue (collectivite)</t>
   </si>
   <si>
     <t>3.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    CIVE ANTILLAISE (KG) (conv.)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Jus citron pulco (L) (conv.)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    PERSIL PLAT (KG) (conv.)</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>6.</t>
   </si>
   <si>
     <t>↳ Fond de volaille reconstitue (collectivite)  GRO-FOND-VOLAIL</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
@@ -463,62 +475,59 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1F4E3B"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFF3CD"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="17">
+  <cellXfs count="16">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="201" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="201" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="202" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="203" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
@@ -611,534 +620,534 @@
     </row>
     <row r="6">
       <c r="A6" t="s" s="7">
         <v>5</v>
       </c>
       <c r="B6" t="s" s="7">
         <v>6</v>
       </c>
       <c r="C6" t="s" s="7">
         <v>7</v>
       </c>
       <c r="D6" t="s" s="7">
         <v>8</v>
       </c>
       <c r="E6" t="s" s="7">
         <v>9</v>
       </c>
       <c r="F6" t="s" s="7">
         <v>10</v>
       </c>
       <c r="G6" t="s" s="7">
         <v>11</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="8">
+      <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7" t="s">
         <v>13</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="4">
-        <v>14.625</v>
+        <v>14.775</v>
       </c>
       <c r="E7" s="6">
         <f>D7*$B$2</f>
-        <v>14.625</v>
+        <v>14.775</v>
       </c>
       <c r="F7" t="s">
         <v>15</v>
       </c>
-      <c r="G7" s="9">
-[...1 lines deleted...]
-        <v>0.043875</v>
+      <c r="G7" s="8">
+        <f>E7*0.0043</f>
+        <v>0.063533</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8" t="s">
         <v>17</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="4">
         <v>1</v>
       </c>
       <c r="E8" s="6">
         <f>D8*$B$2</f>
         <v>1</v>
       </c>
       <c r="F8" t="s">
         <v>3</v>
       </c>
-      <c r="G8" s="9">
+      <c r="G8" s="8">
         <f>E8*0.4</f>
         <v>0.4</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>19</v>
       </c>
       <c r="B9" t="s">
         <v>20</v>
       </c>
       <c r="C9" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="4">
         <v>0.007</v>
       </c>
       <c r="E9" s="6">
         <f>D9*$B$2</f>
         <v>0.007</v>
       </c>
       <c r="F9" t="s">
         <v>21</v>
       </c>
-      <c r="G9" s="9">
+      <c r="G9" s="8">
         <f>E9*12.5</f>
         <v>0.0875</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>22</v>
       </c>
       <c r="B10" t="s">
         <v>23</v>
       </c>
       <c r="C10" t="s">
         <v>24</v>
       </c>
       <c r="D10" s="4">
         <v>0.078</v>
       </c>
       <c r="E10" s="6">
         <f>D10*$B$2</f>
         <v>0.078</v>
       </c>
       <c r="F10" t="s">
         <v>21</v>
       </c>
-      <c r="G10" s="9">
+      <c r="G10" s="8">
         <f>E10*28</f>
         <v>2.184</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>25</v>
       </c>
       <c r="B11" t="s">
         <v>26</v>
       </c>
       <c r="C11" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="4">
         <v>0.001</v>
       </c>
       <c r="E11" s="6">
         <f>D11*$B$2</f>
         <v>0.001</v>
       </c>
       <c r="F11" t="s">
         <v>21</v>
       </c>
-      <c r="G11" s="9">
+      <c r="G11" s="8">
         <f>E11*9.8</f>
         <v>0.0098</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>27</v>
       </c>
       <c r="B12" t="s">
         <v>28</v>
       </c>
       <c r="C12" t="s">
         <v>29</v>
       </c>
       <c r="D12" s="4">
         <v>0.5</v>
       </c>
       <c r="E12" s="6">
         <f>D12*$B$2</f>
         <v>0.5</v>
       </c>
       <c r="F12" t="s">
         <v>21</v>
       </c>
-      <c r="G12" s="9">
+      <c r="G12" s="8">
         <f>E12*12.5</f>
         <v>6.25</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>30</v>
       </c>
       <c r="B13" t="s">
         <v>31</v>
       </c>
       <c r="C13" t="s">
         <v>32</v>
       </c>
       <c r="D13" s="4">
-        <v>1.5</v>
+        <v>0.225</v>
       </c>
       <c r="E13" s="6">
         <f>D13*$B$2</f>
-        <v>1.5</v>
+        <v>0.225</v>
       </c>
       <c r="F13" t="s">
-        <v>33</v>
-[...3 lines deleted...]
-        <v>12.235714</v>
+        <v>21</v>
+      </c>
+      <c r="G13" s="8">
+        <f>E13*25.01</f>
+        <v>5.62725</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
+        <v>33</v>
+      </c>
+      <c r="B14" t="s">
         <v>34</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" t="s">
         <v>35</v>
       </c>
-      <c r="C14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D14" s="4">
-        <v>0.375</v>
+        <v>2</v>
       </c>
       <c r="E14" s="6">
         <f>D14*$B$2</f>
-        <v>0.375</v>
+        <v>2</v>
       </c>
       <c r="F14" t="s">
-        <v>21</v>
-[...3 lines deleted...]
-        <v>0</v>
+        <v>36</v>
+      </c>
+      <c r="G14" s="8">
+        <f>E14*8.1571428571</f>
+        <v>16.314286</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>37</v>
       </c>
       <c r="B15" t="s">
         <v>38</v>
       </c>
       <c r="C15" t="s">
         <v>39</v>
       </c>
       <c r="D15" s="4">
         <v>1</v>
       </c>
       <c r="E15" s="6">
         <f>D15*$B$2</f>
         <v>1</v>
       </c>
       <c r="F15" t="s">
         <v>15</v>
       </c>
-      <c r="G15" s="9">
+      <c r="G15" s="8">
         <f>E15*1.05</f>
         <v>1.05</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>40</v>
       </c>
       <c r="B16" t="s">
         <v>41</v>
       </c>
       <c r="C16" t="s">
         <v>42</v>
       </c>
       <c r="D16" s="4">
         <v>3</v>
       </c>
       <c r="E16" s="6">
         <f>D16*$B$2</f>
         <v>3</v>
       </c>
       <c r="F16" t="s">
         <v>21</v>
       </c>
-      <c r="G16" s="9">
+      <c r="G16" s="8">
         <f>E16*3.3</f>
         <v>9.9</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>43</v>
       </c>
       <c r="B17" t="s">
         <v>44</v>
       </c>
       <c r="C17" t="s">
         <v>42</v>
       </c>
       <c r="D17" s="4">
         <v>2</v>
       </c>
       <c r="E17" s="6">
         <f>D17*$B$2</f>
         <v>2</v>
       </c>
       <c r="F17" t="s">
         <v>21</v>
       </c>
-      <c r="G17" s="9">
+      <c r="G17" s="8">
         <f>E17*1.1</f>
         <v>2.2</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>45</v>
       </c>
       <c r="B18" t="s">
         <v>46</v>
       </c>
       <c r="C18" t="s">
         <v>42</v>
       </c>
       <c r="D18" s="4">
-        <v>0.56</v>
+        <v>7</v>
       </c>
       <c r="E18" s="6">
         <f>D18*$B$2</f>
-        <v>0.56</v>
+        <v>7</v>
       </c>
       <c r="F18" t="s">
         <v>47</v>
       </c>
-      <c r="G18" s="9">
+      <c r="G18" s="8">
         <f>E18*4.5</f>
-        <v>2.52</v>
+        <v>31.5</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>48</v>
       </c>
       <c r="B19" t="s">
         <v>49</v>
       </c>
       <c r="C19" t="s">
         <v>42</v>
       </c>
       <c r="D19" s="4">
         <v>4</v>
       </c>
       <c r="E19" s="6">
         <f>D19*$B$2</f>
         <v>4</v>
       </c>
       <c r="F19" t="s">
         <v>21</v>
       </c>
-      <c r="G19" s="9">
+      <c r="G19" s="8">
         <f>E19*2.7</f>
         <v>10.8</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>50</v>
       </c>
       <c r="B20" t="s">
         <v>51</v>
       </c>
       <c r="C20" t="s">
         <v>42</v>
       </c>
       <c r="D20" s="4">
         <v>4</v>
       </c>
       <c r="E20" s="6">
         <f>D20*$B$2</f>
         <v>4</v>
       </c>
       <c r="F20" t="s">
         <v>21</v>
       </c>
-      <c r="G20" s="9">
+      <c r="G20" s="8">
         <f>E20*0.4</f>
         <v>1.6</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>52</v>
       </c>
       <c r="B21" t="s">
         <v>53</v>
       </c>
       <c r="C21" t="s">
         <v>42</v>
       </c>
       <c r="D21" s="4">
-        <v>0.3</v>
+        <v>3</v>
       </c>
       <c r="E21" s="6">
         <f>D21*$B$2</f>
-        <v>0.3</v>
+        <v>3</v>
       </c>
       <c r="F21" t="s">
         <v>47</v>
       </c>
-      <c r="G21" s="9">
-        <f>E21*4.5</f>
+      <c r="G21" s="8">
+        <f>E21*0.45</f>
         <v>1.35</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>54</v>
       </c>
       <c r="B22" t="s">
         <v>55</v>
       </c>
       <c r="C22" t="s">
         <v>42</v>
       </c>
       <c r="D22" s="4">
         <v>4</v>
       </c>
       <c r="E22" s="6">
         <f>D22*$B$2</f>
         <v>4</v>
       </c>
       <c r="F22" t="s">
         <v>21</v>
       </c>
-      <c r="G22" s="9">
+      <c r="G22" s="8">
         <f>E22*0.35</f>
         <v>1.4</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>56</v>
       </c>
       <c r="B23" t="s">
         <v>57</v>
       </c>
       <c r="C23" t="s">
         <v>58</v>
       </c>
       <c r="D23" s="4">
         <v>0.073</v>
       </c>
       <c r="E23" s="6">
         <f>D23*$B$2</f>
         <v>0.073</v>
       </c>
       <c r="F23" t="s">
         <v>21</v>
       </c>
-      <c r="G23" s="9">
+      <c r="G23" s="8">
         <f>E23*0.35</f>
         <v>0.02555</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>59</v>
       </c>
       <c r="B24" t="s">
         <v>60</v>
       </c>
       <c r="C24" t="s">
         <v>61</v>
       </c>
       <c r="D24" s="4">
         <v>0.2</v>
       </c>
       <c r="E24" s="6">
         <f>D24*$B$2</f>
         <v>0.2</v>
       </c>
       <c r="F24" t="s">
         <v>21</v>
       </c>
-      <c r="G24" s="9">
+      <c r="G24" s="8">
         <f>E24*9.26</f>
         <v>1.852</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>62</v>
       </c>
       <c r="B25" t="s">
         <v>63</v>
       </c>
       <c r="C25" t="s">
         <v>64</v>
       </c>
       <c r="D25" s="4">
         <v>25</v>
       </c>
       <c r="E25" s="6">
         <f>D25*$B$2</f>
         <v>25</v>
       </c>
       <c r="F25" t="s">
         <v>21</v>
       </c>
-      <c r="G25" s="9">
+      <c r="G25" s="8">
         <f>E25*8.19</f>
         <v>204.75</v>
       </c>
     </row>
     <row r="26">
       <c r="A26"/>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
-      <c r="F26" t="s" s="10">
+      <c r="F26" t="s" s="9">
         <v>65</v>
       </c>
-      <c r="G26" s="11">
+      <c r="G26" s="10">
         <f>SUM(G7:G25)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
@@ -1153,150 +1162,150 @@
       </c>
       <c r="B1" t="s" s="7">
         <v>67</v>
       </c>
       <c r="C1" t="s" s="7">
         <v>68</v>
       </c>
       <c r="D1" t="s" s="7">
         <v>69</v>
       </c>
       <c r="E1" t="s" s="7">
         <v>70</v>
       </c>
       <c r="F1" t="s" s="7">
         <v>71</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>72</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2"/>
-      <c r="D2" t="inlineStr" s="12">
+      <c r="D2" t="inlineStr" s="11">
         <is>
           <t>Mise en place du poste de travail — Verifiez les DLC, pesez les denrees, selectionnez le materiel necessaire. Lavez et desinfectez le materiel et le poste de travail en suivant les protocoles.</t>
         </is>
       </c>
-      <c r="E2" t="s" s="12"/>
+      <c r="E2" t="s" s="11"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>72</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3"/>
-      <c r="D3" t="inlineStr" s="12">
+      <c r="D3" t="inlineStr" s="11">
         <is>
           <t>Preparations preliminaires — Deconditionnez les portions de poulet suivant la procedure de fonctionnement. Habillez et parez les portions de poulet. Reservez au froid les portions de poulet dans un bac GN 2/1 H 250 en attente d'utilisation. Lavez et desinfectez les vegetaux suivant la procedure de fonctionnement. Reservez separement au froid les legumes en attente d'utilisation. Realisez le bouillon de volaille a partir de fond deshydrate, en se rapportant aux recommandations du fabricant. Reservez au chaud en attente d'utilisation.</t>
         </is>
       </c>
-      <c r="E3" t="s" s="12"/>
+      <c r="E3" t="s" s="11"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>72</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4"/>
-      <c r="D4" t="inlineStr" s="12">
+      <c r="D4" t="inlineStr" s="11">
         <is>
           <t>Faire mariner le poulet — La veille : ciselez la cive. Au cutter, hachez l'oignon. Reservez au froid. Protege par des gants a usage unique, epepinez le piment. Tailliez et reservez quelques morceaux. Prenez soin de laver abondamment les ustensiles ayant servi a la preparation du piment. Dans un bac GN 2/1 H 250, rangez par couches successives les portions de poulet qui seront en alternance saupoudrees avec une partie de la poudre a colombo, puis analysees de cive ciselee, d'ail hache et de jus de citron. Mettez de temps en temps, quelques feuilles de laurier ou de bois d'Inde, des branches de thym et un morceau de piment.</t>
         </is>
       </c>
-      <c r="E4" t="s" s="12"/>
+      <c r="E4" t="s" s="11"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>72</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5"/>
-      <c r="D5" t="inlineStr" s="12">
+      <c r="D5" t="inlineStr" s="11">
         <is>
           <t>Marquer la cuisson du Colombo — Detaillez en gros cubes tous les legumes. Egouttez separement les portions de poulet et les elements de la marinade. Dans la sauteuse, faites revenir a l'huile les portions de poulet. Reservez les poulets revenus dans un bac GN 2/1 muni d'une grille egouttoir, afin d'eliminer la graisse de cuisson. Degraissez et eliminez les particules carbonisees du fond de la sauteuse. Rangez les portions de poulet dans la sauteuse. Deglacez la sauteuse avec le jus et les elements de la marinade. Ajoutez tous les legumes et les epices. Couvrez et laissez suer quelques instants. Mouillez a hauteur des elements avec le bouillon de volaille. Portez a ebullition. Ecumez. Posez la sonde de cuisson dans la jointure d'une cuisse de poulet. Reduisez la source de chaleur et faites cuire a feu doux environ 30 minutes. Controlez la cuisson. Atteignez +85 degC au coeur de la cuisse de poulet en fin de cuisson.</t>
         </is>
       </c>
-      <c r="E5" t="s" s="12"/>
+      <c r="E5" t="s" s="11"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>72</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6"/>
-      <c r="D6" t="inlineStr" s="12">
+      <c r="D6" t="inlineStr" s="11">
         <is>
           <t>Terminer la cuisson du colombo — Decantez les portions de poulet dans 5 bacs GN 1/1 H 100. Couvrez et maintenez au chaud en attente de finition. Degraissez et depouillez la surface de la cuisson. Laissez reduire le fond de cuisson pour obtenir la quantite et la consistance desirees. Rectifiez l'assaisonnement. Repartissez sur les portions de poulet la sauce ainsi obtenue par la reduction du fond de cuisson lie par les legumes. Respectez la procedure de fin de cuisson. Stockez en armoire chaude et maintenez a +63 degC a coeur, en attente de consommation.</t>
         </is>
       </c>
-      <c r="E6" t="s" s="12"/>
+      <c r="E6" t="s" s="11"/>
       <c r="F6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>72</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7"/>
-      <c r="D7" t="s" s="12">
+      <c r="D7" t="s" s="11">
         <v>73</v>
       </c>
-      <c r="E7" t="s" s="12"/>
+      <c r="E7" t="s" s="11"/>
       <c r="F7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>74</v>
       </c>
       <c r="B8">
         <v>1</v>
       </c>
       <c r="C8" t="s">
         <v>75</v>
       </c>
-      <c r="D8" t="s" s="12">
+      <c r="D8" t="s" s="11">
         <v>76</v>
       </c>
-      <c r="E8" t="s" s="12"/>
+      <c r="E8" t="s" s="11"/>
       <c r="F8"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:E22"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="48" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
@@ -1452,70 +1461,70 @@
       <c r="B9" t="s">
         <v>89</v>
       </c>
       <c r="C9" t="s">
         <v>81</v>
       </c>
       <c r="D9" s="6">
         <f>'Besoins'!$B$2*15</f>
         <v>15</v>
       </c>
       <c r="E9" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>2</v>
       </c>
       <c r="B10" t="s">
         <v>90</v>
       </c>
       <c r="C10" t="s">
         <v>83</v>
       </c>
       <c r="D10" s="6">
-        <f>'Besoins'!$B$2*14.625</f>
-        <v>14.625</v>
+        <f>'Besoins'!$B$2*14.775</f>
+        <v>14.775</v>
       </c>
       <c r="E10" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>2</v>
       </c>
       <c r="B11" t="s">
         <v>91</v>
       </c>
       <c r="C11" t="s">
         <v>83</v>
       </c>
       <c r="D11" s="6">
-        <f>'Besoins'!$B$2*0.375</f>
-        <v>0.375</v>
+        <f>'Besoins'!$B$2*0.225</f>
+        <v>0.225</v>
       </c>
       <c r="E11" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
         <v>92</v>
       </c>
       <c r="C12" t="s">
         <v>83</v>
       </c>
       <c r="D12" s="6">
         <f>'Besoins'!$B$2*1</f>
         <v>1</v>
       </c>
       <c r="E12" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
@@ -1539,251 +1548,251 @@
       <c r="A14">
         <v>1</v>
       </c>
       <c r="B14" t="s">
         <v>94</v>
       </c>
       <c r="C14" t="s">
         <v>83</v>
       </c>
       <c r="D14" s="6">
         <f>'Besoins'!$B$2*0.007</f>
         <v>0.007</v>
       </c>
       <c r="E14" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>1</v>
       </c>
       <c r="B15" t="s">
         <v>95</v>
       </c>
       <c r="C15" t="s">
-        <v>83</v>
+        <v>96</v>
       </c>
       <c r="D15" s="6">
         <f>'Besoins'!$B$2*0.56</f>
         <v>0.56</v>
       </c>
       <c r="E15" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>1</v>
       </c>
       <c r="B16" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C16" t="s">
         <v>83</v>
       </c>
       <c r="D16" s="6">
         <f>'Besoins'!$B$2*0.2</f>
         <v>0.2</v>
       </c>
       <c r="E16" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>1</v>
       </c>
       <c r="B17" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C17" t="s">
-        <v>83</v>
+        <v>96</v>
       </c>
       <c r="D17" s="6">
         <f>'Besoins'!$B$2*0.3</f>
         <v>0.3</v>
       </c>
       <c r="E17" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1</v>
       </c>
       <c r="B18" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C18" t="s">
         <v>83</v>
       </c>
       <c r="D18" s="6">
         <f>'Besoins'!$B$2*0.078</f>
         <v>0.078</v>
       </c>
       <c r="E18" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1</v>
       </c>
       <c r="B19" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C19" t="s">
         <v>83</v>
       </c>
       <c r="D19" s="6">
         <f>'Besoins'!$B$2*0.001</f>
         <v>0.001</v>
       </c>
       <c r="E19" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1</v>
       </c>
       <c r="B20" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C20" t="s">
         <v>83</v>
       </c>
       <c r="D20" s="6">
         <f>'Besoins'!$B$2*0.5</f>
         <v>0.5</v>
       </c>
       <c r="E20" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>1</v>
       </c>
       <c r="B21" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C21" t="s">
         <v>83</v>
       </c>
       <c r="D21" s="6">
         <f>'Besoins'!$B$2*1</f>
         <v>1</v>
       </c>
       <c r="E21" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1</v>
       </c>
       <c r="B22" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C22" t="s">
-        <v>83</v>
+        <v>96</v>
       </c>
       <c r="D22" s="6">
         <f>'Besoins'!$B$2*1.5</f>
         <v>1.5</v>
       </c>
       <c r="E22" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:D34"/>
+  <dimension ref="A1:D35"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
-      <c r="A2" t="str" s="13">
+      <c r="A2" t="str" s="12">
         <f>"GRO_CDC_094 · GRO.VOLAILLE · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_094 · GRO.VOLAILLE · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
-      <c r="A4" t="s" s="14">
-        <v>104</v>
+      <c r="A4" t="s" s="13">
+        <v>105</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
-      <c r="A5" t="s" s="15">
-[...2 lines deleted...]
-      <c r="B5" t="str" s="12">
+      <c r="A5" t="s" s="14">
+        <v>106</v>
+      </c>
+      <c r="B5" t="str" s="11">
         <f>Procedure!D2</f>
         <v>Mise en place du poste de travail — Verifiez les DLC, pesez les denrees, selectionnez le materiel necessaire. Lavez et desinfectez le materiel et le poste de travail en suivant les protocoles.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
-      <c r="A6" t="s" s="15">
-[...2 lines deleted...]
-      <c r="B6" t="str" s="12">
+      <c r="A6" t="s" s="14">
+        <v>107</v>
+      </c>
+      <c r="B6" t="str" s="11">
         <f>Procedure!D3</f>
         <v>Preparations preliminaires — Deconditionnez les portions de poulet suivant la procedure de fonctionnement. Habillez et parez les portions de poulet. Reservez au froid les portions de poulet dans un bac GN 2/1 H 250 en attente d'utilisation. Lavez et desinfectez les vegetaux suivant la procedure de fonctionnement. Reservez separement au froid les legumes en attente d'utilisation. Realisez le bouillon de volaille a partir de fond deshydrate, en se rapportant aux recommandations du fabricant. Reservez au chaud en attente d'utilisation.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="str">
         <f>Besoins!B25</f>
         <v>Cuisses de poulet 180/220g UE</v>
       </c>
       <c r="C7" s="6">
         <f>Besoins!E25</f>
         <v>25</v>
       </c>
       <c r="D7" t="str">
         <f>Besoins!F25</f>
         <v>kg</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="str">
         <f>Besoins!B19</f>
@@ -1839,84 +1848,82 @@
         <v>4</v>
       </c>
       <c r="D11" t="str">
         <f>Besoins!F22</f>
         <v>kg</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="str">
         <f>Besoins!B20</f>
         <v>OIGNON jaune France cat.I 60-80mm</v>
       </c>
       <c r="C12" s="6">
         <f>Besoins!E20</f>
         <v>4</v>
       </c>
       <c r="D12" t="str">
         <f>Besoins!F20</f>
         <v>kg</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C13" s="6">
         <f>'Besoins'!$B$2*15</f>
         <v>15</v>
       </c>
       <c r="D13" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="14">
-      <c r="A14" t="s" s="15">
-[...2 lines deleted...]
-      <c r="B14" t="str" s="12">
+      <c r="A14" t="s" s="14">
+        <v>109</v>
+      </c>
+      <c r="B14" t="str" s="11">
         <f>Procedure!D4</f>
         <v>Faire mariner le poulet — La veille : ciselez la cive. Au cutter, hachez l'oignon. Reservez au froid. Protege par des gants a usage unique, epepinez le piment. Tailliez et reservez quelques morceaux. Prenez soin de laver abondamment les ustensiles ayant servi a la preparation du piment. Dans un bac GN 2/1 H 250, rangez par couches successives les portions de poulet qui seront en alternance saupoudrees avec une partie de la poudre a colombo, puis analysees de cive ciselee, d'ail hache et de jus de citron. Mettez de temps en temps, quelques feuilles de laurier ou de bois d'Inde, des branches de thym et un morceau de piment.</v>
       </c>
       <c r="C14"/>
       <c r="D14"/>
     </row>
     <row r="15">
       <c r="A15"/>
-      <c r="B15" t="str">
-[...1 lines deleted...]
-        <v>Cive (oignon pays antillais)</v>
+      <c r="B15" t="s">
+        <v>110</v>
       </c>
       <c r="C15" s="6">
-        <f>Besoins!E18</f>
+        <f>'Besoins'!$B$2*0.56</f>
         <v>0.56</v>
       </c>
-      <c r="D15" t="str">
-[...1 lines deleted...]
-        <v>kg</v>
+      <c r="D15" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="str">
         <f>Besoins!B24</f>
         <v>Ail haché IQF</v>
       </c>
       <c r="C16" s="6">
         <f>Besoins!E24</f>
         <v>0.2</v>
       </c>
       <c r="D16" t="str">
         <f>Besoins!F24</f>
         <v>kg</v>
       </c>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="str">
         <f>Besoins!B10</f>
         <v>Fleur de thym dehydratee</v>
       </c>
       <c r="C17" s="6">
         <f>Besoins!E10</f>
@@ -1952,225 +1959,236 @@
         <f>Besoins!E12</f>
         <v>0.5</v>
       </c>
       <c r="D19" t="str">
         <f>Besoins!F12</f>
         <v>kg</v>
       </c>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20" t="str">
         <f>Besoins!B8</f>
         <v>Piment Bonda Man Jak (habanero antillais)</v>
       </c>
       <c r="C20" s="6">
         <f>Besoins!E8</f>
         <v>1</v>
       </c>
       <c r="D20" t="str">
         <f>Besoins!F8</f>
         <v>pc</v>
       </c>
     </row>
     <row r="21">
       <c r="A21"/>
-      <c r="B21" t="str">
-[...1 lines deleted...]
-        <v>Jus de citron type pulco 70cl</v>
+      <c r="B21" t="s">
+        <v>111</v>
       </c>
       <c r="C21" s="6">
-        <f>Besoins!E13</f>
+        <f>'Besoins'!$B$2*1.5</f>
         <v>1.5</v>
       </c>
-      <c r="D21" t="str">
-[...1 lines deleted...]
-        <v>lt</v>
+      <c r="D21" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="22">
-      <c r="A22" t="s" s="15">
-[...2 lines deleted...]
-      <c r="B22" t="str" s="12">
+      <c r="A22"/>
+      <c r="B22" t="s">
+        <v>112</v>
+      </c>
+      <c r="C22" s="6">
+        <f>'Besoins'!$B$2*0.3</f>
+        <v>0.3</v>
+      </c>
+      <c r="D22" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s" s="14">
+        <v>113</v>
+      </c>
+      <c r="B23" t="str" s="11">
         <f>Procedure!D5</f>
         <v>Marquer la cuisson du Colombo — Detaillez en gros cubes tous les legumes. Egouttez separement les portions de poulet et les elements de la marinade. Dans la sauteuse, faites revenir a l'huile les portions de poulet. Reservez les poulets revenus dans un bac GN 2/1 muni d'une grille egouttoir, afin d'eliminer la graisse de cuisson. Degraissez et eliminez les particules carbonisees du fond de la sauteuse. Rangez les portions de poulet dans la sauteuse. Deglacez la sauteuse avec le jus et les elements de la marinade. Ajoutez tous les legumes et les epices. Couvrez et laissez suer quelques instants. Mouillez a hauteur des elements avec le bouillon de volaille. Portez a ebullition. Ecumez. Posez la sonde de cuisson dans la jointure d'une cuisse de poulet. Reduisez la source de chaleur et faites cuire a feu doux environ 30 minutes. Controlez la cuisson. Atteignez +85 degC au coeur de la cuisse de poulet en fin de cuisson.</v>
       </c>
-      <c r="C22"/>
-[...15 lines deleted...]
-      </c>
+      <c r="C23"/>
+      <c r="D23"/>
     </row>
     <row r="24">
       <c r="A24"/>
       <c r="B24" t="str">
-        <f>Besoins!B15</f>
-        <v>Huile de tournesol raffinée vrac</v>
+        <f>Besoins!B9</f>
+        <v>Poivre noir moulu</v>
       </c>
       <c r="C24" s="6">
-        <f>Besoins!E15</f>
-        <v>1</v>
+        <f>Besoins!E9</f>
+        <v>0.007</v>
       </c>
       <c r="D24" t="str">
-        <f>Besoins!F15</f>
-        <v>lt</v>
+        <f>Besoins!F9</f>
+        <v>kg</v>
       </c>
     </row>
     <row r="25">
       <c r="A25"/>
       <c r="B25" t="str">
+        <f>Besoins!B15</f>
+        <v>Huile de tournesol raffinée vrac</v>
+      </c>
+      <c r="C25" s="6">
+        <f>Besoins!E15</f>
+        <v>1</v>
+      </c>
+      <c r="D25" t="str">
+        <f>Besoins!F15</f>
+        <v>lt</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26"/>
+      <c r="B26" t="str">
         <f>Besoins!B23</f>
         <v>Sel fin de cuisine</v>
       </c>
-      <c r="C25" s="6">
+      <c r="C26" s="6">
         <f>Besoins!E23</f>
         <v>0.073</v>
       </c>
-      <c r="D25" t="str">
+      <c r="D26" t="str">
         <f>Besoins!F23</f>
         <v>kg</v>
       </c>
     </row>
-    <row r="26">
-[...3 lines deleted...]
-      <c r="B26" t="str" s="12">
+    <row r="27">
+      <c r="A27" t="s" s="14">
+        <v>114</v>
+      </c>
+      <c r="B27" t="str" s="11">
         <f>Procedure!D6</f>
         <v>Terminer la cuisson du colombo — Decantez les portions de poulet dans 5 bacs GN 1/1 H 100. Couvrez et maintenez au chaud en attente de finition. Degraissez et depouillez la surface de la cuisson. Laissez reduire le fond de cuisson pour obtenir la quantite et la consistance desirees. Rectifiez l'assaisonnement. Repartissez sur les portions de poulet la sauce ainsi obtenue par la reduction du fond de cuisson lie par les legumes. Respectez la procedure de fin de cuisson. Stockez en armoire chaude et maintenez a +63 degC a coeur, en attente de consommation.</v>
       </c>
-      <c r="C26"/>
-[...6 lines deleted...]
-      <c r="B27" t="str" s="12">
+      <c r="C27"/>
+      <c r="D27"/>
+    </row>
+    <row r="28">
+      <c r="A28" t="s" s="14">
+        <v>115</v>
+      </c>
+      <c r="B28" t="str" s="11">
         <f>Procedure!D7</f>
         <v>Dresser et servir — Servez le poulet a l'assiette, nappez de sauce et de legumes encore apparents. Accompagnez de riz creole.</v>
       </c>
-      <c r="C27"/>
-[...4 lines deleted...]
-      <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
     </row>
     <row r="29">
-      <c r="A29" t="s" s="14">
-[...1 lines deleted...]
-      </c>
+      <c r="A29"/>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
     </row>
     <row r="30">
-      <c r="A30" t="s" s="15">
-[...2 lines deleted...]
-      <c r="B30" t="str" s="12">
+      <c r="A30" t="s" s="13">
+        <v>116</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30"/>
+      <c r="D30"/>
+    </row>
+    <row r="31">
+      <c r="A31" t="s" s="14">
+        <v>106</v>
+      </c>
+      <c r="B31" t="str" s="11">
         <f>"[DISSOUDRE] "&amp;Procedure!D8</f>
         <v>[DISSOUDRE] Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</v>
       </c>
-      <c r="C30"/>
-[...15 lines deleted...]
-      </c>
+      <c r="C31"/>
+      <c r="D31"/>
     </row>
     <row r="32">
       <c r="A32"/>
       <c r="B32" t="str">
-        <f>Besoins!B14</f>
-        <v>Fonds Brun Lié (Knorr Professional)</v>
+        <f>Besoins!B7</f>
+        <v>Eau (robinet - moy. France 2026)</v>
       </c>
       <c r="C32" s="6">
-        <f>Besoins!E14</f>
-        <v>0.375</v>
+        <f>Besoins!E7</f>
+        <v>14.775</v>
       </c>
       <c r="D32" t="str">
-        <f>Besoins!F14</f>
-        <v>kg</v>
+        <f>Besoins!F7</f>
+        <v>lt</v>
       </c>
     </row>
     <row r="33">
       <c r="A33"/>
-      <c r="B33"/>
-[...1 lines deleted...]
-      <c r="D33"/>
+      <c r="B33" t="str">
+        <f>Besoins!B13</f>
+        <v>Fonds Blanc de Volaille (Knorr Professional)</v>
+      </c>
+      <c r="C33" s="6">
+        <f>Besoins!E13</f>
+        <v>0.225</v>
+      </c>
+      <c r="D33" t="str">
+        <f>Besoins!F13</f>
+        <v>kg</v>
+      </c>
     </row>
     <row r="34">
-      <c r="A34" t="s" s="16">
-[...1 lines deleted...]
-      </c>
+      <c r="A34"/>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
+    </row>
+    <row r="35">
+      <c r="A35" t="s" s="15">
+        <v>117</v>
+      </c>
+      <c r="B35"/>
+      <c r="C35"/>
+      <c r="D35"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="12">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B14:D14"/>
-    <mergeCell ref="B22:D22"/>
-    <mergeCell ref="B26:D26"/>
+    <mergeCell ref="B23:D23"/>
     <mergeCell ref="B27:D27"/>
-    <mergeCell ref="A29:D29"/>
-[...1 lines deleted...]
-    <mergeCell ref="A34:D34"/>
+    <mergeCell ref="B28:D28"/>
+    <mergeCell ref="A30:D30"/>
+    <mergeCell ref="B31:D31"/>
+    <mergeCell ref="A35:D35"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>COLOMBO DE POULET</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>