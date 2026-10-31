--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -15,173 +15,164 @@
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Besoins" sheetId="1" r:id="rId1"/>
     <sheet name="Procedure" sheetId="2" r:id="rId2"/>
     <sheet name="Arborescence FT" sheetId="3" r:id="rId3"/>
     <sheet name="Carte imprimable" sheetId="4" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="147" uniqueCount="147">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="144" uniqueCount="144">
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>EAU</t>
+  </si>
+  <si>
+    <t>Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t>Matières premières</t>
+  </si>
+  <si>
+    <t>lt</t>
   </si>
   <si>
     <t>ALC-CALVADOS</t>
   </si>
   <si>
     <t>Calvados (normande)</t>
   </si>
   <si>
     <t>Spiritueux et liqueurs cuisine</t>
   </si>
   <si>
-    <t>lt</t>
-[...1 lines deleted...]
-  <si>
     <t>CIDRE-BRUT</t>
   </si>
   <si>
     <t>Cidre brut de cuisson</t>
   </si>
   <si>
     <t>Vins et bières de cuisson</t>
   </si>
   <si>
-    <t>00000061</t>
-[...14 lines deleted...]
-    <t>Épicerie salée</t>
+    <t>RNME101431</t>
+  </si>
+  <si>
+    <t>Champignons hôtel pieds morceaux boîte 5/1</t>
+  </si>
+  <si>
+    <t>Conserves de légumes</t>
+  </si>
+  <si>
+    <t>u</t>
   </si>
   <si>
     <t>EPI-POIVRE-BLAN</t>
   </si>
   <si>
     <t>Poivre blanc moulu</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
-    <t>RNME101431</t>
-[...10 lines deleted...]
-  <si>
     <t>FAR-T55</t>
   </si>
   <si>
     <t>Farine de blé T55</t>
   </si>
   <si>
     <t>Farines de blé</t>
   </si>
   <si>
     <t>GLACE-VIANDE</t>
   </si>
   <si>
     <t>Glace de viande</t>
   </si>
   <si>
     <t>Fonds concentrés et extraits</t>
   </si>
   <si>
-    <t>KNORR-FBLIE-STD</t>
-[...2 lines deleted...]
-    <t>Fonds Brun Lié (Knorr Professional)</t>
+    <t>KNORR-FBLANC-VOL</t>
+  </si>
+  <si>
+    <t>Fonds Blanc de Volaille (Knorr Professional)</t>
   </si>
   <si>
     <t>Fonds déshydratés et poudres</t>
   </si>
   <si>
     <t>HUI-TOURNESOL</t>
   </si>
   <si>
     <t>Huile de tournesol raffinée vrac</t>
   </si>
   <si>
     <t>Huiles végétales</t>
   </si>
   <si>
     <t>BEU-CUISINE</t>
   </si>
   <si>
     <t>Beurre de cuisine bloc 10 kg</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
     <t>BEU-DOUX</t>
   </si>
@@ -224,279 +215,279 @@
   <si>
     <t>SUC-BLANC</t>
   </si>
   <si>
     <t>Sucre blanc cristal sac 25 kg</t>
   </si>
   <si>
     <t>Sucres et édulcorants</t>
   </si>
   <si>
     <t>RNMS00813</t>
   </si>
   <si>
     <t>Échalotte hachée IQF</t>
   </si>
   <si>
     <t>Légumes surgelés</t>
   </si>
   <si>
     <t>RNMS00786</t>
   </si>
   <si>
     <t>Petits oignons blancs surgelés</t>
   </si>
   <si>
-    <t>Pommes de terre surgelées</t>
-[...1 lines deleted...]
-  <si>
     <t>RNMS00333</t>
   </si>
   <si>
     <t>Cuisses de poulet 180/220g UE</t>
   </si>
   <si>
     <t>Volailles et lapins surgelés</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
-    <t>POULET VALLEE D'AUGE</t>
+    <t>POULET VALLÉE D'AUGE</t>
   </si>
   <si>
     <t>Servir — Servez les portions de poulet accompagnees de garniture et largement nappees de sauce. Accompagnez de riz creole ou pilaf.</t>
   </si>
   <si>
     <t>Fond de volaille reconstitue (collectivite)</t>
   </si>
   <si>
     <t>DISSOUDRE</t>
   </si>
   <si>
     <t>Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</t>
   </si>
   <si>
-    <t>PETITS OIGNONS GRELOTS GLACES A BRUN ET A BLANC</t>
+    <t>PETITS OIGNONS GRELOTS GLACÉS À BRUN ET À BLANC</t>
   </si>
   <si>
     <t>Preparations preliminaires — Deconditionner les petits oignons grelots suivant la procedure. Dans une calotte, faire fondre le beurre.</t>
   </si>
   <si>
     <t>Decanter — Debarrasser delicatement les petits oignons directement sur le plat a garnir, ou bien reserver dans le bac de cuisson en attente d'utilisation.</t>
   </si>
   <si>
-    <t>Roux Blanc</t>
+    <t>ROUX BLANC</t>
   </si>
   <si>
     <t>METTRE EN PLACE</t>
   </si>
   <si>
-    <t>Mettre en place — Peser, mesurer et contrôler les denrées. Tamiser la farine. Découper le beurre en parcelles.</t>
+    <t>Mettre en place le poste de travail — Peser, mesurer, contrôler les denrées. Tamiser la farine. Découper le beurre en parcelles.</t>
   </si>
   <si>
     <t>ÉTUVER</t>
   </si>
   <si>
     <t>RÉDUIRE</t>
   </si>
   <si>
     <t>3 à 4 min</t>
   </si>
   <si>
     <t>REFROIDIR</t>
   </si>
   <si>
-    <t>Refroidir rapidement — Retirer la sauteuse du feu. Si nécessaire, plonger le fond dans une plaque d'eau froide pour stopper la cuisson.</t>
-[...1 lines deleted...]
-  <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (× multiplicateur, voir feuille Besoins)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Cuisses de poulet 180/220g UE</t>
+    <t xml:space="preserve">    ↳ Cuisse de poulet (piece) (conv.)</t>
+  </si>
+  <si>
+    <t>conversion</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Farine de blé T55</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Farine de blé T55</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">    ↳ Huile de tournesol raffinée vrac</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Margarine de pâtisserie 80% MG</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Échalotte hachée IQF</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ POMME Reinette clochard France cat.I 170/220g plateau 1rg</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Fond de volaille reconstitue (collectivite)</t>
   </si>
   <si>
-    <t xml:space="preserve">        ↳ EAU</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">        ↳ Fonds Brun Lié (Knorr Professional)</t>
+    <t xml:space="preserve">        ↳ Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Fonds Blanc de Volaille (Knorr Professional)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Cidre brut de cuisson</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Calvados (normande)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Crème fraîche liquide 15% MG allégée</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Glace de viande</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ PETITS OIGNONS GRELOTS GLACES A BRUN ET A BLANC</t>
+    <t xml:space="preserve">    ↳ PETITS OIGNONS GRELOTS GLACÉS À BRUN ET À BLANC</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Petits oignons blancs surgelés</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Sucre blanc cristal sac 25 kg</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poivre blanc moulu</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Roux Blanc</t>
+    <t xml:space="preserve">    ↳ ROUX BLANC</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Beurre de cuisine bloc 10 kg</t>
   </si>
   <si>
-    <t xml:space="preserve">        ↳ farine de blé tamisée type 55</t>
-[...8 lines deleted...]
-    <t>POULET VALLEE D'AUGE  GRO_CDC_092</t>
+    <t xml:space="preserve">        ↳ Farine de blé T55</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ CHAMPIGNONS HÔTEL PIEDS ET MORCEAUX (KG) (conv.)</t>
+  </si>
+  <si>
+    <t>Fiche technique — POULET VALLÉE D'AUGE</t>
+  </si>
+  <si>
+    <t>POULET VALLÉE D'AUGE  GRO_CDC_092</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t xml:space="preserve">    Fond de volaille reconstitue (collectivite)</t>
   </si>
   <si>
+    <t xml:space="preserve">    CHAMPIGNONS HÔTEL PIEDS ET MORCEAUX (KG) (conv.)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Cuisse de poulet (piece) (conv.)</t>
+  </si>
+  <si>
     <t>3.</t>
   </si>
   <si>
-    <t xml:space="preserve">    Roux Blanc</t>
+    <t xml:space="preserve">    ROUX BLANC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
+    <t xml:space="preserve">    Farine de blé T55</t>
+  </si>
+  <si>
     <t xml:space="preserve">    Sel fin de cuisine</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>6.</t>
   </si>
   <si>
-    <t xml:space="preserve">    PETITS OIGNONS GRELOTS GLACES A BRUN ET A BLANC</t>
+    <t xml:space="preserve">    PETITS OIGNONS GRELOTS GLACÉS À BRUN ET À BLANC</t>
   </si>
   <si>
     <t>7.</t>
   </si>
   <si>
     <t>↳ Fond de volaille reconstitue (collectivite)  GRO-FOND-VOLAIL</t>
   </si>
   <si>
-    <t>↳ PETITS OIGNONS GRELOTS GLACES A BRUN ET A BLANC  GRO_CDC_169</t>
-[...11 lines deleted...]
-    <t>↳ Roux Blanc  00SAU_REC001</t>
+    <t>↳ PETITS OIGNONS GRELOTS GLACÉS À BRUN ET À BLANC  GRO_CDC_169</t>
+  </si>
+  <si>
+    <t>↳ ROUX BLANC  GRO_CDR_B280</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="0.00"/>
     <numFmt numFmtId="201" formatCode="#,##0.000"/>
     <numFmt numFmtId="202" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="203" formatCode="#,##0.00&quot; €&quot;"/>
   </numFmts>
   <fonts count="9">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
@@ -568,101 +559,98 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1F4E3B"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFF3CD"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="18">
+  <cellXfs count="17">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="201" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="201" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="202" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="203" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:G27"/>
+  <dimension ref="A1:G26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
@@ -729,2192 +717,2045 @@
       </c>
       <c r="D6" t="s" s="7">
         <v>8</v>
       </c>
       <c r="E6" t="s" s="7">
         <v>9</v>
       </c>
       <c r="F6" t="s" s="7">
         <v>10</v>
       </c>
       <c r="G6" t="s" s="7">
         <v>11</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7" t="s">
         <v>13</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="4">
-        <v>0.4</v>
+        <v>17.73</v>
       </c>
       <c r="E7" s="6">
         <f>D7*$B$2</f>
-        <v>0.4</v>
+        <v>17.73</v>
       </c>
       <c r="F7" t="s">
         <v>15</v>
       </c>
       <c r="G7" s="8">
-        <f>E7*24</f>
-        <v>9.6</v>
+        <f>E7*0.0043</f>
+        <v>0.076239</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8" t="s">
         <v>17</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="4">
-        <v>3</v>
+        <v>0.4</v>
       </c>
       <c r="E8" s="6">
         <f>D8*$B$2</f>
-        <v>3</v>
+        <v>0.4</v>
       </c>
       <c r="F8" t="s">
         <v>15</v>
       </c>
       <c r="G8" s="8">
-        <f>E8*2.5</f>
-        <v>7.5</v>
+        <f>E8*24</f>
+        <v>9.6</v>
       </c>
     </row>
     <row r="9">
-      <c r="A9" t="s" s="9">
+      <c r="A9" t="s">
         <v>19</v>
       </c>
       <c r="B9" t="s">
         <v>20</v>
       </c>
       <c r="C9" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="4">
-        <v>17.55</v>
+        <v>3</v>
       </c>
       <c r="E9" s="6">
         <f>D9*$B$2</f>
-        <v>17.55</v>
+        <v>3</v>
       </c>
       <c r="F9" t="s">
         <v>15</v>
       </c>
       <c r="G9" s="8">
-        <f>E9*0.003</f>
-        <v>0.05265</v>
+        <f>E9*2.5</f>
+        <v>7.5</v>
       </c>
     </row>
     <row r="10">
-      <c r="A10" t="s" s="9">
+      <c r="A10" t="s">
         <v>22</v>
       </c>
       <c r="B10" t="s">
         <v>23</v>
       </c>
       <c r="C10" t="s">
         <v>24</v>
       </c>
       <c r="D10" s="4">
-        <v>0.75</v>
+        <v>1</v>
       </c>
       <c r="E10" s="6">
         <f>D10*$B$2</f>
-        <v>0.75</v>
+        <v>1</v>
       </c>
       <c r="F10" t="s">
-        <v>3</v>
+        <v>25</v>
       </c>
       <c r="G10" s="8">
-        <f>E10*0</f>
-        <v>0</v>
+        <f>E10*16.12</f>
+        <v>16.12</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B11" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C11" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D11" s="4">
         <v>0.007</v>
       </c>
       <c r="E11" s="6">
         <f>D11*$B$2</f>
         <v>0.007</v>
       </c>
       <c r="F11" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G11" s="8">
         <f>E11*14.8</f>
         <v>0.1036</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B12" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C12" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D12" s="4">
-        <v>2.3</v>
+        <v>1.75</v>
       </c>
       <c r="E12" s="6">
         <f>D12*$B$2</f>
-        <v>2.3</v>
+        <v>1.75</v>
       </c>
       <c r="F12" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="G12" s="8">
-        <f>E12*16.12</f>
-        <v>37.076</v>
+        <f>E12*0.56</f>
+        <v>0.98</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>33</v>
       </c>
       <c r="B13" t="s">
         <v>34</v>
       </c>
       <c r="C13" t="s">
         <v>35</v>
       </c>
       <c r="D13" s="4">
-        <v>1</v>
+        <v>0.1</v>
       </c>
       <c r="E13" s="6">
         <f>D13*$B$2</f>
-        <v>1</v>
+        <v>0.1</v>
       </c>
       <c r="F13" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G13" s="8">
-        <f>E13*0.56</f>
-        <v>0.56</v>
+        <f>E13*55</f>
+        <v>5.5</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>36</v>
       </c>
       <c r="B14" t="s">
         <v>37</v>
       </c>
       <c r="C14" t="s">
         <v>38</v>
       </c>
       <c r="D14" s="4">
-        <v>0.1</v>
+        <v>0.27</v>
       </c>
       <c r="E14" s="6">
         <f>D14*$B$2</f>
-        <v>0.1</v>
+        <v>0.27</v>
       </c>
       <c r="F14" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G14" s="8">
-        <f>E14*55</f>
-        <v>5.5</v>
+        <f>E14*25.01</f>
+        <v>6.7527</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>39</v>
       </c>
       <c r="B15" t="s">
         <v>40</v>
       </c>
       <c r="C15" t="s">
         <v>41</v>
       </c>
       <c r="D15" s="4">
-        <v>0.45</v>
+        <v>0.5</v>
       </c>
       <c r="E15" s="6">
         <f>D15*$B$2</f>
-        <v>0.45</v>
+        <v>0.5</v>
       </c>
       <c r="F15" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="G15" s="8">
-        <f>E15*0</f>
-        <v>0</v>
+        <f>E15*1.05</f>
+        <v>0.525</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>42</v>
       </c>
       <c r="B16" t="s">
         <v>43</v>
       </c>
       <c r="C16" t="s">
         <v>44</v>
       </c>
       <c r="D16" s="4">
-        <v>0.5</v>
+        <v>0.75</v>
       </c>
       <c r="E16" s="6">
         <f>D16*$B$2</f>
-        <v>0.5</v>
+        <v>0.75</v>
       </c>
       <c r="F16" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="G16" s="8">
-        <f>E16*1.05</f>
-        <v>0.525</v>
+        <f>E16*4.9</f>
+        <v>3.675</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>45</v>
       </c>
       <c r="B17" t="s">
         <v>46</v>
       </c>
       <c r="C17" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="D17" s="4">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
       <c r="E17" s="6">
         <f>D17*$B$2</f>
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
       <c r="F17" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G17" s="8">
-        <f>E17*4.9</f>
-        <v>3.675</v>
+        <f>E17*5.2</f>
+        <v>3.38</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
+        <v>47</v>
+      </c>
+      <c r="B18" t="s">
         <v>48</v>
       </c>
-      <c r="B18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C18" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="D18" s="4">
-        <v>0.8</v>
+        <v>0.5</v>
       </c>
       <c r="E18" s="6">
         <f>D18*$B$2</f>
-        <v>0.8</v>
+        <v>0.5</v>
       </c>
       <c r="F18" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G18" s="8">
-        <f>E18*5.2</f>
-        <v>4.16</v>
+        <f>E18*3.6</f>
+        <v>1.8</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
+        <v>49</v>
+      </c>
+      <c r="B19" t="s">
         <v>50</v>
       </c>
-      <c r="B19" t="s">
+      <c r="C19" t="s">
         <v>51</v>
       </c>
-      <c r="C19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D19" s="4">
-        <v>0.5</v>
+        <v>3</v>
       </c>
       <c r="E19" s="6">
         <f>D19*$B$2</f>
-        <v>0.5</v>
+        <v>3</v>
       </c>
       <c r="F19" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="G19" s="8">
-        <f>E19*3.6</f>
-        <v>1.8</v>
+        <f>E19*2.2</f>
+        <v>6.6</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>52</v>
       </c>
       <c r="B20" t="s">
         <v>53</v>
       </c>
       <c r="C20" t="s">
         <v>54</v>
       </c>
       <c r="D20" s="4">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="E20" s="6">
         <f>D20*$B$2</f>
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="F20" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="G20" s="8">
-        <f>E20*2.2</f>
-        <v>6.6</v>
+        <f>E20*2.1</f>
+        <v>12.6</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>55</v>
       </c>
       <c r="B21" t="s">
         <v>56</v>
       </c>
       <c r="C21" t="s">
         <v>57</v>
       </c>
       <c r="D21" s="4">
-        <v>6</v>
+        <v>0.0805</v>
       </c>
       <c r="E21" s="6">
         <f>D21*$B$2</f>
-        <v>6</v>
+        <v>0.0805</v>
       </c>
       <c r="F21" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G21" s="8">
-        <f>E21*2.1</f>
-        <v>12.6</v>
+        <f>E21*0.35</f>
+        <v>0.028175</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>58</v>
       </c>
       <c r="B22" t="s">
         <v>59</v>
       </c>
       <c r="C22" t="s">
         <v>60</v>
       </c>
       <c r="D22" s="4">
-        <v>0.088</v>
+        <v>0.075</v>
       </c>
       <c r="E22" s="6">
         <f>D22*$B$2</f>
-        <v>0.088</v>
+        <v>0.075</v>
       </c>
       <c r="F22" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G22" s="8">
-        <f>E22*0.35</f>
-        <v>0.0308</v>
+        <f>E22*0.82</f>
+        <v>0.0615</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>61</v>
       </c>
       <c r="B23" t="s">
         <v>62</v>
       </c>
       <c r="C23" t="s">
         <v>63</v>
       </c>
       <c r="D23" s="4">
-        <v>0.15</v>
+        <v>1</v>
       </c>
       <c r="E23" s="6">
         <f>D23*$B$2</f>
-        <v>0.15</v>
+        <v>1</v>
       </c>
       <c r="F23" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G23" s="8">
-        <f>E23*0.82</f>
-        <v>0.123</v>
+        <f>E23*6.96</f>
+        <v>6.96</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>64</v>
       </c>
       <c r="B24" t="s">
         <v>65</v>
       </c>
       <c r="C24" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="D24" s="4">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E24" s="6">
         <f>D24*$B$2</f>
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F24" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G24" s="8">
-        <f>E24*6.96</f>
-        <v>6.96</v>
+        <f>E24*3.85</f>
+        <v>11.55</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
+        <v>66</v>
+      </c>
+      <c r="B25" t="s">
         <v>67</v>
       </c>
-      <c r="B25" t="s">
+      <c r="C25" t="s">
         <v>68</v>
       </c>
-      <c r="C25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D25" s="4">
-        <v>6</v>
+        <v>20</v>
       </c>
       <c r="E25" s="6">
         <f>D25*$B$2</f>
-        <v>6</v>
+        <v>20</v>
       </c>
       <c r="F25" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G25" s="8">
-        <f>E25*3.85</f>
-        <v>23.1</v>
+        <f>E25*8.19</f>
+        <v>163.8</v>
       </c>
     </row>
     <row r="26">
-      <c r="A26" t="s">
-[...33 lines deleted...]
-        <f>SUM(G7:G26)</f>
+      <c r="A26"/>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26" t="s" s="9">
+        <v>69</v>
+      </c>
+      <c r="G26" s="10">
+        <f>SUM(G7:G25)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
+        <v>70</v>
+      </c>
+      <c r="B1" t="s" s="7">
+        <v>71</v>
+      </c>
+      <c r="C1" t="s" s="7">
+        <v>72</v>
+      </c>
+      <c r="D1" t="s" s="7">
+        <v>73</v>
+      </c>
+      <c r="E1" t="s" s="7">
         <v>74</v>
       </c>
-      <c r="B1" t="s" s="7">
+      <c r="F1" t="s" s="7">
         <v>75</v>
-      </c>
-[...10 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2"/>
-      <c r="D2" t="inlineStr" s="12">
+      <c r="D2" t="inlineStr" s="11">
         <is>
           <t>Mise en place du poste de travail — Verifiez les DLC, pesez les denrees, selectionnez le materiel. Desinfectez le materiel et le poste de travail suivant les protocoles.</t>
         </is>
       </c>
-      <c r="E2" t="s" s="12"/>
+      <c r="E2" t="s" s="11"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3"/>
-      <c r="D3" t="inlineStr" s="12">
+      <c r="D3" t="inlineStr" s="11">
         <is>
           <t>Preparations preliminaires — Habillez les portions de poulet. Reservez au froid en attente d'utilisation. Epluchez, lavez, desinfectez les pommes suivant la procedure. Tailliez les pommes en quartiers. Filmez et reservez au froid. Realisez le fond blanc de volaille, a partir de fond deshydrate, en respectant les indications du fabricant. Reservez au chaud en attente d'utilisation. Deconditionnez et egouttez les champignons en suivant la procedure. Reservez au froid.</t>
         </is>
       </c>
-      <c r="E3" t="s" s="12"/>
+      <c r="E3" t="s" s="11"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4"/>
-      <c r="D4" t="inlineStr" s="12">
+      <c r="D4" t="inlineStr" s="11">
         <is>
           <t>Confectionner le roux blanc — Dans un rondeau, faites fondre le beurre. Ajoutez la farine tamisee. Melangez au fouet. Laissez cuire le roux sans coloration. Laissez refroidir dans le rondeau qui servira ulterieurement a la confection de la sauce.</t>
         </is>
       </c>
-      <c r="E4" t="s" s="12"/>
+      <c r="E4" t="s" s="11"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5"/>
-      <c r="D5" t="inlineStr" s="12">
+      <c r="D5" t="inlineStr" s="11">
         <is>
           <t>Marquer la cuisson des portions de poulet — Salez, poivrez et farinez legerement les portions de poulet. Dans la sauteuse, a l'huile et au beurre, faites raidir les portions de poulet sur les deux faces sans coloration. Egouttez les portions dans 2 bacs GN 1/1 H 100 perfores doubles de bacs pleins. Degraissez la sauteuse et eliminez les particules carbonisees. Dans la sauteuse, faites suer au beurre l'echalote et les quartiers de pommes. Deglacez au cidre. Laissez reduire du tiers. Rangez les portions de poulet sur les echalotes et les quartiers de pommes. Flambez avec 20 cL de calvados. Mouillez avec 14 litres de fond blanc de volaille. Salez et poivrez. Piquez la sonde de cuisson dans la jointure d'une cuisse de poulet. Portez a ebullition, reduisez la source de chaleur et mijotez a couvert. Atteignez +85/87 degC au coeur du poulet au terme de la cuisson. Verifiez la cuisson. Decantez les portions de poulet dans 6 bacs GN 1/1 H 65. Couvrez. Reservez au chaud.</t>
         </is>
       </c>
-      <c r="E5" t="s" s="12"/>
+      <c r="E5" t="s" s="11"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6"/>
-      <c r="D6" t="inlineStr" s="12">
+      <c r="D6" t="inlineStr" s="11">
         <is>
           <t>Confectionner la sauce — Versez le fond de cuisson chaud dans le rondeau ou se trouve le roux froid. Melangez au fouet. Portez a ebullition et laissez mijoter 5 a 10 minutes sans cesser de remuer. Au besoin, reduisez le fond afin d'obtenir 12 litres de sauce. En dehors du feu, ajoutez la creme fraiche, le concentre de volaille et le calvados. Emulsionnez la sauce au mixeur, sans passer au chinois les elements qu'elle contient, pour la rendre onctueuse et legerement moussante. Surveillez la consistance de la sauce et rectifiez l'assaisonnement.</t>
         </is>
       </c>
-      <c r="E6" t="s" s="12"/>
+      <c r="E6" t="s" s="11"/>
       <c r="F6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7"/>
-      <c r="D7" t="inlineStr" s="12">
+      <c r="D7" t="inlineStr" s="11">
         <is>
           <t>Terminer la preparation des portions de poulet — Deposez les petits oignons glaces a blanc (voir la recette) et les champignons sur les portions de poulet. Nappez les portions de chaque bac avec la sauce. Agitez les bacs d'un mouvement circulaire pour lier tous les elements ensemble. Couvrez, eventuellement passez au four positionne sur la chaleur mixte a +170 degC pour mijoter pendant 2 a 3 minutes les portions dans la sauce. Respectez la procedure de fin de cuisson. Stockez en armoire chaude et maintenez a +63 degC en attente de consommation.</t>
         </is>
       </c>
-      <c r="E7" t="s" s="12"/>
+      <c r="E7" t="s" s="11"/>
       <c r="F7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="B8">
         <v>7</v>
       </c>
       <c r="C8"/>
-      <c r="D8" t="s" s="12">
-[...2 lines deleted...]
-      <c r="E8" t="s" s="12"/>
+      <c r="D8" t="s" s="11">
+        <v>77</v>
+      </c>
+      <c r="E8" t="s" s="11"/>
       <c r="F8"/>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="B9">
         <v>1</v>
       </c>
       <c r="C9" t="s">
-        <v>83</v>
-[...4 lines deleted...]
-      <c r="E9" t="s" s="12"/>
+        <v>79</v>
+      </c>
+      <c r="D9" t="s" s="11">
+        <v>80</v>
+      </c>
+      <c r="E9" t="s" s="11"/>
       <c r="F9"/>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="B10">
         <v>1</v>
       </c>
       <c r="C10"/>
-      <c r="D10" t="inlineStr" s="12">
+      <c r="D10" t="inlineStr" s="11">
         <is>
           <t>Mise en place du poste de travail — Verifier les DLC, peser les denrees, selectionner le materiel necessaire. Laver et desinfecter le materiel et le poste de travail en suivant les protocoles.</t>
         </is>
       </c>
-      <c r="E10" t="s" s="12"/>
+      <c r="E10" t="s" s="11"/>
       <c r="F10"/>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="B11">
         <v>2</v>
       </c>
       <c r="C11"/>
-      <c r="D11" t="s" s="12">
-[...2 lines deleted...]
-      <c r="E11" t="s" s="12"/>
+      <c r="D11" t="s" s="11">
+        <v>82</v>
+      </c>
+      <c r="E11" t="s" s="11"/>
       <c r="F11"/>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="B12">
         <v>3</v>
       </c>
       <c r="C12"/>
-      <c r="D12" t="inlineStr" s="12">
+      <c r="D12" t="inlineStr" s="11">
         <is>
           <t>Pour le glacage a brun — Marquer la cuisson : Prechauffer le four sur la position chaleur seche a +150 degC. Enduire au pinceau, avec le beurre fondu, 2 bacs GN 1/1 H 45. Deposer les oignons grelots dans les deux bacs, de facon a ce qu'ils ne se superposent pas. Mouiller avec de l'eau aux 3/4 de la hauteur des petits oignons. Ajouter le sel fin et le sucre semoule. Etager les deux bacs sur l'echelle de cuisson. Enfourner et cuire a couvert, durant environ 10 a 15 minutes. En cours de cuisson, agiter les bacs, de facon a changer la position des petits oignons, afin d'obtenir une coloration uniforme. Surveiller attentivement la fin de cuisson. En fin de cuisson, l'eau doit etre completement evaporee et les petits oignons doivent avoir une coloration brune. Eventuellement, en fin de cuisson, si le besoin de coloration se faisait sentir, augmenter la chaleur du four a +175 degC quelques instants. Les petits oignons doivent etre au terme de leur cuisson, de couleur brune uniforme (effet produit par le sucre) et brillants (la brillance etant donnee par le beurre).</t>
         </is>
       </c>
-      <c r="E12" t="s" s="12"/>
+      <c r="E12" t="s" s="11"/>
       <c r="F12"/>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="B13">
         <v>4</v>
       </c>
       <c r="C13"/>
-      <c r="D13" t="s" s="12">
-[...2 lines deleted...]
-      <c r="E13" t="s" s="12"/>
+      <c r="D13" t="s" s="11">
+        <v>83</v>
+      </c>
+      <c r="E13" t="s" s="11"/>
       <c r="F13"/>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="B14">
         <v>5</v>
       </c>
       <c r="C14"/>
-      <c r="D14" t="inlineStr" s="12">
+      <c r="D14" t="inlineStr" s="11">
         <is>
           <t>Pour le glacage a blanc — La technique du glacage a blanc est identique a celle du glacage a brun. Surveiller attentivement le glacage en fin de cuisson pour eviter la coloration. Au besoin, reduire la temperature du four. Les petits oignons doivent etre blancs et brillants au terme de leur cuisson.
 NB : les techniques de glacage sont identiques pour les autres legumes (carottes, navets, etc.).</t>
         </is>
       </c>
-      <c r="E14" t="s" s="12"/>
+      <c r="E14" t="s" s="11"/>
       <c r="F14"/>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="B15">
         <v>1</v>
       </c>
       <c r="C15" t="s">
-        <v>89</v>
-[...4 lines deleted...]
-      <c r="E15" t="s" s="12"/>
+        <v>85</v>
+      </c>
+      <c r="D15" t="s" s="11">
+        <v>86</v>
+      </c>
+      <c r="E15" t="s" s="11"/>
       <c r="F15"/>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="B16">
         <v>2</v>
       </c>
       <c r="C16" t="s">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="D16" t="inlineStr" s="12">
+        <v>87</v>
+      </c>
+      <c r="D16" t="inlineStr" s="11">
         <is>
-          <t>Réaliser le roux — Faire fondre le beurre en parcelles dans une sauteuse suffisamment grande. Ajouter la farine tamisée dès que le beurre est fondu. Mélanger à l'aide d'une spatule ou d'un fouet à sauce jusqu'à obtenir un mélange lisse et homogène.</t>
+          <t>Réaliser le roux — Faire fondre le beurre en parcelles dans une grande sauteuse (elle doit pouvoir contenir ensuite le liquide de mouillement : lait, fond, fumet…). Ajouter la farine dès que le beurre est fondu. Mélanger à l'aide d'une spatule en exoglass : le mélange doit être lisse et homogène.</t>
         </is>
       </c>
-      <c r="E16" t="s" s="12"/>
+      <c r="E16" t="s" s="11"/>
       <c r="F16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="B17">
         <v>3</v>
       </c>
       <c r="C17" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="D17" t="inlineStr" s="12">
+        <v>88</v>
+      </c>
+      <c r="D17" t="inlineStr" s="11">
         <is>
-          <t>Cuire le roux blanc — Cuire très doucement à feu réduit sans arrêter de mélanger. Arrêter la cuisson lorsqu'il blanchit et devient mousseux — on dit alors qu'il « fleurit ».</t>
+          <t>Cuire le roux blanc — Cuire très doucement à feu réduit, sans arrêter de mélanger à la spatule en exoglass, jusqu'à ce qu'il blanchisse et devienne mousseux : on dit alors qu'il « fleurit » (3 à 4 min).</t>
         </is>
       </c>
-      <c r="E17" t="s" s="12">
-        <v>93</v>
+      <c r="E17" t="s" s="11">
+        <v>89</v>
       </c>
       <c r="F17"/>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="B18">
         <v>4</v>
       </c>
       <c r="C18" t="s">
-        <v>94</v>
-[...4 lines deleted...]
-      <c r="E18" t="s" s="12"/>
+        <v>90</v>
+      </c>
+      <c r="D18" t="inlineStr" s="11">
+        <is>
+          <t>Arrêter la cuisson — Retirer immédiatement la sauteuse du feu et refroidir rapidement le roux. Si nécessaire, plonger le fond de la sauteuse dans une plaque ou une calotte contenant de l'eau froide.</t>
+        </is>
+      </c>
+      <c r="E18" t="s" s="11"/>
       <c r="F18"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:E32"/>
+  <dimension ref="A1:E27"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="48" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
-        <v>96</v>
+        <v>91</v>
       </c>
       <c r="B1" t="s" s="7">
-        <v>97</v>
+        <v>92</v>
       </c>
       <c r="C1" t="s" s="7">
-        <v>98</v>
+        <v>93</v>
       </c>
       <c r="D1" t="s" s="7">
-        <v>99</v>
+        <v>94</v>
       </c>
       <c r="E1" t="s" s="7">
         <v>10</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="C2" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="D2" s="6">
         <f>'Besoins'!$B$2*100</f>
         <v>100</v>
       </c>
       <c r="E2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="C3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="D3" s="6">
         <f>'Besoins'!$B$2*100</f>
         <v>100</v>
       </c>
       <c r="E3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="C4" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="D4" s="6">
         <f>'Besoins'!$B$2*1</f>
         <v>1</v>
       </c>
       <c r="E4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="C5" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="D5" s="6">
         <f>'Besoins'!$B$2*0.5</f>
         <v>0.5</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="C6" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="D6" s="6">
         <f>'Besoins'!$B$2*0.5</f>
         <v>0.5</v>
       </c>
       <c r="E6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="C7" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="D7" s="6">
         <f>'Besoins'!$B$2*1</f>
         <v>1</v>
       </c>
       <c r="E7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="C8" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="D8" s="6">
         <f>'Besoins'!$B$2*6</f>
         <v>6</v>
       </c>
       <c r="E8" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="C9" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="D9" s="6">
         <f>'Besoins'!$B$2*18</f>
         <v>18</v>
       </c>
       <c r="E9" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>2</v>
       </c>
       <c r="B10" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="C10" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="D10" s="6">
-        <f>'Besoins'!$B$2*17.55</f>
-        <v>17.55</v>
+        <f>'Besoins'!$B$2*17.73</f>
+        <v>17.73</v>
       </c>
       <c r="E10" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>2</v>
       </c>
       <c r="B11" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="C11" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="D11" s="6">
-        <f>'Besoins'!$B$2*0.45</f>
-        <v>0.45</v>
+        <f>'Besoins'!$B$2*0.27</f>
+        <v>0.27</v>
       </c>
       <c r="E11" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="C12" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="D12" s="6">
         <f>'Besoins'!$B$2*3</f>
         <v>3</v>
       </c>
       <c r="E12" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="C13" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="D13" s="6">
         <f>'Besoins'!$B$2*0.4</f>
         <v>0.4</v>
       </c>
       <c r="E13" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>1</v>
       </c>
       <c r="B14" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="C14" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="D14" s="6">
         <f>'Besoins'!$B$2*3</f>
         <v>3</v>
       </c>
       <c r="E14" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>1</v>
       </c>
       <c r="B15" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="C15" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="D15" s="6">
         <f>'Besoins'!$B$2*0.5</f>
         <v>0.5</v>
       </c>
       <c r="E15" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>1</v>
       </c>
       <c r="B16" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="C16" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="D16" s="6">
         <f>'Besoins'!$B$2*0.1</f>
         <v>0.1</v>
       </c>
       <c r="E16" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>1</v>
       </c>
       <c r="B17" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="C17" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="D17" s="6">
         <f>'Besoins'!$B$2*75</f>
         <v>75</v>
       </c>
       <c r="E17" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B18" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="C18" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="D18" s="6">
-        <f>'Besoins'!$B$2*75</f>
-        <v>75</v>
+        <f>'Besoins'!$B$2*3</f>
+        <v>3</v>
       </c>
       <c r="E18" t="s">
-        <v>3</v>
+        <v>29</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>2</v>
       </c>
       <c r="B19" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="C19" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="D19" s="6">
-        <f>'Besoins'!$B$2*3</f>
-        <v>3</v>
+        <f>'Besoins'!$B$2*0.15</f>
+        <v>0.15</v>
       </c>
       <c r="E19" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>2</v>
       </c>
       <c r="B20" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="C20" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="D20" s="6">
-        <f>'Besoins'!$B$2*3</f>
-        <v>3</v>
+        <f>'Besoins'!$B$2*0.075</f>
+        <v>0.075</v>
       </c>
       <c r="E20" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>2</v>
       </c>
       <c r="B21" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="C21" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="D21" s="6">
-        <f>'Besoins'!$B$2*0.15</f>
-        <v>0.15</v>
+        <f>'Besoins'!$B$2*0.0075</f>
+        <v>0.0075</v>
       </c>
       <c r="E21" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B22" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="C22" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="D22" s="6">
-        <f>'Besoins'!$B$2*0.15</f>
-        <v>0.15</v>
+        <f>'Besoins'!$B$2*0.073</f>
+        <v>0.073</v>
       </c>
       <c r="E22" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B23" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="C23" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="D23" s="6">
-        <f>'Besoins'!$B$2*0.075</f>
-        <v>0.075</v>
+        <f>'Besoins'!$B$2*0.007</f>
+        <v>0.007</v>
       </c>
       <c r="E23" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B24" t="s">
         <v>119</v>
       </c>
       <c r="C24" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
       <c r="D24" s="6">
-        <f>'Besoins'!$B$2*0.075</f>
-        <v>0.075</v>
+        <f>'Besoins'!$B$2*1.5</f>
+        <v>1.5</v>
       </c>
       <c r="E24" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>2</v>
       </c>
       <c r="B25" t="s">
         <v>120</v>
       </c>
       <c r="C25" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="D25" s="6">
-        <f>'Besoins'!$B$2*0.0075</f>
-        <v>0.0075</v>
+        <f>'Besoins'!$B$2*0.75</f>
+        <v>0.75</v>
       </c>
       <c r="E25" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>2</v>
       </c>
       <c r="B26" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C26" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="D26" s="6">
-        <f>'Besoins'!$B$2*0.0075</f>
-        <v>0.0075</v>
+        <f>'Besoins'!$B$2*0.75</f>
+        <v>0.75</v>
       </c>
       <c r="E26" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>1</v>
       </c>
       <c r="B27" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C27" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="D27" s="6">
-        <f>'Besoins'!$B$2*0.073</f>
-[...88 lines deleted...]
-      <c r="D32" s="6">
         <f>'Besoins'!$B$2*2.3</f>
         <v>2.3</v>
       </c>
-      <c r="E32" t="s">
-        <v>28</v>
+      <c r="E27" t="s">
+        <v>29</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:D57"/>
+  <dimension ref="A1:D55"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
-      <c r="A2" t="str" s="13">
+      <c r="A2" t="str" s="12">
         <f>"GRO_CDC_092 · GRO.VOLAILLE · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_092 · GRO.VOLAILLE · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
-      <c r="A4" t="s" s="14">
-        <v>128</v>
+      <c r="A4" t="s" s="13">
+        <v>124</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
-      <c r="A5" t="s" s="15">
-[...2 lines deleted...]
-      <c r="B5" t="str" s="12">
+      <c r="A5" t="s" s="14">
+        <v>125</v>
+      </c>
+      <c r="B5" t="str" s="11">
         <f>Procedure!D2</f>
         <v>Mise en place du poste de travail — Verifiez les DLC, pesez les denrees, selectionnez le materiel. Desinfectez le materiel et le poste de travail suivant les protocoles.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
-      <c r="A6" t="s" s="15">
-[...2 lines deleted...]
-      <c r="B6" t="str" s="12">
+      <c r="A6" t="s" s="14">
+        <v>126</v>
+      </c>
+      <c r="B6" t="str" s="11">
         <f>Procedure!D3</f>
         <v>Preparations preliminaires — Habillez les portions de poulet. Reservez au froid en attente d'utilisation. Epluchez, lavez, desinfectez les pommes suivant la procedure. Tailliez les pommes en quartiers. Filmez et reservez au froid. Realisez le fond blanc de volaille, a partir de fond deshydrate, en respectant les indications du fabricant. Reservez au chaud en attente d'utilisation. Deconditionnez et egouttez les champignons en suivant la procedure. Reservez au froid.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="C7" s="6">
         <f>'Besoins'!$B$2*18</f>
         <v>18</v>
       </c>
       <c r="D7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="str">
-        <f>Besoins!B21</f>
+        <f>Besoins!B20</f>
         <v>POMME Reinette clochard France cat.I 170/220g plateau 1rg</v>
       </c>
       <c r="C8" s="6">
-        <f>Besoins!E21</f>
+        <f>Besoins!E20</f>
         <v>6</v>
       </c>
       <c r="D8" t="str">
-        <f>Besoins!F21</f>
+        <f>Besoins!F20</f>
         <v>kg</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
-      <c r="B9" t="str">
-[...1 lines deleted...]
-        <v>Champignons hôtel pieds morceaux boîte 5/1</v>
+      <c r="B9" t="s">
+        <v>128</v>
       </c>
       <c r="C9" s="6">
-        <f>Besoins!E12</f>
+        <f>'Besoins'!$B$2*2.3</f>
         <v>2.3</v>
       </c>
-      <c r="D9" t="str">
-[...1 lines deleted...]
-        <v>kg</v>
+      <c r="D9" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
-      <c r="B10" t="str">
-[...1 lines deleted...]
-        <v>Cuisses de poulet 180/220g UE</v>
+      <c r="B10" t="s">
+        <v>129</v>
       </c>
       <c r="C10" s="6">
-        <f>Besoins!E26</f>
+        <f>'Besoins'!$B$2*100</f>
         <v>100</v>
       </c>
-      <c r="D10" t="str">
-[...1 lines deleted...]
-        <v>pc</v>
+      <c r="D10" t="s">
+        <v>3</v>
       </c>
     </row>
     <row r="11">
-      <c r="A11" t="s" s="15">
-[...2 lines deleted...]
-      <c r="B11" t="str" s="12">
+      <c r="A11" t="s" s="14">
+        <v>130</v>
+      </c>
+      <c r="B11" t="str" s="11">
         <f>Procedure!D4</f>
         <v>Confectionner le roux blanc — Dans un rondeau, faites fondre le beurre. Ajoutez la farine tamisee. Melangez au fouet. Laissez cuire le roux sans coloration. Laissez refroidir dans le rondeau qui servira ulterieurement a la confection de la sauce.</v>
       </c>
       <c r="C11"/>
       <c r="D11"/>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="C12" s="6">
         <f>'Besoins'!$B$2*1.5</f>
         <v>1.5</v>
       </c>
       <c r="D12" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="13">
-      <c r="A13" t="s" s="15">
-[...2 lines deleted...]
-      <c r="B13" t="str" s="12">
+      <c r="A13"/>
+      <c r="B13" t="s">
+        <v>132</v>
+      </c>
+      <c r="C13" s="6">
+        <f>'Besoins'!$B$2*0.5</f>
+        <v>0.5</v>
+      </c>
+      <c r="D13" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s" s="14">
+        <v>133</v>
+      </c>
+      <c r="B14" t="str" s="11">
         <f>Procedure!D5</f>
         <v>Marquer la cuisson des portions de poulet — Salez, poivrez et farinez legerement les portions de poulet. Dans la sauteuse, a l'huile et au beurre, faites raidir les portions de poulet sur les deux faces sans coloration. Egouttez les portions dans 2 bacs GN 1/1 H 100 perfores doubles de bacs pleins. Degraissez la sauteuse et eliminez les particules carbonisees. Dans la sauteuse, faites suer au beurre l'echalote et les quartiers de pommes. Deglacez au cidre. Laissez reduire du tiers. Rangez les portions de poulet sur les echalotes et les quartiers de pommes. Flambez avec 20 cL de calvados. Mouillez avec 14 litres de fond blanc de volaille. Salez et poivrez. Piquez la sonde de cuisson dans la jointure d'une cuisse de poulet. Portez a ebullition, reduisez la source de chaleur et mijotez a couvert. Atteignez +85/87 degC au coeur du poulet au terme de la cuisson. Verifiez la cuisson. Decantez les portions de poulet dans 6 bacs GN 1/1 H 65. Couvrez. Reservez au chaud.</v>
       </c>
-      <c r="C13"/>
-[...15 lines deleted...]
-      </c>
+      <c r="C14"/>
+      <c r="D14"/>
     </row>
     <row r="15">
       <c r="A15"/>
-      <c r="B15" t="str">
-[...1 lines deleted...]
-        <v>Huile de tournesol raffinée vrac</v>
+      <c r="B15" t="s">
+        <v>134</v>
       </c>
       <c r="C15" s="6">
-        <f>Besoins!E16</f>
-[...4 lines deleted...]
-        <v>lt</v>
+        <f>'Besoins'!$B$2*1</f>
+        <v>1</v>
+      </c>
+      <c r="D15" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="str">
-        <f>Besoins!B19</f>
-        <v>Margarine de pâtisserie 80% MG</v>
+        <f>Besoins!B15</f>
+        <v>Huile de tournesol raffinée vrac</v>
       </c>
       <c r="C16" s="6">
-        <f>Besoins!E19</f>
+        <f>Besoins!E15</f>
         <v>0.5</v>
       </c>
       <c r="D16" t="str">
-        <f>Besoins!F19</f>
-        <v>kg</v>
+        <f>Besoins!F15</f>
+        <v>lt</v>
       </c>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="str">
-        <f>Besoins!B24</f>
-        <v>Échalotte hachée IQF</v>
+        <f>Besoins!B18</f>
+        <v>Margarine de pâtisserie 80% MG</v>
       </c>
       <c r="C17" s="6">
-        <f>Besoins!E24</f>
-        <v>1</v>
+        <f>Besoins!E18</f>
+        <v>0.5</v>
       </c>
       <c r="D17" t="str">
-        <f>Besoins!F24</f>
+        <f>Besoins!F18</f>
         <v>kg</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="str">
-        <f>Besoins!B8</f>
-        <v>Cidre brut de cuisson</v>
+        <f>Besoins!B23</f>
+        <v>Échalotte hachée IQF</v>
       </c>
       <c r="C18" s="6">
-        <f>Besoins!E8</f>
-        <v>3</v>
+        <f>Besoins!E23</f>
+        <v>1</v>
       </c>
       <c r="D18" t="str">
-        <f>Besoins!F8</f>
-        <v>lt</v>
+        <f>Besoins!F23</f>
+        <v>kg</v>
       </c>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19" t="str">
-        <f>Besoins!B7</f>
-        <v>Calvados (normande)</v>
+        <f>Besoins!B9</f>
+        <v>Cidre brut de cuisson</v>
       </c>
       <c r="C19" s="6">
-        <f>Besoins!E7</f>
-        <v>0.4</v>
+        <f>Besoins!E9</f>
+        <v>3</v>
       </c>
       <c r="D19" t="str">
-        <f>Besoins!F7</f>
+        <f>Besoins!F9</f>
         <v>lt</v>
       </c>
     </row>
     <row r="20">
       <c r="A20"/>
-      <c r="B20" t="s">
+      <c r="B20" t="str">
+        <f>Besoins!B8</f>
+        <v>Calvados (normande)</v>
+      </c>
+      <c r="C20" s="6">
+        <f>Besoins!E8</f>
+        <v>0.4</v>
+      </c>
+      <c r="D20" t="str">
+        <f>Besoins!F8</f>
+        <v>lt</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21"/>
+      <c r="B21" t="s">
         <v>135</v>
       </c>
-      <c r="C20" s="6">
+      <c r="C21" s="6">
         <f>'Besoins'!$B$2*0.073</f>
         <v>0.073</v>
       </c>
-      <c r="D20" t="s">
-[...5 lines deleted...]
-      <c r="B21" t="str">
+      <c r="D21" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22"/>
+      <c r="B22" t="str">
         <f>Besoins!B11</f>
         <v>Poivre blanc moulu</v>
       </c>
-      <c r="C21" s="6">
+      <c r="C22" s="6">
         <f>Besoins!E11</f>
         <v>0.007</v>
       </c>
-      <c r="D21" t="str">
+      <c r="D22" t="str">
         <f>Besoins!F11</f>
         <v>kg</v>
       </c>
     </row>
-    <row r="22">
-      <c r="A22" t="s" s="15">
+    <row r="23">
+      <c r="A23" t="s" s="14">
         <v>136</v>
       </c>
-      <c r="B22" t="str" s="12">
+      <c r="B23" t="str" s="11">
         <f>Procedure!D6</f>
         <v>Confectionner la sauce — Versez le fond de cuisson chaud dans le rondeau ou se trouve le roux froid. Melangez au fouet. Portez a ebullition et laissez mijoter 5 a 10 minutes sans cesser de remuer. Au besoin, reduisez le fond afin d'obtenir 12 litres de sauce. En dehors du feu, ajoutez la creme fraiche, le concentre de volaille et le calvados. Emulsionnez la sauce au mixeur, sans passer au chinois les elements qu'elle contient, pour la rendre onctueuse et legerement moussante. Surveillez la consistance de la sauce et rectifiez l'assaisonnement.</v>
       </c>
-      <c r="C22"/>
-[...15 lines deleted...]
-      </c>
+      <c r="C23"/>
+      <c r="D23"/>
     </row>
     <row r="24">
       <c r="A24"/>
       <c r="B24" t="str">
-        <f>Besoins!B14</f>
+        <f>Besoins!B19</f>
+        <v>Crème fraîche liquide 15% MG allégée</v>
+      </c>
+      <c r="C24" s="6">
+        <f>Besoins!E19</f>
+        <v>3</v>
+      </c>
+      <c r="D24" t="str">
+        <f>Besoins!F19</f>
+        <v>lt</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25"/>
+      <c r="B25" t="str">
+        <f>Besoins!B13</f>
         <v>Glace de viande</v>
       </c>
-      <c r="C24" s="6">
-        <f>Besoins!E14</f>
+      <c r="C25" s="6">
+        <f>Besoins!E13</f>
         <v>0.1</v>
       </c>
-      <c r="D24" t="str">
-        <f>Besoins!F14</f>
+      <c r="D25" t="str">
+        <f>Besoins!F13</f>
         <v>kg</v>
       </c>
     </row>
-    <row r="25">
-      <c r="A25" t="s" s="15">
+    <row r="26">
+      <c r="A26" t="s" s="14">
         <v>137</v>
       </c>
-      <c r="B25" t="str" s="12">
+      <c r="B26" t="str" s="11">
         <f>Procedure!D7</f>
         <v>Terminer la preparation des portions de poulet — Deposez les petits oignons glaces a blanc (voir la recette) et les champignons sur les portions de poulet. Nappez les portions de chaque bac avec la sauce. Agitez les bacs d'un mouvement circulaire pour lier tous les elements ensemble. Couvrez, eventuellement passez au four positionne sur la chaleur mixte a +170 degC pour mijoter pendant 2 a 3 minutes les portions dans la sauce. Respectez la procedure de fin de cuisson. Stockez en armoire chaude et maintenez a +63 degC en attente de consommation.</v>
       </c>
-      <c r="C25"/>
-[...13 lines deleted...]
-      </c>
+      <c r="C26"/>
+      <c r="D26"/>
     </row>
     <row r="27">
       <c r="A27"/>
       <c r="B27" t="s">
         <v>138</v>
       </c>
       <c r="C27" s="6">
         <f>'Besoins'!$B$2*75</f>
         <v>75</v>
       </c>
       <c r="D27" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="28">
-      <c r="A28" t="s" s="15">
+      <c r="A28" t="s" s="14">
         <v>139</v>
       </c>
-      <c r="B28" t="str" s="12">
+      <c r="B28" t="str" s="11">
         <f>Procedure!D8</f>
         <v>Servir — Servez les portions de poulet accompagnees de garniture et largement nappees de sauce. Accompagnez de riz creole ou pilaf.</v>
       </c>
       <c r="C28"/>
       <c r="D28"/>
     </row>
     <row r="29">
       <c r="A29"/>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
     </row>
     <row r="30">
-      <c r="A30" t="s" s="14">
+      <c r="A30" t="s" s="13">
         <v>140</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
     </row>
     <row r="31">
-      <c r="A31" t="s" s="15">
-[...2 lines deleted...]
-      <c r="B31" t="str" s="12">
+      <c r="A31" t="s" s="14">
+        <v>125</v>
+      </c>
+      <c r="B31" t="str" s="11">
         <f>"[DISSOUDRE] "&amp;Procedure!D9</f>
         <v>[DISSOUDRE] Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</v>
       </c>
       <c r="C31"/>
       <c r="D31"/>
     </row>
     <row r="32">
       <c r="A32"/>
       <c r="B32" t="str">
-        <f>Besoins!B9</f>
-        <v>EAU</v>
+        <f>Besoins!B7</f>
+        <v>Eau (robinet - moy. France 2026)</v>
       </c>
       <c r="C32" s="6">
-        <f>Besoins!E9</f>
-        <v>17.55</v>
+        <f>Besoins!E7</f>
+        <v>17.73</v>
       </c>
       <c r="D32" t="str">
-        <f>Besoins!F9</f>
+        <f>Besoins!F7</f>
         <v>lt</v>
       </c>
     </row>
     <row r="33">
       <c r="A33"/>
       <c r="B33" t="str">
-        <f>Besoins!B15</f>
-        <v>Fonds Brun Lié (Knorr Professional)</v>
+        <f>Besoins!B14</f>
+        <v>Fonds Blanc de Volaille (Knorr Professional)</v>
       </c>
       <c r="C33" s="6">
-        <f>Besoins!E15</f>
-        <v>0.45</v>
+        <f>Besoins!E14</f>
+        <v>0.27</v>
       </c>
       <c r="D33" t="str">
-        <f>Besoins!F15</f>
+        <f>Besoins!F14</f>
         <v>kg</v>
       </c>
     </row>
     <row r="34">
       <c r="A34"/>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
     </row>
     <row r="35">
-      <c r="A35" t="s" s="14">
+      <c r="A35" t="s" s="13">
         <v>141</v>
       </c>
       <c r="B35"/>
       <c r="C35"/>
       <c r="D35"/>
     </row>
     <row r="36">
-      <c r="A36" t="s" s="15">
-[...2 lines deleted...]
-      <c r="B36" t="str" s="12">
+      <c r="A36" t="s" s="14">
+        <v>125</v>
+      </c>
+      <c r="B36" t="str" s="11">
         <f>Procedure!D10</f>
         <v>Mise en place du poste de travail — Verifier les DLC, peser les denrees, selectionner le materiel necessaire. Laver et desinfecter le materiel et le poste de travail en suivant les protocoles.</v>
       </c>
       <c r="C36"/>
       <c r="D36"/>
     </row>
     <row r="37">
-      <c r="A37" t="s" s="15">
-[...2 lines deleted...]
-      <c r="B37" t="str" s="12">
+      <c r="A37" t="s" s="14">
+        <v>126</v>
+      </c>
+      <c r="B37" t="str" s="11">
         <f>Procedure!D11</f>
         <v>Preparations preliminaires — Deconditionner les petits oignons grelots suivant la procedure. Dans une calotte, faire fondre le beurre.</v>
       </c>
       <c r="C37"/>
       <c r="D37"/>
     </row>
     <row r="38">
       <c r="A38"/>
-      <c r="B38" t="s">
-        <v>142</v>
+      <c r="B38" t="str">
+        <f>Besoins!B24</f>
+        <v>Petits oignons blancs surgelés</v>
       </c>
       <c r="C38" s="6">
-        <f>'Besoins'!$B$2*3</f>
+        <f>Besoins!E24</f>
         <v>3</v>
       </c>
-      <c r="D38" t="s">
-        <v>28</v>
+      <c r="D38" t="str">
+        <f>Besoins!F24</f>
+        <v>kg</v>
       </c>
     </row>
     <row r="39">
       <c r="A39"/>
       <c r="B39" t="s">
-        <v>143</v>
+        <v>132</v>
       </c>
       <c r="C39" s="6">
         <f>'Besoins'!$B$2*0.15</f>
         <v>0.15</v>
       </c>
       <c r="D39" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="40">
-      <c r="A40" t="s" s="15">
-[...2 lines deleted...]
-      <c r="B40" t="str" s="12">
+      <c r="A40" t="s" s="14">
+        <v>130</v>
+      </c>
+      <c r="B40" t="str" s="11">
         <f>Procedure!D12</f>
         <v>Pour le glacage a brun — Marquer la cuisson : Prechauffer le four sur la position chaleur seche a +150 degC. Enduire au pinceau, avec le beurre fondu, 2 bacs GN 1/1 H 45. Deposer les oignons grelots dans les deux bacs, de facon a ce qu'ils ne se superposent pas. Mouiller avec de l'eau aux 3/4 de la hauteur des petits oignons. Ajouter le sel fin et le sucre semoule. Etager les deux bacs sur l'echelle de cuisson. Enfourner et cuire a couvert, durant environ 10 a 15 minutes. En cours de cuisson, agiter les bacs, de facon a changer la position des petits oignons, afin d'obtenir une coloration uniforme. Surveiller attentivement la fin de cuisson. En fin de cuisson, l'eau doit etre completement evaporee et les petits oignons doivent avoir une coloration brune. Eventuellement, en fin de cuisson, si le besoin de coloration se faisait sentir, augmenter la chaleur du four a +175 degC quelques instants. Les petits oignons doivent etre au terme de leur cuisson, de couleur brune uniforme (effet produit par le sucre) et brillants (la brillance etant donnee par le beurre).</v>
       </c>
       <c r="C40"/>
       <c r="D40"/>
     </row>
     <row r="41">
       <c r="A41"/>
-      <c r="B41" t="s">
-        <v>144</v>
+      <c r="B41" t="str">
+        <f>Besoins!B22</f>
+        <v>Sucre blanc cristal sac 25 kg</v>
       </c>
       <c r="C41" s="6">
-        <f>'Besoins'!$B$2*0.075</f>
+        <f>Besoins!E22</f>
         <v>0.075</v>
       </c>
-      <c r="D41" t="s">
-        <v>28</v>
+      <c r="D41" t="str">
+        <f>Besoins!F22</f>
+        <v>kg</v>
       </c>
     </row>
     <row r="42">
       <c r="A42"/>
       <c r="B42" t="s">
         <v>135</v>
       </c>
       <c r="C42" s="6">
         <f>'Besoins'!$B$2*0.0075</f>
         <v>0.0075</v>
       </c>
       <c r="D42" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="43">
-      <c r="A43" t="s" s="15">
-[...2 lines deleted...]
-      <c r="B43" t="str" s="12">
+      <c r="A43" t="s" s="14">
+        <v>133</v>
+      </c>
+      <c r="B43" t="str" s="11">
         <f>Procedure!D13</f>
         <v>Decanter — Debarrasser delicatement les petits oignons directement sur le plat a garnir, ou bien reserver dans le bac de cuisson en attente d'utilisation.</v>
       </c>
       <c r="C43"/>
       <c r="D43"/>
     </row>
     <row r="44">
-      <c r="A44" t="s" s="15">
+      <c r="A44" t="s" s="14">
         <v>136</v>
       </c>
-      <c r="B44" t="str" s="12">
+      <c r="B44" t="str" s="11">
         <f>Procedure!D14</f>
         <v>Pour le glacage a blanc — La technique du glacage a blanc est identique a celle du glacage a brun. Surveiller attentivement le glacage en fin de cuisson pour eviter la coloration. Au besoin, reduire la temperature du four. Les petits oignons doivent etre blancs et brillants au terme de leur cuisson.
 NB : les techniques de glacage sont identiques pour les autres legumes (carottes, navets, etc.).</v>
       </c>
       <c r="C44"/>
       <c r="D44"/>
     </row>
     <row r="45">
       <c r="A45"/>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
     </row>
     <row r="46">
-      <c r="A46" t="s" s="14">
-        <v>145</v>
+      <c r="A46" t="s" s="13">
+        <v>142</v>
       </c>
       <c r="B46"/>
       <c r="C46"/>
       <c r="D46"/>
     </row>
     <row r="47">
-      <c r="A47" t="s" s="15">
-[...2 lines deleted...]
-      <c r="B47" t="str" s="12">
+      <c r="A47" t="s" s="14">
+        <v>125</v>
+      </c>
+      <c r="B47" t="str" s="11">
         <f>"[METTRE EN PLACE] "&amp;Procedure!D15</f>
-        <v>[METTRE EN PLACE] Mettre en place — Peser, mesurer et contrôler les denrées. Tamiser la farine. Découper le beurre en parcelles.</v>
+        <v>[METTRE EN PLACE] Mettre en place le poste de travail — Peser, mesurer, contrôler les denrées. Tamiser la farine. Découper le beurre en parcelles.</v>
       </c>
       <c r="C47"/>
       <c r="D47"/>
     </row>
     <row r="48">
       <c r="A48"/>
       <c r="B48" t="str">
-        <f>Besoins!B17</f>
+        <f>Besoins!B16</f>
         <v>Beurre de cuisine bloc 10 kg</v>
       </c>
       <c r="C48" s="6">
-        <f>Besoins!E17</f>
+        <f>Besoins!E16</f>
         <v>0.75</v>
       </c>
       <c r="D48" t="str">
-        <f>Besoins!F17</f>
+        <f>Besoins!F16</f>
         <v>kg</v>
       </c>
     </row>
     <row r="49">
       <c r="A49"/>
-      <c r="B49" t="str">
-[...1 lines deleted...]
-        <v>farine de blé tamisée type 55</v>
+      <c r="B49" t="s">
+        <v>134</v>
       </c>
       <c r="C49" s="6">
-        <f>Besoins!E10</f>
+        <f>'Besoins'!$B$2*0.75</f>
         <v>0.75</v>
       </c>
-      <c r="D49" t="str">
-[...1 lines deleted...]
-        <v>kg</v>
+      <c r="D49" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="50">
-      <c r="A50" t="s" s="15">
-[...2 lines deleted...]
-      <c r="B50" t="str" s="12">
+      <c r="A50" t="s" s="14">
+        <v>126</v>
+      </c>
+      <c r="B50" t="str" s="11">
         <f>"[ÉTUVER] "&amp;Procedure!D16</f>
-        <v>[ÉTUVER] Réaliser le roux — Faire fondre le beurre en parcelles dans une sauteuse suffisamment grande. Ajouter la farine tamisée dès que le beurre est fondu. Mélanger à l'aide d'une spatule ou d'un fouet à sauce jusqu'à obtenir un mélange lisse et homogène.</v>
+        <v>[ÉTUVER] Réaliser le roux — Faire fondre le beurre en parcelles dans une grande sauteuse (elle doit pouvoir contenir ensuite le liquide de mouillement : lait, fond, fumet…). Ajouter la farine dès que le beurre est fondu. Mélanger à l'aide d'une spatule en exoglass : le mélange doit être lisse et homogène.</v>
       </c>
       <c r="C50"/>
       <c r="D50"/>
     </row>
     <row r="51">
-      <c r="A51"/>
-[...11 lines deleted...]
-      </c>
+      <c r="A51" t="s" s="14">
+        <v>130</v>
+      </c>
+      <c r="B51" t="str" s="11">
+        <f>"[RÉDUIRE] "&amp;Procedure!D17</f>
+        <v>[RÉDUIRE] Cuire le roux blanc — Cuire très doucement à feu réduit, sans arrêter de mélanger à la spatule en exoglass, jusqu'à ce qu'il blanchisse et devienne mousseux : on dit alors qu'il « fleurit » (3 à 4 min).</v>
+      </c>
+      <c r="C51"/>
+      <c r="D51"/>
     </row>
     <row r="52">
       <c r="A52"/>
-      <c r="B52" t="str">
-[...10 lines deleted...]
-      </c>
+      <c r="B52" t="str" s="15">
+        <f>"ℹ "&amp;Procedure!E17</f>
+        <v>ℹ</v>
+      </c>
+      <c r="C52"/>
+      <c r="D52"/>
     </row>
     <row r="53">
-      <c r="A53" t="s" s="15">
-[...4 lines deleted...]
-        <v>[RÉDUIRE] Cuire le roux blanc — Cuire très doucement à feu réduit sans arrêter de mélanger. Arrêter la cuisson lorsqu'il blanchit et devient mousseux — on dit alors qu'il « fleurit ».</v>
+      <c r="A53" t="s" s="14">
+        <v>133</v>
+      </c>
+      <c r="B53" t="str" s="11">
+        <f>"[REFROIDIR] "&amp;Procedure!D18</f>
+        <v>[REFROIDIR] Arrêter la cuisson — Retirer immédiatement la sauteuse du feu et refroidir rapidement le roux. Si nécessaire, plonger le fond de la sauteuse dans une plaque ou une calotte contenant de l'eau froide.</v>
       </c>
       <c r="C53"/>
       <c r="D53"/>
     </row>
     <row r="54">
       <c r="A54"/>
-      <c r="B54" t="str" s="16">
-[...2 lines deleted...]
-      </c>
+      <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
     </row>
     <row r="55">
-      <c r="A55" t="s" s="15">
-[...5 lines deleted...]
-      </c>
+      <c r="A55" t="s" s="16">
+        <v>143</v>
+      </c>
+      <c r="B55"/>
       <c r="C55"/>
       <c r="D55"/>
-    </row>
-[...12 lines deleted...]
-      <c r="D57"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="25">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B11:D11"/>
-    <mergeCell ref="B13:D13"/>
-[...1 lines deleted...]
-    <mergeCell ref="B25:D25"/>
+    <mergeCell ref="B14:D14"/>
+    <mergeCell ref="B23:D23"/>
+    <mergeCell ref="B26:D26"/>
     <mergeCell ref="B28:D28"/>
     <mergeCell ref="A30:D30"/>
     <mergeCell ref="B31:D31"/>
     <mergeCell ref="A35:D35"/>
     <mergeCell ref="B36:D36"/>
     <mergeCell ref="B37:D37"/>
     <mergeCell ref="B40:D40"/>
     <mergeCell ref="B43:D43"/>
     <mergeCell ref="B44:D44"/>
     <mergeCell ref="A46:D46"/>
     <mergeCell ref="B47:D47"/>
     <mergeCell ref="B50:D50"/>
+    <mergeCell ref="B51:D51"/>
+    <mergeCell ref="B52:D52"/>
     <mergeCell ref="B53:D53"/>
-    <mergeCell ref="B54:D54"/>
-[...1 lines deleted...]
-    <mergeCell ref="A57:D57"/>
+    <mergeCell ref="A55:D55"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>POULET VALLEE D'AUGE</dc:title>
+  <dc:title>POULET VALLÉE D'AUGE</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>