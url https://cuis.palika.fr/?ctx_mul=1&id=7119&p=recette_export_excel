--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -17,437 +17,470 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="130" uniqueCount="130">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="141" uniqueCount="141">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>COQ À LA BIÈRE</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>GRO_CDC_088</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Volailles collectivité (GRO.VOLAILLE)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
+    <t>La Cuisine de Collectivité (BPI.CDC)</t>
+  </si>
+  <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>16/09/2026 00:37</t>
+    <t>31/10/2026 03:51</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
-[...8 lines deleted...]
-    <t>Épicerie salée</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>EAU</t>
+  </si>
+  <si>
+    <t>Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t>Matières premières</t>
+  </si>
+  <si>
+    <t>lt</t>
+  </si>
+  <si>
+    <t>BIERE-AMBREE</t>
+  </si>
+  <si>
+    <t>Biere ambree de cuisson</t>
+  </si>
+  <si>
+    <t>Vins et bières de cuisson</t>
+  </si>
+  <si>
+    <t>RNME101411</t>
+  </si>
+  <si>
+    <t>Moutarde de Dijon seau 5kg</t>
+  </si>
+  <si>
+    <t>Sauces et ketchup</t>
+  </si>
+  <si>
+    <t>kg</t>
+  </si>
+  <si>
+    <t>PAIN-EPICES</t>
+  </si>
+  <si>
+    <t>Pain d'epices tranche</t>
+  </si>
+  <si>
+    <t>Biscuits achetés (boudoirs...)</t>
   </si>
   <si>
     <t>EPI-GINGEMBRE</t>
   </si>
   <si>
     <t>Gingembre moulu</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
-    <t>kg</t>
-[...1 lines deleted...]
-  <si>
     <t>EPI-GENIEVRE-GRA</t>
   </si>
   <si>
     <t>Grains de genievre</t>
   </si>
   <si>
     <t>EPI-POIVRE-NOIR</t>
   </si>
   <si>
     <t>Poivre noir moulu</t>
   </si>
   <si>
     <t>HER-BOUQUET-G</t>
   </si>
   <si>
     <t>Bouquet garni sachet dose</t>
   </si>
   <si>
     <t>Herbes aromatiques séchées</t>
   </si>
   <si>
-    <t>RNME101411</t>
-[...32 lines deleted...]
-    <t>Fond de volaille déshydraté</t>
+    <t>FAR-T55</t>
+  </si>
+  <si>
+    <t>Farine de blé T55</t>
+  </si>
+  <si>
+    <t>Farines de blé</t>
+  </si>
+  <si>
+    <t>KNORR-FBLIE-STD</t>
+  </si>
+  <si>
+    <t>Fonds Brun Lié (Knorr Professional)</t>
   </si>
   <si>
     <t>Fonds déshydratés et poudres</t>
   </si>
   <si>
     <t>BEU-CUISINE</t>
   </si>
   <si>
     <t>Beurre de cuisine bloc 10 kg</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
     <t>CRE-DOUBLE</t>
   </si>
   <si>
     <t>Crème double 45% MG</t>
   </si>
   <si>
     <t>Crèmes fraîches et laitières</t>
   </si>
   <si>
     <t>RNM0400123</t>
   </si>
   <si>
     <t>CÉLERI-BRANCHE vert France cat.I</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t>DAREGAL-AIL-CP</t>
   </si>
   <si>
     <t>Ail coupé surgelé (Daregal 250gr)</t>
   </si>
   <si>
     <t>Légumes surgelés</t>
   </si>
   <si>
+    <t>RNMS00780</t>
+  </si>
+  <si>
+    <t>Oignons émincés surgelés</t>
+  </si>
+  <si>
     <t>DAREGAL-PERSIL</t>
   </si>
   <si>
     <t>Persil haché surgelé (Daregal 250gr)</t>
   </si>
   <si>
-    <t>RNMS00780</t>
-[...7 lines deleted...]
-  <si>
     <t>RNMS00335</t>
   </si>
   <si>
     <t>Découpes de coq sciées UE</t>
   </si>
   <si>
     <t>Volailles et lapins surgelés</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 100 pc)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Volailles collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Découpes de coq sciées UE</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Fond de volaille déshydraté</t>
+    <t xml:space="preserve">    ↳ Fond brun lie reconstitue (collectivite)</t>
+  </si>
+  <si>
+    <t>Préparations de base collectivité</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Fonds Brun Lié (Knorr Professional)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Biere ambree de cuisson</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Oignons émincés surgelés</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Persil haché surgelé (Daregal 250gr)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Ail coupé surgelé (Daregal 250gr)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Bouquet garni sachet dose</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ CÉLERI-BRANCHE vert France cat.I</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Grains de genievre</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Gingembre moulu</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Pain d'epices tranche</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poivre noir moulu</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Beurre Manié</t>
   </si>
   <si>
     <t>Préparations de base cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Beurre de cuisine bloc 10 kg</t>
   </si>
   <si>
-    <t xml:space="preserve">        ↳ farine de blé tamisée type 55</t>
+    <t xml:space="preserve">        ↳ Farine de blé T55</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Moutarde de Dijon seau 5kg</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Crème double 45% MG</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
+    <t>Fond brun lie reconstitue (collectivite)</t>
+  </si>
+  <si>
+    <t>DISSOUDRE</t>
+  </si>
+  <si>
+    <t>Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</t>
+  </si>
+  <si>
     <t>Beurre Manié</t>
   </si>
   <si>
     <t>BEURRER</t>
   </si>
   <si>
     <t>Sortir le beurre à température ambiante pour le ramollir en pommade.</t>
   </si>
   <si>
     <t>MÉLANGER</t>
   </si>
   <si>
     <t>Mélanger à parts égales le beurre pommade et la farine tamisée jusqu'à obtenir une pâte lisse et homogène. Ne pas travailler excessivement.</t>
   </si>
   <si>
     <t>RÉSERVER</t>
   </si>
   <si>
     <t>+3°C max</t>
   </si>
   <si>
     <t>Fiche technique — COQ À LA BIÈRE</t>
   </si>
   <si>
     <t>COQ À LA BIÈRE  GRO_CDC_088</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
+    <t xml:space="preserve">    Fond brun lie reconstitue (collectivite)</t>
+  </si>
+  <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t xml:space="preserve">    Beurre Manié</t>
   </si>
   <si>
     <t>5.</t>
+  </si>
+  <si>
+    <t>↳ Fond brun lie reconstitue (collectivite)  GRO-FOND-BRUN</t>
   </si>
   <si>
     <t>↳ Beurre Manié  00SAU_REC040</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="201" formatCode="#,##0.00&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="0.00"/>
     <numFmt numFmtId="203" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="9">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
@@ -519,66 +552,63 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEAF3EE"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFF3CD"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="20">
+  <cellXfs count="19">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="201" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="202" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="203" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="203" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="201" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
@@ -628,1720 +658,1873 @@
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>11</v>
       </c>
-      <c r="B7"/>
+      <c r="B7" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>285.90905</v>
+        <v>171.7597675</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>2.8590905</v>
+        <v>1.717597675</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>285.90905</v>
+        <v>171.7597675</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B17" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:G24"/>
+  <dimension ref="A1:G25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B2" s="8">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B3" s="9">
         <v>100</v>
       </c>
       <c r="C3" t="s" s="10">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B4" s="11">
         <f>$B$2*B3</f>
         <v>100</v>
       </c>
       <c r="C4" t="str">
         <f>C3</f>
         <v>pc</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="12">
-        <v>31</v>
+      <c r="A7" t="s">
+        <v>32</v>
       </c>
       <c r="B7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D7" s="9">
-        <v>0.25</v>
+        <v>6.825</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
-        <v>0.25</v>
+        <v>6.825</v>
       </c>
       <c r="F7" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="G7" s="4">
-        <f>E7*0</f>
-        <v>0</v>
+        <f>E7*0.0043</f>
+        <v>0.029348</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="C8" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D8" s="9">
-        <v>0.01</v>
+        <v>8</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>0.01</v>
+        <v>8</v>
       </c>
       <c r="F8" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*9.2</f>
-        <v>0.092</v>
+        <f>E8*2.8</f>
+        <v>22.4</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C9" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="D9" s="9">
-        <v>0.02</v>
+        <v>0.1</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>0.02</v>
+        <v>0.1</v>
       </c>
       <c r="F9" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*22</f>
-        <v>0.44</v>
+        <f>E9*3.71</f>
+        <v>0.371</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="B10" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="C10" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="D10" s="9">
-        <v>0.007</v>
+        <v>0.5</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
-        <v>0.007</v>
+        <v>0.5</v>
       </c>
       <c r="F10" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="G10" s="4">
-        <f>E10*12.5</f>
-        <v>0.0875</v>
+        <f>E10*6.5</f>
+        <v>3.25</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="B11" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="C11" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="D11" s="9">
-        <v>0.051</v>
+        <v>0.01</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
-        <v>0.051</v>
+        <v>0.01</v>
       </c>
       <c r="F11" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="G11" s="4">
-        <f>E11*14</f>
-        <v>0.714</v>
+        <f>E11*9.2</f>
+        <v>0.092</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="B12" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="C12" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D12" s="9">
-        <v>0.1</v>
+        <v>0.02</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
-        <v>0.1</v>
+        <v>0.02</v>
       </c>
       <c r="F12" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="G12" s="4">
-        <f>E12*3.71</f>
-        <v>0.371</v>
+        <f>E12*22</f>
+        <v>0.44</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
+        <v>51</v>
+      </c>
+      <c r="B13" t="s">
+        <v>52</v>
+      </c>
+      <c r="C13" t="s">
         <v>48</v>
       </c>
-      <c r="B13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D13" s="9">
-        <v>8</v>
+        <v>0.007</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
-        <v>8</v>
+        <v>0.007</v>
       </c>
       <c r="F13" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
       <c r="G13" s="4">
-        <f>E13*2.8</f>
-        <v>22.4</v>
+        <f>E13*12.5</f>
+        <v>0.0875</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B14" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C14" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D14" s="9">
-        <v>0.5</v>
+        <v>0.051</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
-        <v>0.5</v>
+        <v>0.051</v>
       </c>
       <c r="F14" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="G14" s="4">
-        <f>E14*6.5</f>
-        <v>3.25</v>
+        <f>E14*14</f>
+        <v>0.714</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B15" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C15" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D15" s="9">
-        <v>7</v>
+        <v>0.25</v>
       </c>
       <c r="E15" s="11">
         <f>D15*$B$2</f>
-        <v>7</v>
+        <v>0.25</v>
       </c>
       <c r="F15" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="G15" s="4">
-        <f>E15*16.8</f>
-        <v>117.6</v>
+        <f>E15*0.56</f>
+        <v>0.14</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B16" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C16" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D16" s="9">
-        <v>0.25</v>
+        <v>0.175</v>
       </c>
       <c r="E16" s="11">
         <f>D16*$B$2</f>
-        <v>0.25</v>
+        <v>0.175</v>
       </c>
       <c r="F16" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="G16" s="4">
-        <f>E16*4.9</f>
-        <v>1.225</v>
+        <f>E16*19.69</f>
+        <v>3.44575</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B17" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C17" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D17" s="9">
-        <v>1.5</v>
+        <v>0.25</v>
       </c>
       <c r="E17" s="11">
         <f>D17*$B$2</f>
-        <v>1.5</v>
+        <v>0.25</v>
       </c>
       <c r="F17" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="G17" s="4">
-        <f>E17*4.2</f>
-        <v>6.3</v>
+        <f>E17*4.9</f>
+        <v>1.225</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B18" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C18" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D18" s="9">
-        <v>0.2</v>
+        <v>1.5</v>
       </c>
       <c r="E18" s="11">
         <f>D18*$B$2</f>
-        <v>0.2</v>
+        <v>1.5</v>
       </c>
       <c r="F18" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="G18" s="4">
-        <f>E18*1.8</f>
-        <v>0.36</v>
+        <f>E18*4.2</f>
+        <v>6.3</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B19" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C19" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D19" s="9">
-        <v>0.073</v>
+        <v>0.2</v>
       </c>
       <c r="E19" s="11">
         <f>D19*$B$2</f>
-        <v>0.073</v>
+        <v>0.2</v>
       </c>
       <c r="F19" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="G19" s="4">
-        <f>E19*0.35</f>
-        <v>0.02555</v>
+        <f>E19*1.8</f>
+        <v>0.36</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B20" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C20" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D20" s="9">
-        <v>0.1</v>
+        <v>0.073</v>
       </c>
       <c r="E20" s="11">
         <f>D20*$B$2</f>
-        <v>0.1</v>
+        <v>0.073</v>
       </c>
       <c r="F20" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="G20" s="4">
-        <f>E20*20.08</f>
-        <v>2.008</v>
+        <f>E20*0.35</f>
+        <v>0.02555</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B21" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C21" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="D21" s="9">
         <v>0.1</v>
       </c>
       <c r="E21" s="11">
         <f>D21*$B$2</f>
         <v>0.1</v>
       </c>
       <c r="F21" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="G21" s="4">
-        <f>E21*8.96</f>
-        <v>0.896</v>
+        <f>E21*18.9434</f>
+        <v>1.89434</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B22" t="s">
+        <v>78</v>
+      </c>
+      <c r="C22" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="D22" s="9">
         <v>4</v>
       </c>
       <c r="E22" s="11">
         <f>D22*$B$2</f>
         <v>4</v>
       </c>
       <c r="F22" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="G22" s="4">
         <f>E22*3.89</f>
         <v>15.56</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B23" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C23" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="D23" s="9">
-        <v>17</v>
+        <v>0.1</v>
       </c>
       <c r="E23" s="11">
         <f>D23*$B$2</f>
+        <v>0.1</v>
+      </c>
+      <c r="F23" t="s">
+        <v>42</v>
+      </c>
+      <c r="G23" s="4">
+        <f>E23*8.4528</f>
+        <v>0.84528</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="s">
+        <v>81</v>
+      </c>
+      <c r="B24" t="s">
+        <v>82</v>
+      </c>
+      <c r="C24" t="s">
+        <v>83</v>
+      </c>
+      <c r="D24" s="9">
         <v>17</v>
       </c>
-      <c r="F23" t="s">
-[...3 lines deleted...]
-        <f>E23*6.74</f>
+      <c r="E24" s="11">
+        <f>D24*$B$2</f>
+        <v>17</v>
+      </c>
+      <c r="F24" t="s">
+        <v>42</v>
+      </c>
+      <c r="G24" s="4">
+        <f>E24*6.74</f>
         <v>114.58</v>
       </c>
     </row>
-    <row r="24">
-[...9 lines deleted...]
-        <f>SUM(G7:G23)</f>
+    <row r="25">
+      <c r="A25"/>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25" t="s" s="3">
+        <v>84</v>
+      </c>
+      <c r="G25" s="12">
+        <f>SUM(G7:G24)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:F20"/>
+  <dimension ref="A1:F22"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="C3" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="D3" s="11">
         <v>17</v>
       </c>
       <c r="E3" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="F3" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="C4" t="s">
         <v>89</v>
       </c>
       <c r="D4" s="11">
         <v>7</v>
       </c>
       <c r="E4" t="s">
-        <v>51</v>
+        <v>35</v>
       </c>
       <c r="F4" t="s">
-        <v>57</v>
+        <v>94</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="C5" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="D5" s="11">
-        <v>8</v>
+        <v>6.825</v>
       </c>
       <c r="E5" t="s">
-        <v>51</v>
+        <v>35</v>
       </c>
       <c r="F5" t="s">
-        <v>50</v>
+        <v>34</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B6" t="s">
+        <v>96</v>
+      </c>
+      <c r="C6" t="s">
         <v>92</v>
       </c>
-      <c r="C6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D6" s="11">
-        <v>4</v>
+        <v>0.175</v>
       </c>
       <c r="E6" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="F6" t="s">
-        <v>77</v>
+        <v>61</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="C7" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="D7" s="11">
-        <v>0.1</v>
+        <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="F7" t="s">
-        <v>72</v>
+        <v>38</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="C8" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="D8" s="11">
-        <v>0.1</v>
+        <v>4</v>
       </c>
       <c r="E8" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="F8" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="C9" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="D9" s="11">
-        <v>0.051</v>
+        <v>0.1</v>
       </c>
       <c r="E9" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="F9" t="s">
-        <v>44</v>
+        <v>76</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="C10" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="D10" s="11">
-        <v>0.2</v>
+        <v>0.1</v>
       </c>
       <c r="E10" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="F10" t="s">
-        <v>66</v>
+        <v>76</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="C11" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="D11" s="11">
-        <v>0.02</v>
+        <v>0.051</v>
       </c>
       <c r="E11" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="F11" t="s">
-        <v>36</v>
+        <v>55</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="C12" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="D12" s="11">
-        <v>0.01</v>
+        <v>0.2</v>
       </c>
       <c r="E12" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="F12" t="s">
-        <v>36</v>
+        <v>70</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="C13" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="D13" s="11">
-        <v>0.5</v>
+        <v>0.02</v>
       </c>
       <c r="E13" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="F13" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>1</v>
       </c>
       <c r="B14" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="C14" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="D14" s="11">
-        <v>0.073</v>
+        <v>0.01</v>
       </c>
       <c r="E14" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="F14" t="s">
-        <v>69</v>
+        <v>48</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>1</v>
       </c>
       <c r="B15" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="C15" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="D15" s="11">
-        <v>0.007</v>
+        <v>0.5</v>
       </c>
       <c r="E15" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="F15" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>1</v>
       </c>
       <c r="B16" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="C16" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="D16" s="11">
-        <v>0.5</v>
+        <v>0.073</v>
       </c>
       <c r="E16" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="F16" t="s">
-        <v>103</v>
+        <v>73</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B17" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="C17" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="D17" s="11">
-        <v>0.25</v>
+        <v>0.007</v>
       </c>
       <c r="E17" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="F17" t="s">
-        <v>60</v>
+        <v>48</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B18" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="C18" t="s">
         <v>89</v>
       </c>
       <c r="D18" s="11">
-        <v>0.25</v>
+        <v>0.5</v>
       </c>
       <c r="E18" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="F18" t="s">
-        <v>33</v>
+        <v>109</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B19" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="C19" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="D19" s="11">
-        <v>0.1</v>
+        <v>0.25</v>
       </c>
       <c r="E19" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="F19" t="s">
-        <v>47</v>
+        <v>64</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
+        <v>2</v>
+      </c>
+      <c r="B20" t="s">
+        <v>111</v>
+      </c>
+      <c r="C20" t="s">
+        <v>92</v>
+      </c>
+      <c r="D20" s="11">
+        <v>0.25</v>
+      </c>
+      <c r="E20" t="s">
+        <v>42</v>
+      </c>
+      <c r="F20" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
         <v>1</v>
       </c>
-      <c r="B20" t="s">
-[...5 lines deleted...]
-      <c r="D20" s="11">
+      <c r="B21" t="s">
+        <v>112</v>
+      </c>
+      <c r="C21" t="s">
+        <v>92</v>
+      </c>
+      <c r="D21" s="11">
+        <v>0.1</v>
+      </c>
+      <c r="E21" t="s">
+        <v>42</v>
+      </c>
+      <c r="F21" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>1</v>
+      </c>
+      <c r="B22" t="s">
+        <v>113</v>
+      </c>
+      <c r="C22" t="s">
+        <v>92</v>
+      </c>
+      <c r="D22" s="11">
         <v>1.5</v>
       </c>
-      <c r="E20" t="s">
-[...3 lines deleted...]
-        <v>63</v>
+      <c r="E22" t="s">
+        <v>35</v>
+      </c>
+      <c r="F22" t="s">
+        <v>67</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:F9"/>
+  <dimension ref="A1:F10"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>110</v>
+        <v>116</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>111</v>
+        <v>117</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>113</v>
+        <v>119</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2"/>
-      <c r="D2" t="inlineStr" s="14">
+      <c r="D2" t="inlineStr" s="13">
         <is>
           <t>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel nécessaire. Désinfecter le matériel et le poste de travail suivant les protocoles.</t>
         </is>
       </c>
-      <c r="E2" t="s" s="14"/>
+      <c r="E2" t="s" s="13"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3"/>
-      <c r="D3" t="inlineStr" s="14">
+      <c r="D3" t="inlineStr" s="13">
         <is>
           <t>Préparations préliminaires — Éplucher et désinfecter les végétaux en suivant la procédure. La veille, dans un bac GN 2/1 H 250 en polycarbonate, faire mariner les morceaux de coq dans la bière, avec les oignons émincés, l'ail haché, le bouquet garni, le gingembre haché, le céleri-branche émincé et les grains de genièvre. Indiquer la traçabilité du coq et la date de mise en marinade sur le couvercle du bac. Réserver au froid. Dans un rondeau, réaliser 7 litres de fond brun de volaille lié, à partir de fond déshydraté, en se rapportant aux recommandations du fabricant. Réserver au chaud en attente d'utilisation.</t>
         </is>
       </c>
-      <c r="E3" t="s" s="14"/>
+      <c r="E3" t="s" s="13"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4"/>
-      <c r="D4" t="inlineStr" s="14">
+      <c r="D4" t="inlineStr" s="13">
         <is>
           <t>Marquer la cuisson du coq — Égoutter séparément le coq, les légumes et le liquide de la marinade. Éponger les morceaux de coq. Fariner légèrement les morceaux de coq. En sauteuse, faire revenir à l'huile les morceaux de coq sur toutes les faces. Une fois revenus, égoutter les morceaux dans des bacs GN perforés, doublés de bacs pleins. Faire revenir la garniture aromatique de la marinade. Égoutter la garniture de la même façon que les portions de coq. En fin de rissolage, éliminer l'huile et les particules carbonisées de la sauteuse. Dans la sauteuse, déposer les morceaux de coq et la garniture. Flamber au genièvre (facultatif). Mouiller avec la marinade et le fond brun de volaille lié, à la hauteur du coq. Mettre le bouquet garni au milieu des morceaux. Saler et poivrer. Émietter le pain d'épices dans le fond de cuisson. Poser la sonde de cuisson à la jointure d'une cuisse ou d'une aile de coq. Porter à ébullition. Réduire la source de chaleur et cuire à couvert pendant 1h30 environ. Atteindre +85/87°C au cœur d'un morceau de coq. Vérifier la cuisson. Pour la cuisson au four : après le rissolage, répartir les morceaux et l'ensemble des éléments dans cinq bacs GN 1/1 H 100. Couvrir. Cuire au four à chaleur mixte à +170°C pendant 1h30 environ.</t>
         </is>
       </c>
-      <c r="E4" t="s" s="14"/>
+      <c r="E4" t="s" s="13"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5"/>
-      <c r="D5" t="inlineStr" s="14">
+      <c r="D5" t="inlineStr" s="13">
         <is>
           <t>Terminer la cuisson — Décanter les morceaux de coq et la garniture dans 5 bacs GN 1/1 de service H 100. Éliminer le bouquet garni. Réserver les bacs contenant les morceaux de coq dans l'armoire chaude en attente de finition. Dépouiller et faire réduire le fond de cuisson pour obtenir 12 litres de sauce et la consistance voulue. Au besoin, lier légèrement la sauce au beurre manié ou au roux déshydraté. Ajouter la moutarde délayée dans un peu de sauce. Rectifier l'assaisonnement. Ajouter la crème fraîche et monter la sauce au mixeur. Napper le coq avec la sauce et répartir sur les 5 bacs. Respecter la procédure de fin de cuisson. Stocker en armoire chaude et maintenir à +63°C en attente de consommation.</t>
         </is>
       </c>
-      <c r="E5" t="s" s="14"/>
+      <c r="E5" t="s" s="13"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>2</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6"/>
-      <c r="D6" t="inlineStr" s="14">
+      <c r="D6" t="inlineStr" s="13">
         <is>
           <t>Dresser et servir — Servir le coq nappé de sauce avec, si possible, l'oignon apparent. Accompagner de pommes de terre rissolées, de riz pilaf, d'endives braisées, etc.</t>
         </is>
       </c>
-      <c r="E6" t="s" s="14"/>
+      <c r="E6" t="s" s="13"/>
       <c r="F6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="B7">
         <v>1</v>
       </c>
       <c r="C7" t="s">
-        <v>115</v>
-[...4 lines deleted...]
-      <c r="E7" t="s" s="14"/>
+        <v>121</v>
+      </c>
+      <c r="D7" t="s" s="13">
+        <v>122</v>
+      </c>
+      <c r="E7" t="s" s="13"/>
       <c r="F7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>114</v>
+        <v>123</v>
       </c>
       <c r="B8">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C8" t="s">
-        <v>117</v>
-[...4 lines deleted...]
-      <c r="E8" t="s" s="14"/>
+        <v>124</v>
+      </c>
+      <c r="D8" t="s" s="13">
+        <v>125</v>
+      </c>
+      <c r="E8" t="s" s="13"/>
       <c r="F8"/>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>114</v>
+        <v>123</v>
       </c>
       <c r="B9">
+        <v>2</v>
+      </c>
+      <c r="C9" t="s">
+        <v>126</v>
+      </c>
+      <c r="D9" t="s" s="13">
+        <v>127</v>
+      </c>
+      <c r="E9" t="s" s="13"/>
+      <c r="F9"/>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>123</v>
+      </c>
+      <c r="B10">
         <v>3</v>
       </c>
-      <c r="C9" t="s">
-[...2 lines deleted...]
-      <c r="D9" t="inlineStr" s="14">
+      <c r="C10" t="s">
+        <v>128</v>
+      </c>
+      <c r="D10" t="inlineStr" s="13">
         <is>
           <t>Réserver en petites boulettes au réfrigérateur jusqu'à utilisation. S'utilise par petites parcelles incorporées progressivement dans le liquide bouillant pour le lier en fin de cuisson.</t>
         </is>
       </c>
-      <c r="E9" t="s" s="14">
-[...2 lines deleted...]
-      <c r="F9"/>
+      <c r="E10" t="s" s="13">
+        <v>129</v>
+      </c>
+      <c r="F10"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:D34"/>
+  <dimension ref="A1:D40"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>121</v>
+        <v>130</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
-      <c r="A2" t="str" s="15">
+      <c r="A2" t="str" s="14">
         <f>"GRO_CDC_088 · GRO.VOLAILLE · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_088 · GRO.VOLAILLE · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
-      <c r="A4" t="s" s="16">
-        <v>122</v>
+      <c r="A4" t="s" s="15">
+        <v>131</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
-      <c r="A5" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B5" t="str" s="14">
+      <c r="A5" t="s" s="16">
+        <v>132</v>
+      </c>
+      <c r="B5" t="str" s="13">
         <f>Procedure!D2</f>
         <v>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel nécessaire. Désinfecter le matériel et le poste de travail suivant les protocoles.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
-      <c r="A6" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B6" t="str" s="14">
+      <c r="A6" t="s" s="16">
+        <v>133</v>
+      </c>
+      <c r="B6" t="str" s="13">
         <f>Procedure!D3</f>
         <v>Préparations préliminaires — Éplucher et désinfecter les végétaux en suivant la procédure. La veille, dans un bac GN 2/1 H 250 en polycarbonate, faire mariner les morceaux de coq dans la bière, avec les oignons émincés, l'ail haché, le bouquet garni, le gingembre haché, le céleri-branche émincé et les grains de genièvre. Indiquer la traçabilité du coq et la date de mise en marinade sur le couvercle du bac. Réserver au froid. Dans un rondeau, réaliser 7 litres de fond brun de volaille lié, à partir de fond déshydraté, en se rapportant aux recommandations du fabricant. Réserver au chaud en attente d'utilisation.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="str">
-        <f>Besoins!B23</f>
+        <f>Besoins!B24</f>
         <v>Découpes de coq sciées UE</v>
       </c>
       <c r="C7" s="11">
-        <f>Besoins!E23</f>
+        <f>Besoins!E24</f>
         <v>17</v>
       </c>
       <c r="D7" t="str">
-        <f>Besoins!F23</f>
+        <f>Besoins!F24</f>
         <v>kg</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
-      <c r="B8" t="str">
-[...1 lines deleted...]
-        <v>Fond de volaille déshydraté</v>
+      <c r="B8" t="s">
+        <v>134</v>
       </c>
       <c r="C8" s="11">
-        <f>Besoins!E15</f>
+        <f>'Besoins'!$B$2*7</f>
         <v>7</v>
       </c>
-      <c r="D8" t="str">
-[...1 lines deleted...]
-        <v>lt</v>
+      <c r="D8" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="str">
-        <f>Besoins!B13</f>
+        <f>Besoins!B8</f>
         <v>Biere ambree de cuisson</v>
       </c>
       <c r="C9" s="11">
-        <f>Besoins!E13</f>
+        <f>Besoins!E8</f>
         <v>8</v>
       </c>
       <c r="D9" t="str">
-        <f>Besoins!F13</f>
+        <f>Besoins!F8</f>
         <v>lt</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="str">
         <f>Besoins!B22</f>
         <v>Oignons émincés surgelés</v>
       </c>
       <c r="C10" s="11">
         <f>Besoins!E22</f>
         <v>4</v>
       </c>
       <c r="D10" t="str">
         <f>Besoins!F22</f>
         <v>kg</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="str">
-        <f>Besoins!B21</f>
+        <f>Besoins!B23</f>
         <v>Persil haché surgelé (Daregal 250gr)</v>
       </c>
       <c r="C11" s="11">
-        <f>Besoins!E21</f>
+        <f>Besoins!E23</f>
         <v>0.1</v>
       </c>
       <c r="D11" t="str">
-        <f>Besoins!F21</f>
+        <f>Besoins!F23</f>
         <v>kg</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="str">
-        <f>Besoins!B20</f>
+        <f>Besoins!B21</f>
         <v>Ail coupé surgelé (Daregal 250gr)</v>
       </c>
       <c r="C12" s="11">
-        <f>Besoins!E20</f>
+        <f>Besoins!E21</f>
         <v>0.1</v>
       </c>
       <c r="D12" t="str">
-        <f>Besoins!F20</f>
+        <f>Besoins!F21</f>
         <v>kg</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="str">
-        <f>Besoins!B11</f>
+        <f>Besoins!B14</f>
         <v>Bouquet garni sachet dose</v>
       </c>
       <c r="C13" s="11">
-        <f>Besoins!E11</f>
+        <f>Besoins!E14</f>
         <v>0.051</v>
       </c>
       <c r="D13" t="str">
-        <f>Besoins!F11</f>
+        <f>Besoins!F14</f>
         <v>kg</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="str">
-        <f>Besoins!B18</f>
+        <f>Besoins!B19</f>
         <v>CÉLERI-BRANCHE vert France cat.I</v>
       </c>
       <c r="C14" s="11">
-        <f>Besoins!E18</f>
+        <f>Besoins!E19</f>
         <v>0.2</v>
       </c>
       <c r="D14" t="str">
-        <f>Besoins!F18</f>
+        <f>Besoins!F19</f>
         <v>kg</v>
       </c>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="str">
-        <f>Besoins!B9</f>
+        <f>Besoins!B12</f>
         <v>Grains de genievre</v>
       </c>
       <c r="C15" s="11">
-        <f>Besoins!E9</f>
+        <f>Besoins!E12</f>
         <v>0.02</v>
       </c>
       <c r="D15" t="str">
-        <f>Besoins!F9</f>
+        <f>Besoins!F12</f>
         <v>kg</v>
       </c>
     </row>
     <row r="16">
-      <c r="A16" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B16" t="str" s="14">
+      <c r="A16"/>
+      <c r="B16" t="str">
+        <f>Besoins!B11</f>
+        <v>Gingembre moulu</v>
+      </c>
+      <c r="C16" s="11">
+        <f>Besoins!E11</f>
+        <v>0.01</v>
+      </c>
+      <c r="D16" t="str">
+        <f>Besoins!F11</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s" s="16">
+        <v>135</v>
+      </c>
+      <c r="B17" t="str" s="13">
         <f>Procedure!D4</f>
         <v>Marquer la cuisson du coq — Égoutter séparément le coq, les légumes et le liquide de la marinade. Éponger les morceaux de coq. Fariner légèrement les morceaux de coq. En sauteuse, faire revenir à l'huile les morceaux de coq sur toutes les faces. Une fois revenus, égoutter les morceaux dans des bacs GN perforés, doublés de bacs pleins. Faire revenir la garniture aromatique de la marinade. Égoutter la garniture de la même façon que les portions de coq. En fin de rissolage, éliminer l'huile et les particules carbonisées de la sauteuse. Dans la sauteuse, déposer les morceaux de coq et la garniture. Flamber au genièvre (facultatif). Mouiller avec la marinade et le fond brun de volaille lié, à la hauteur du coq. Mettre le bouquet garni au milieu des morceaux. Saler et poivrer. Émietter le pain d'épices dans le fond de cuisson. Poser la sonde de cuisson à la jointure d'une cuisse ou d'une aile de coq. Porter à ébullition. Réduire la source de chaleur et cuire à couvert pendant 1h30 environ. Atteindre +85/87°C au cœur d'un morceau de coq. Vérifier la cuisson. Pour la cuisson au four : après le rissolage, répartir les morceaux et l'ensemble des éléments dans cinq bacs GN 1/1 H 100. Couvrir. Cuire au four à chaleur mixte à +170°C pendant 1h30 environ.</v>
       </c>
-      <c r="C16"/>
-[...15 lines deleted...]
-      </c>
+      <c r="C17"/>
+      <c r="D17"/>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="str">
-        <f>Besoins!B14</f>
-        <v>Pain d'epices tranche</v>
+        <f>Besoins!B13</f>
+        <v>Poivre noir moulu</v>
       </c>
       <c r="C18" s="11">
-        <f>Besoins!E14</f>
-        <v>0.5</v>
+        <f>Besoins!E13</f>
+        <v>0.007</v>
       </c>
       <c r="D18" t="str">
-        <f>Besoins!F14</f>
+        <f>Besoins!F13</f>
         <v>kg</v>
       </c>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19" t="str">
-        <f>Besoins!B19</f>
+        <f>Besoins!B10</f>
+        <v>Pain d'epices tranche</v>
+      </c>
+      <c r="C19" s="11">
+        <f>Besoins!E10</f>
+        <v>0.5</v>
+      </c>
+      <c r="D19" t="str">
+        <f>Besoins!F10</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20"/>
+      <c r="B20" t="str">
+        <f>Besoins!B20</f>
         <v>Sel fin de cuisine</v>
       </c>
-      <c r="C19" s="11">
-        <f>Besoins!E19</f>
+      <c r="C20" s="11">
+        <f>Besoins!E20</f>
         <v>0.073</v>
       </c>
-      <c r="D19" t="str">
-        <f>Besoins!F19</f>
+      <c r="D20" t="str">
+        <f>Besoins!F20</f>
         <v>kg</v>
       </c>
     </row>
-    <row r="20">
-[...3 lines deleted...]
-      <c r="B20" t="str" s="14">
+    <row r="21">
+      <c r="A21" t="s" s="16">
+        <v>136</v>
+      </c>
+      <c r="B21" t="str" s="13">
         <f>Procedure!D5</f>
         <v>Terminer la cuisson — Décanter les morceaux de coq et la garniture dans 5 bacs GN 1/1 de service H 100. Éliminer le bouquet garni. Réserver les bacs contenant les morceaux de coq dans l'armoire chaude en attente de finition. Dépouiller et faire réduire le fond de cuisson pour obtenir 12 litres de sauce et la consistance voulue. Au besoin, lier légèrement la sauce au beurre manié ou au roux déshydraté. Ajouter la moutarde délayée dans un peu de sauce. Rectifier l'assaisonnement. Ajouter la crème fraîche et monter la sauce au mixeur. Napper le coq avec la sauce et répartir sur les 5 bacs. Respecter la procédure de fin de cuisson. Stocker en armoire chaude et maintenir à +63°C en attente de consommation.</v>
       </c>
-      <c r="C20"/>
-[...7 lines deleted...]
-      <c r="C21" s="11">
+      <c r="C21"/>
+      <c r="D21"/>
+    </row>
+    <row r="22">
+      <c r="A22"/>
+      <c r="B22" t="s">
+        <v>137</v>
+      </c>
+      <c r="C22" s="11">
         <f>'Besoins'!$B$2*0.5</f>
         <v>0.5</v>
       </c>
-      <c r="D21" t="s">
-[...15 lines deleted...]
-        <v>lt</v>
+      <c r="D22" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="23">
       <c r="A23"/>
       <c r="B23" t="str">
-        <f>Besoins!B12</f>
+        <f>Besoins!B18</f>
+        <v>Crème double 45% MG</v>
+      </c>
+      <c r="C23" s="11">
+        <f>Besoins!E18</f>
+        <v>1.5</v>
+      </c>
+      <c r="D23" t="str">
+        <f>Besoins!F18</f>
+        <v>lt</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24"/>
+      <c r="B24" t="str">
+        <f>Besoins!B9</f>
         <v>Moutarde de Dijon seau 5kg</v>
       </c>
-      <c r="C23" s="11">
-        <f>Besoins!E12</f>
+      <c r="C24" s="11">
+        <f>Besoins!E9</f>
         <v>0.1</v>
       </c>
-      <c r="D23" t="str">
-        <f>Besoins!F12</f>
+      <c r="D24" t="str">
+        <f>Besoins!F9</f>
         <v>kg</v>
       </c>
     </row>
-    <row r="24">
-[...3 lines deleted...]
-      <c r="B24" t="str" s="14">
+    <row r="25">
+      <c r="A25" t="s" s="16">
+        <v>138</v>
+      </c>
+      <c r="B25" t="str" s="13">
         <f>Procedure!D6</f>
         <v>Dresser et servir — Servir le coq nappé de sauce avec, si possible, l'oignon apparent. Accompagner de pommes de terre rissolées, de riz pilaf, d'endives braisées, etc.</v>
       </c>
-      <c r="C24"/>
-[...4 lines deleted...]
-      <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
     </row>
     <row r="26">
-      <c r="A26" t="s" s="16">
-[...1 lines deleted...]
-      </c>
+      <c r="A26"/>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
     </row>
     <row r="27">
-      <c r="A27" t="s" s="17">
-[...5 lines deleted...]
-      </c>
+      <c r="A27" t="s" s="15">
+        <v>139</v>
+      </c>
+      <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
     </row>
     <row r="28">
-      <c r="A28" t="s" s="17">
-[...4 lines deleted...]
-        <v>[MÉLANGER] Mélanger à parts égales le beurre pommade et la farine tamisée jusqu'à obtenir une pâte lisse et homogène. Ne pas travailler excessivement.</v>
+      <c r="A28" t="s" s="16">
+        <v>132</v>
+      </c>
+      <c r="B28" t="str" s="13">
+        <f>"[DISSOUDRE] "&amp;Procedure!D7</f>
+        <v>[DISSOUDRE] Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</v>
       </c>
       <c r="C28"/>
       <c r="D28"/>
     </row>
     <row r="29">
       <c r="A29"/>
       <c r="B29" t="str">
-        <f>Besoins!B16</f>
-        <v>Beurre de cuisine bloc 10 kg</v>
+        <f>Besoins!B7</f>
+        <v>Eau (robinet - moy. France 2026)</v>
       </c>
       <c r="C29" s="11">
-        <f>Besoins!E16</f>
-        <v>0.25</v>
+        <f>Besoins!E7</f>
+        <v>6.825</v>
       </c>
       <c r="D29" t="str">
-        <f>Besoins!F16</f>
-        <v>kg</v>
+        <f>Besoins!F7</f>
+        <v>lt</v>
       </c>
     </row>
     <row r="30">
       <c r="A30"/>
       <c r="B30" t="str">
-        <f>Besoins!B7</f>
-        <v>farine de blé tamisée type 55</v>
+        <f>Besoins!B16</f>
+        <v>Fonds Brun Lié (Knorr Professional)</v>
       </c>
       <c r="C30" s="11">
-        <f>Besoins!E7</f>
-        <v>0.25</v>
+        <f>Besoins!E16</f>
+        <v>0.175</v>
       </c>
       <c r="D30" t="str">
-        <f>Besoins!F7</f>
+        <f>Besoins!F16</f>
         <v>kg</v>
       </c>
     </row>
     <row r="31">
-      <c r="A31" t="s" s="17">
-[...5 lines deleted...]
-      </c>
+      <c r="A31"/>
+      <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
     </row>
     <row r="32">
-      <c r="A32"/>
-[...3 lines deleted...]
-      </c>
+      <c r="A32" t="s" s="15">
+        <v>140</v>
+      </c>
+      <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
     </row>
     <row r="33">
-      <c r="A33"/>
-      <c r="B33"/>
+      <c r="A33" t="s" s="16">
+        <v>132</v>
+      </c>
+      <c r="B33" t="str" s="13">
+        <f>"[BEURRER] "&amp;Procedure!D8</f>
+        <v>[BEURRER] Sortir le beurre à température ambiante pour le ramollir en pommade.</v>
+      </c>
       <c r="C33"/>
       <c r="D33"/>
     </row>
     <row r="34">
-      <c r="A34" t="s" s="19">
-[...2 lines deleted...]
-      <c r="B34"/>
+      <c r="A34" t="s" s="16">
+        <v>133</v>
+      </c>
+      <c r="B34" t="str" s="13">
+        <f>"[MÉLANGER] "&amp;Procedure!D9</f>
+        <v>[MÉLANGER] Mélanger à parts égales le beurre pommade et la farine tamisée jusqu'à obtenir une pâte lisse et homogène. Ne pas travailler excessivement.</v>
+      </c>
       <c r="C34"/>
       <c r="D34"/>
     </row>
+    <row r="35">
+      <c r="A35"/>
+      <c r="B35" t="str">
+        <f>Besoins!B17</f>
+        <v>Beurre de cuisine bloc 10 kg</v>
+      </c>
+      <c r="C35" s="11">
+        <f>Besoins!E17</f>
+        <v>0.25</v>
+      </c>
+      <c r="D35" t="str">
+        <f>Besoins!F17</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36"/>
+      <c r="B36" t="str">
+        <f>Besoins!B15</f>
+        <v>Farine de blé T55</v>
+      </c>
+      <c r="C36" s="11">
+        <f>Besoins!E15</f>
+        <v>0.25</v>
+      </c>
+      <c r="D36" t="str">
+        <f>Besoins!F15</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="s" s="16">
+        <v>135</v>
+      </c>
+      <c r="B37" t="str" s="13">
+        <f>"[RÉSERVER] "&amp;Procedure!D10</f>
+        <v>[RÉSERVER] Réserver en petites boulettes au réfrigérateur jusqu'à utilisation. S'utilise par petites parcelles incorporées progressivement dans le liquide bouillant pour le lier en fin de cuisson.</v>
+      </c>
+      <c r="C37"/>
+      <c r="D37"/>
+    </row>
+    <row r="38">
+      <c r="A38"/>
+      <c r="B38" t="str" s="17">
+        <f>"ℹ "&amp;Procedure!E10</f>
+        <v>ℹ</v>
+      </c>
+      <c r="C38"/>
+      <c r="D38"/>
+    </row>
+    <row r="39">
+      <c r="A39"/>
+      <c r="B39"/>
+      <c r="C39"/>
+      <c r="D39"/>
+    </row>
+    <row r="40">
+      <c r="A40" t="s" s="18">
+        <v>22</v>
+      </c>
+      <c r="B40"/>
+      <c r="C40"/>
+      <c r="D40"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
-  <mergeCells count="14">
+  <mergeCells count="16">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
-    <mergeCell ref="B16:D16"/>
-[...3 lines deleted...]
-    <mergeCell ref="B27:D27"/>
+    <mergeCell ref="B17:D17"/>
+    <mergeCell ref="B21:D21"/>
+    <mergeCell ref="B25:D25"/>
+    <mergeCell ref="A27:D27"/>
     <mergeCell ref="B28:D28"/>
-    <mergeCell ref="B31:D31"/>
-[...1 lines deleted...]
-    <mergeCell ref="A34:D34"/>
+    <mergeCell ref="A32:D32"/>
+    <mergeCell ref="B33:D33"/>
+    <mergeCell ref="B34:D34"/>
+    <mergeCell ref="B37:D37"/>
+    <mergeCell ref="B38:D38"/>
+    <mergeCell ref="A40:D40"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>COQ À LA BIÈRE</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>