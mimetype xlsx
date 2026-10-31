--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -17,257 +17,263 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="157" uniqueCount="157">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="158" uniqueCount="158">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>FILETS DE COLIN FARCIS LA VALLIÈRE</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>GRO_CDC_087</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Poissons collectivité (GRO.POISSONS)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
+    <t>La Cuisine de Collectivité (BPI.CDC)</t>
+  </si>
+  <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>16/09/2026 00:21</t>
+    <t>31/10/2026 02:18</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>EAU</t>
+  </si>
+  <si>
+    <t>Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t>Matières premières</t>
+  </si>
+  <si>
+    <t>lt</t>
+  </si>
+  <si>
+    <t>RNME1014107</t>
+  </si>
+  <si>
+    <t>Vin blanc bib 10L UE</t>
+  </si>
+  <si>
+    <t>Vins et bières de cuisson</t>
+  </si>
+  <si>
+    <t>u</t>
+  </si>
+  <si>
+    <t>EPI-PIMENT-CAYE</t>
+  </si>
+  <si>
+    <t>Piment de Cayenne</t>
+  </si>
+  <si>
+    <t>Épices en poudre et graines</t>
+  </si>
+  <si>
+    <t>kg</t>
+  </si>
+  <si>
+    <t>EPI-POIVRE-NOIR</t>
+  </si>
+  <si>
+    <t>Poivre noir moulu</t>
+  </si>
+  <si>
+    <t>FAR-T55</t>
+  </si>
+  <si>
+    <t>Farine de blé T55</t>
+  </si>
+  <si>
+    <t>Farines de blé</t>
+  </si>
+  <si>
+    <t>CHEF-CONC-CHAMPI</t>
+  </si>
+  <si>
+    <t>Concentré Liquide Champignons (CHEF, Nestlé Professional)</t>
+  </si>
+  <si>
+    <t>Fonds concentrés et extraits</t>
+  </si>
+  <si>
+    <t>KNORR-FUMET-CRUS</t>
+  </si>
+  <si>
+    <t>Fumet de Crustacés déshydraté (Knorr Professional)</t>
+  </si>
+  <si>
+    <t>Fonds déshydratés et poudres</t>
+  </si>
+  <si>
+    <t>CHEF-FUMET-CRUS</t>
+  </si>
+  <si>
+    <t>Fonds Naturel Fumet de Crustacés prêt-à-l'emploi (CHEF, Nestlé Professional)</t>
+  </si>
+  <si>
+    <t>Fonds liquides prêts à l'emploi</t>
+  </si>
+  <si>
+    <t>BEU-CUISINE</t>
+  </si>
+  <si>
+    <t>Beurre de cuisine bloc 10 kg</t>
+  </si>
+  <si>
+    <t>Beurres et margarines</t>
+  </si>
+  <si>
+    <t>BEU-DOUX</t>
+  </si>
+  <si>
+    <t>Beurre doux 82% MG plaquette</t>
+  </si>
+  <si>
+    <t>CRE-FRAICHE-EP</t>
+  </si>
+  <si>
+    <t>Crème fraîche épaisse 30% MG</t>
+  </si>
+  <si>
+    <t>Crèmes fraîches et laitières</t>
+  </si>
+  <si>
+    <t>CRE-FRAICHE-LI</t>
+  </si>
+  <si>
+    <t>Crème fraîche liquide 15% MG allégée</t>
   </si>
   <si>
     <t>00000047</t>
   </si>
   <si>
     <t>OEUF A3 (PRIX)</t>
   </si>
   <si>
-    <t>Produits laitiers</t>
-[...104 lines deleted...]
-    <t>Crème fraîche liquide 15% MG allégée</t>
+    <t>Oeufs entiers</t>
   </si>
   <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t>RNMS00433</t>
   </si>
   <si>
     <t>Filets de colin lieu</t>
   </si>
   <si>
     <t>Poissons et fruits de mer surgelés</t>
   </si>
   <si>
     <t>SAUMON-FILET-SUR</t>
   </si>
   <si>
     <t>Filets de saumon surgeles</t>
   </si>
@@ -313,146 +319,143 @@
   <si>
     <t xml:space="preserve">    ↳ OEUF (P)</t>
   </si>
   <si>
     <t>Conversions oeufs et ovoproduits</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ OEUF (ml)</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ OEUF A3 (PRIX)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Crème fraîche épaisse 30% MG</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Piment de Cayenne</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Fumet de crustacés reconstitué (collectivité)</t>
   </si>
   <si>
     <t>Préparations de base collectivité</t>
   </si>
   <si>
-    <t xml:space="preserve">        ↳ EAU</t>
+    <t xml:space="preserve">        ↳ Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Fumet de Crustacés déshydraté (Knorr Professional)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ VIN BLANC CUISSON (L)</t>
   </si>
   <si>
     <t>Conversions diverses</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Vin blanc bib 10L UE</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Roux Blanc</t>
+    <t xml:space="preserve">    ↳ ROUX BLANC</t>
   </si>
   <si>
     <t>Roux et liaisons de base</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Beurre de cuisine bloc 10 kg</t>
   </si>
   <si>
-    <t xml:space="preserve">        ↳ farine de blé tamisée type 55</t>
+    <t xml:space="preserve">        ↳ Farine de blé T55</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Crème fraîche liquide 15% MG allégée</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Fonds naturel fumet de crustacés prêt à l'emploi (collectivité)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Fonds Naturel Fumet de Crustacés prêt-à-l'emploi (CHEF, Nestlé Professional)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Concentré liquide champignons (collectivité)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Concentré Liquide Champignons (CHEF, Nestlé Professional)</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>Plaquer les filets de colin — Éponger les filets avec du papier absorbant. Plaquer les filets sur les bacs beurrés.</t>
   </si>
   <si>
     <t>Dresser et servir — Dresser sur assiette un filet farci. Napper de sauce crustacés.</t>
   </si>
   <si>
     <t>Fumet de crustacés reconstitué (collectivité)</t>
   </si>
   <si>
     <t>Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</t>
   </si>
   <si>
-    <t>Roux Blanc</t>
+    <t>ROUX BLANC</t>
   </si>
   <si>
     <t>METTRE EN PLACE</t>
   </si>
   <si>
-    <t>Mettre en place — Peser, mesurer et contrôler les denrées. Tamiser la farine. Découper le beurre en parcelles.</t>
+    <t>Mettre en place le poste de travail — Peser, mesurer, contrôler les denrées. Tamiser la farine. Découper le beurre en parcelles.</t>
   </si>
   <si>
     <t>ÉTUVER</t>
   </si>
   <si>
     <t>RÉDUIRE</t>
   </si>
   <si>
     <t>3 à 4 min</t>
   </si>
   <si>
     <t>REFROIDIR</t>
   </si>
   <si>
-    <t>Refroidir rapidement — Retirer la sauteuse du feu. Si nécessaire, plonger le fond dans une plaque d'eau froide pour stopper la cuisson.</t>
-[...1 lines deleted...]
-  <si>
     <t>Fonds naturel fumet de crustacés prêt à l'emploi (collectivité)</t>
   </si>
   <si>
     <t>Utiliser directement le fonds naturel, sans dilution — reconditionnement en cuisine.</t>
   </si>
   <si>
     <t>Concentré liquide champignons (collectivité)</t>
   </si>
   <si>
     <t>Utiliser directement le concentré liquide, sans dilution — reconditionnement en cuisine.</t>
   </si>
   <si>
     <t>Fiche technique — FILETS DE COLIN FARCIS LA VALLIÈRE</t>
   </si>
   <si>
     <t>FILETS DE COLIN FARCIS LA VALLIÈRE  GRO_CDC_087</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t xml:space="preserve">    Filets de colin lieu</t>
@@ -463,69 +466,69 @@
   <si>
     <t xml:space="preserve">    Poivre noir moulu</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t xml:space="preserve">    OEUF (P) (conv.)</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>6.</t>
   </si>
   <si>
     <t xml:space="preserve">    Fumet de crustacés reconstitué (collectivité)</t>
   </si>
   <si>
     <t xml:space="preserve">    VIN BLANC CUISSON (L) (conv.)</t>
   </si>
   <si>
-    <t xml:space="preserve">    Roux Blanc</t>
+    <t xml:space="preserve">    ROUX BLANC</t>
   </si>
   <si>
     <t xml:space="preserve">    Fonds naturel fumet de crustacés prêt à l'emploi (collectivité)</t>
   </si>
   <si>
     <t xml:space="preserve">    Concentré liquide champignons (collectivité)</t>
   </si>
   <si>
     <t>7.</t>
   </si>
   <si>
     <t>8.</t>
   </si>
   <si>
     <t>↳ Fumet de crustacés reconstitué (collectivité)  GRO-FUMET-CRUS</t>
   </si>
   <si>
-    <t>↳ Roux Blanc  00SAU_REC001</t>
+    <t>↳ ROUX BLANC  GRO_CDR_B280</t>
   </si>
   <si>
     <t>↳ Fonds naturel fumet de crustacés prêt à l'emploi (collectivité)  GRO-FC-CRUS-CH</t>
   </si>
   <si>
     <t>↳ Concentré liquide champignons (collectivité)  GRO-CC-CHAMPI-CH</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="201" formatCode="#,##0.00&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="0.00"/>
     <numFmt numFmtId="203" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="9">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
@@ -709,1277 +712,1279 @@
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>11</v>
       </c>
-      <c r="B7"/>
+      <c r="B7" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>265.50555</v>
+        <v>288.058225</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>2.6550555</v>
+        <v>2.88058225</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>265.50555</v>
+        <v>288.058225</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B17" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:G23"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B2" s="8">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B3" s="9">
         <v>100</v>
       </c>
       <c r="C3" t="s" s="10">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B4" s="11">
         <f>$B$2*B3</f>
         <v>100</v>
       </c>
       <c r="C4" t="str">
         <f>C3</f>
         <v>pc</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="12">
-        <v>31</v>
+      <c r="A7" t="s">
+        <v>32</v>
       </c>
       <c r="B7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D7" s="9">
-        <v>8</v>
+        <v>9.75</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
-        <v>8</v>
+        <v>9.75</v>
       </c>
       <c r="F7" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="G7" s="4">
-        <f>E7*0.27</f>
-        <v>2.16</v>
+        <f>E7*0.0043</f>
+        <v>0.041925</v>
       </c>
     </row>
     <row r="8">
-      <c r="A8" t="s" s="12">
-        <v>34</v>
+      <c r="A8" t="s">
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="C8" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D8" s="9">
-        <v>9.75</v>
+        <v>0.2</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>9.75</v>
+        <v>0.2</v>
       </c>
       <c r="F8" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*0.003</f>
-        <v>0.02925</v>
+        <f>E8*24.02</f>
+        <v>4.804</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B9" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="C9" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D9" s="9">
-        <v>0.1</v>
+        <v>0.001</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>0.1</v>
+        <v>0.001</v>
       </c>
       <c r="F9" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*64.8</f>
-        <v>6.48</v>
+        <f>E9*9.8</f>
+        <v>0.0098</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="B10" t="s">
+        <v>45</v>
+      </c>
+      <c r="C10" t="s">
         <v>42</v>
       </c>
-      <c r="C10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D10" s="9">
-        <v>0.1</v>
+        <v>0.018</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
-        <v>0.1</v>
+        <v>0.018</v>
       </c>
       <c r="F10" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="G10" s="4">
-        <f>E10*12.35</f>
-        <v>1.235</v>
+        <f>E10*12.5</f>
+        <v>0.225</v>
       </c>
     </row>
     <row r="11">
-      <c r="A11" t="s" s="12">
-        <v>43</v>
+      <c r="A11" t="s">
+        <v>46</v>
       </c>
       <c r="B11" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="C11" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="D11" s="9">
         <v>0.75</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
         <v>0.75</v>
       </c>
       <c r="F11" t="s">
-        <v>24</v>
+        <v>43</v>
       </c>
       <c r="G11" s="4">
-        <f>E11*0</f>
-        <v>0</v>
+        <f>E11*0.56</f>
+        <v>0.42</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="B12" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="C12" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="D12" s="9">
-        <v>0.001</v>
+        <v>0.1</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
-        <v>0.001</v>
+        <v>0.1</v>
       </c>
       <c r="F12" t="s">
-        <v>49</v>
+        <v>35</v>
       </c>
       <c r="G12" s="4">
-        <f>E12*9.8</f>
-        <v>0.0098</v>
+        <f>E12*64.8</f>
+        <v>6.48</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B13" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="C13" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="D13" s="9">
-        <v>0.018</v>
+        <v>0.25</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
-        <v>0.018</v>
+        <v>0.25</v>
       </c>
       <c r="F13" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="G13" s="4">
-        <f>E13*12.5</f>
-        <v>0.225</v>
+        <f>E13*27.72</f>
+        <v>6.93</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B14" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="C14" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="D14" s="9">
-        <v>0.2</v>
+        <v>0.1</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
-        <v>0.2</v>
+        <v>0.1</v>
       </c>
       <c r="F14" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="G14" s="4">
-        <f>E14*24.02</f>
-        <v>4.804</v>
+        <f>E14*12.35</f>
+        <v>1.235</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B15" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C15" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="D15" s="9">
-        <v>0.25</v>
+        <v>0.75</v>
       </c>
       <c r="E15" s="11">
         <f>D15*$B$2</f>
-        <v>0.25</v>
+        <v>0.75</v>
       </c>
       <c r="F15" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="G15" s="4">
-        <f>E15*27.72</f>
-        <v>6.93</v>
+        <f>E15*4.9</f>
+        <v>3.675</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B16" t="s">
+        <v>62</v>
+      </c>
+      <c r="C16" t="s">
         <v>60</v>
       </c>
-      <c r="C16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D16" s="9">
-        <v>0.75</v>
+        <v>0.25</v>
       </c>
       <c r="E16" s="11">
         <f>D16*$B$2</f>
-        <v>0.75</v>
+        <v>0.25</v>
       </c>
       <c r="F16" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="G16" s="4">
-        <f>E16*4.9</f>
-        <v>3.675</v>
+        <f>E16*5.2</f>
+        <v>1.3</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B17" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C17" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="D17" s="9">
-        <v>0.25</v>
+        <v>0.4</v>
       </c>
       <c r="E17" s="11">
         <f>D17*$B$2</f>
-        <v>0.25</v>
+        <v>0.4</v>
       </c>
       <c r="F17" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="G17" s="4">
-        <f>E17*5.2</f>
-        <v>1.3</v>
+        <f>E17*3.1</f>
+        <v>1.24</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B18" t="s">
+        <v>67</v>
+      </c>
+      <c r="C18" t="s">
         <v>65</v>
       </c>
-      <c r="C18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D18" s="9">
-        <v>0.4</v>
+        <v>2</v>
       </c>
       <c r="E18" s="11">
         <f>D18*$B$2</f>
-        <v>0.4</v>
+        <v>2</v>
       </c>
       <c r="F18" t="s">
-        <v>49</v>
+        <v>35</v>
       </c>
       <c r="G18" s="4">
-        <f>E18*3.1</f>
-        <v>1.24</v>
+        <f>E18*2.2</f>
+        <v>4.4</v>
       </c>
     </row>
     <row r="19">
-      <c r="A19" t="s">
-        <v>67</v>
+      <c r="A19" t="s" s="12">
+        <v>68</v>
       </c>
       <c r="B19" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C19" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="D19" s="9">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="E19" s="11">
         <f>D19*$B$2</f>
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="F19" t="s">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="G19" s="4">
-        <f>E19*2.2</f>
-        <v>4.4</v>
+        <f>E19*0.27</f>
+        <v>2.16</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B20" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C20" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D20" s="9">
         <v>0.05</v>
       </c>
       <c r="E20" s="11">
         <f>D20*$B$2</f>
         <v>0.05</v>
       </c>
       <c r="F20" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="G20" s="4">
         <f>E20*0.35</f>
         <v>0.0175</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B21" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C21" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="D21" s="9">
         <v>13</v>
       </c>
       <c r="E21" s="11">
         <f>D21*$B$2</f>
         <v>13</v>
       </c>
       <c r="F21" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="G21" s="4">
         <f>E21*16</f>
         <v>208</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B22" t="s">
+        <v>78</v>
+      </c>
+      <c r="C22" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="D22" s="9">
         <v>2</v>
       </c>
       <c r="E22" s="11">
         <f>D22*$B$2</f>
         <v>2</v>
       </c>
       <c r="F22" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="G22" s="4">
-        <f>E22*12.5</f>
-        <v>25</v>
+        <f>E22*23.56</f>
+        <v>47.12</v>
       </c>
     </row>
     <row r="23">
       <c r="A23"/>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23" t="s" s="3">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="G23" s="13">
         <f>SUM(G7:G22)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F28"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="C3" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="D3" s="11">
         <v>12</v>
       </c>
       <c r="E3" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="F3" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="C4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="D4" s="11">
         <v>0.25</v>
       </c>
       <c r="E4" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="F4" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
+        <v>89</v>
+      </c>
+      <c r="C5" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="D5" s="11">
         <v>0.025</v>
       </c>
       <c r="E5" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="F5" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="C6" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="D6" s="11">
         <v>0.012</v>
       </c>
       <c r="E6" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="F6" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="C7" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="D7" s="11">
         <v>2</v>
       </c>
       <c r="E7" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="F7" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="C8" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="D8" s="11">
         <v>1</v>
       </c>
       <c r="E8" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="F8" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="C9" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="D9" s="11">
         <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F9" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>2</v>
       </c>
       <c r="B10" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="C10" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="D10" s="11">
         <v>0.44</v>
       </c>
       <c r="E10" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="F10" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>3</v>
       </c>
       <c r="B11" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="C11" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="D11" s="11">
         <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F11" t="s">
-        <v>33</v>
+        <v>70</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="C12" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="D12" s="11">
         <v>0.4</v>
       </c>
       <c r="E12" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="F12" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
+        <v>89</v>
+      </c>
+      <c r="C13" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="D13" s="11">
         <v>0.025</v>
       </c>
       <c r="E13" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="F13" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>1</v>
       </c>
       <c r="B14" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="C14" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="D14" s="11">
         <v>0.006</v>
       </c>
       <c r="E14" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="F14" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>1</v>
       </c>
       <c r="B15" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="C15" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="D15" s="11">
         <v>0.001</v>
       </c>
       <c r="E15" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="F15" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>1</v>
       </c>
       <c r="B16" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="C16" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="D16" s="11">
         <v>10</v>
       </c>
       <c r="E16" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="F16" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>2</v>
       </c>
       <c r="B17" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="C17" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="D17" s="11">
         <v>9.75</v>
       </c>
       <c r="E17" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="F17" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>2</v>
       </c>
       <c r="B18" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="C18" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="D18" s="11">
         <v>0.25</v>
       </c>
       <c r="E18" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="F18" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1</v>
       </c>
       <c r="B19" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="C19" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="D19" s="11">
         <v>2</v>
       </c>
       <c r="E19" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="F19" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>2</v>
       </c>
       <c r="B20" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="C20" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="D20" s="11">
         <v>0.2</v>
       </c>
       <c r="E20" t="s">
-        <v>55</v>
+        <v>39</v>
       </c>
       <c r="F20" t="s">
-        <v>54</v>
+        <v>38</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>1</v>
       </c>
       <c r="B21" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="C21" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="D21" s="11">
         <v>1.5</v>
       </c>
       <c r="E21" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="F21" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>2</v>
       </c>
       <c r="B22" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="C22" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="D22" s="11">
         <v>0.75</v>
       </c>
       <c r="E22" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="F22" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>2</v>
       </c>
       <c r="B23" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="C23" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="D23" s="11">
         <v>0.75</v>
       </c>
       <c r="E23" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="F23" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>1</v>
       </c>
       <c r="B24" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="C24" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="D24" s="11">
         <v>2</v>
       </c>
       <c r="E24" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="F24" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>1</v>
       </c>
       <c r="B25" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="C25" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="D25" s="11">
         <v>0.1</v>
       </c>
       <c r="E25" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="F25" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>2</v>
       </c>
       <c r="B26" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="C26" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="D26" s="11">
         <v>0.1</v>
       </c>
       <c r="E26" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="F26" t="s">
-        <v>40</v>
+        <v>57</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>1</v>
       </c>
       <c r="B27" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="C27" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="D27" s="11">
         <v>0.1</v>
       </c>
       <c r="E27" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="F27" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>2</v>
       </c>
       <c r="B28" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="C28" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="D28" s="11">
         <v>0.1</v>
       </c>
       <c r="E28" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="F28" t="s">
-        <v>40</v>
+        <v>51</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>117</v>
+        <v>119</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="inlineStr" s="14">
         <is>
           <t>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel nécessaire. Laver et désinfecter le matériel et le poste de travail en suivant les protocoles.</t>
         </is>
       </c>
       <c r="E2" t="s" s="14"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
@@ -1995,51 +2000,51 @@
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="inlineStr" s="14">
         <is>
           <t>Confectionner la farce de poisson — Au mixeur, hacher finement les filets de saumon et de colin. Dans la cuve du batteur, mettre la chair de poisson hachée et le sel fin. Travailler à la feuille. Au contact du sel, la chair va se raffermir. Ajouter progressivement les œufs. Travailler l'ensemble. Ajouter la crème fraîche et les épices. Travailler afin d'obtenir une farce bien liée. Débarrasser la farce dans un bac GN 1/1 H 100. Filmer et stocker le bac au froid.</t>
         </is>
       </c>
       <c r="E4" t="s" s="14"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="s" s="14">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="E5" t="s" s="14"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>2</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="inlineStr" s="14">
         <is>
           <t>Farcir les filets de colin — Remplir de farce une poche jetable munie d'une douille cannelée n°10. Coucher à la poche, sur la longueur de chaque filet de colin, un bâton torsadé de farce de poisson. Réserver au froid les bacs de filets sur l'échelle du four.</t>
         </is>
       </c>
       <c r="E6" t="s" s="14"/>
       <c r="F6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>2</v>
       </c>
       <c r="B7">
@@ -2057,838 +2062,810 @@
     <row r="8">
       <c r="A8" t="s">
         <v>2</v>
       </c>
       <c r="B8">
         <v>7</v>
       </c>
       <c r="C8"/>
       <c r="D8" t="inlineStr" s="14">
         <is>
           <t>Cuire les filets de colin — Préchauffer le four sur la position vapeur. Pluper la sonde de cuisson dans le cœur d'un filet. Enfourner l'échelle de cuisson contenant les bacs de filets. Cuire pendant 10 à 15 minutes. Atteindre la température de +63 °C. Contrôler la cuisson. Respecter la procédure de cuisson. Stocker en armoire chaude et maintenir à la température de +63 °C en attente de consommation.</t>
         </is>
       </c>
       <c r="E8" t="s" s="14"/>
       <c r="F8"/>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>2</v>
       </c>
       <c r="B9">
         <v>8</v>
       </c>
       <c r="C9"/>
       <c r="D9" t="s" s="14">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="E9" t="s" s="14"/>
       <c r="F9"/>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B10">
         <v>1</v>
       </c>
       <c r="C10"/>
       <c r="D10" t="s" s="14">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="E10" t="s" s="14"/>
       <c r="F10"/>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B11">
         <v>1</v>
       </c>
       <c r="C11" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="D11" t="s" s="14">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="E11" t="s" s="14"/>
       <c r="F11"/>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B12">
         <v>2</v>
       </c>
       <c r="C12" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="D12" t="inlineStr" s="14">
         <is>
-          <t>Réaliser le roux — Faire fondre le beurre en parcelles dans une sauteuse suffisamment grande. Ajouter la farine tamisée dès que le beurre est fondu. Mélanger à l'aide d'une spatule ou d'un fouet à sauce jusqu'à obtenir un mélange lisse et homogène.</t>
+          <t>Réaliser le roux — Faire fondre le beurre en parcelles dans une grande sauteuse (elle doit pouvoir contenir ensuite le liquide de mouillement : lait, fond, fumet…). Ajouter la farine dès que le beurre est fondu. Mélanger à l'aide d'une spatule en exoglass : le mélange doit être lisse et homogène.</t>
         </is>
       </c>
       <c r="E12" t="s" s="14"/>
       <c r="F12"/>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B13">
         <v>3</v>
       </c>
       <c r="C13" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="D13" t="inlineStr" s="14">
         <is>
-          <t>Cuire le roux blanc — Cuire très doucement à feu réduit sans arrêter de mélanger. Arrêter la cuisson lorsqu'il blanchit et devient mousseux — on dit alors qu'il « fleurit ».</t>
+          <t>Cuire le roux blanc — Cuire très doucement à feu réduit, sans arrêter de mélanger à la spatule en exoglass, jusqu'à ce qu'il blanchisse et devienne mousseux : on dit alors qu'il « fleurit » (3 à 4 min).</t>
         </is>
       </c>
       <c r="E13" t="s" s="14">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="F13"/>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B14">
         <v>4</v>
       </c>
       <c r="C14" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-        <v>129</v>
+        <v>130</v>
+      </c>
+      <c r="D14" t="inlineStr" s="14">
+        <is>
+          <t>Arrêter la cuisson — Retirer immédiatement la sauteuse du feu et refroidir rapidement le roux. Si nécessaire, plonger le fond de la sauteuse dans une plaque ou une calotte contenant de l'eau froide.</t>
+        </is>
       </c>
       <c r="E14" t="s" s="14"/>
       <c r="F14"/>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B15">
         <v>1</v>
       </c>
       <c r="C15"/>
       <c r="D15" t="s" s="14">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E15" t="s" s="14"/>
       <c r="F15"/>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B16">
         <v>1</v>
       </c>
       <c r="C16"/>
       <c r="D16" t="s" s="14">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="E16" t="s" s="14"/>
       <c r="F16"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:D55"/>
+  <dimension ref="A1:D53"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="15">
         <f>"GRO_CDC_087 · GRO.POISSONS · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_087 · GRO.POISSONS · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="16">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="17">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B5" t="str" s="14">
         <f>Procedure!D2</f>
         <v>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel nécessaire. Laver et désinfecter le matériel et le poste de travail en suivant les protocoles.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="17">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B6" t="str" s="14">
         <f>Procedure!D3</f>
         <v>Préparations préliminaires — La veille, faire décongeler les filets de colin suivant la procédure. Tailler et portionner les filets. Réserver au froid en attente d'utilisation. Dans une calotte, faire fondre le beurre. Au pinceau, badigeonner le fond de 6 bacs GN 1/1 H 45 perforés. Saler et poivrer le fond des bacs. Réserver au froid en attente d'utilisation.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C7" s="11">
         <f>'Besoins'!$B$2*12</f>
         <v>12</v>
       </c>
       <c r="D7" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="str">
-        <f>Besoins!B17</f>
+        <f>Besoins!B16</f>
         <v>Beurre doux 82% MG plaquette</v>
       </c>
       <c r="C8" s="11">
-        <f>Besoins!E17</f>
+        <f>Besoins!E16</f>
         <v>0.25</v>
       </c>
       <c r="D8" t="str">
-        <f>Besoins!F17</f>
+        <f>Besoins!F16</f>
         <v>kg</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C9" s="11">
         <f>'Besoins'!$B$2*0.025</f>
         <v>0.025</v>
       </c>
       <c r="D9" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C10" s="11">
         <f>'Besoins'!$B$2*0.012</f>
         <v>0.012</v>
       </c>
       <c r="D10" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="17">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B11" t="str" s="14">
         <f>Procedure!D4</f>
         <v>Confectionner la farce de poisson — Au mixeur, hacher finement les filets de saumon et de colin. Dans la cuve du batteur, mettre la chair de poisson hachée et le sel fin. Travailler à la feuille. Au contact du sel, la chair va se raffermir. Ajouter progressivement les œufs. Travailler l'ensemble. Ajouter la crème fraîche et les épices. Travailler afin d'obtenir une farce bien liée. Débarrasser la farce dans un bac GN 1/1 H 100. Filmer et stocker le bac au froid.</v>
       </c>
       <c r="C11"/>
       <c r="D11"/>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="str">
         <f>Besoins!B22</f>
         <v>Filets de saumon surgeles</v>
       </c>
       <c r="C12" s="11">
         <f>Besoins!E22</f>
         <v>2</v>
       </c>
       <c r="D12" t="str">
         <f>Besoins!F22</f>
         <v>kg</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C13" s="11">
         <f>'Besoins'!$B$2*1</f>
         <v>1</v>
       </c>
       <c r="D13" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C14" s="11">
         <f>'Besoins'!$B$2*8</f>
         <v>8</v>
       </c>
       <c r="D14" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="str">
-        <f>Besoins!B18</f>
+        <f>Besoins!B17</f>
         <v>Crème fraîche épaisse 30% MG</v>
       </c>
       <c r="C15" s="11">
-        <f>Besoins!E18</f>
+        <f>Besoins!E17</f>
         <v>0.4</v>
       </c>
       <c r="D15" t="str">
-        <f>Besoins!F18</f>
+        <f>Besoins!F17</f>
         <v>kg</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C16" s="11">
         <f>'Besoins'!$B$2*0.025</f>
         <v>0.025</v>
       </c>
       <c r="D16" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C17" s="11">
         <f>'Besoins'!$B$2*0.006</f>
         <v>0.006</v>
       </c>
       <c r="D17" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="str">
-        <f>Besoins!B12</f>
+        <f>Besoins!B9</f>
         <v>Piment de Cayenne</v>
       </c>
       <c r="C18" s="11">
-        <f>Besoins!E12</f>
+        <f>Besoins!E9</f>
         <v>0.001</v>
       </c>
       <c r="D18" t="str">
-        <f>Besoins!F12</f>
+        <f>Besoins!F9</f>
         <v>kg</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s" s="17">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B19" t="str" s="14">
         <f>Procedure!D5</f>
         <v>Plaquer les filets de colin — Éponger les filets avec du papier absorbant. Plaquer les filets sur les bacs beurrés.</v>
       </c>
       <c r="C19"/>
       <c r="D19"/>
     </row>
     <row r="20">
       <c r="A20" t="s" s="17">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B20" t="str" s="14">
         <f>Procedure!D6</f>
         <v>Farcir les filets de colin — Remplir de farce une poche jetable munie d'une douille cannelée n°10. Coucher à la poche, sur la longueur de chaque filet de colin, un bâton torsadé de farce de poisson. Réserver au froid les bacs de filets sur l'échelle du four.</v>
       </c>
       <c r="C20"/>
       <c r="D20"/>
     </row>
     <row r="21">
       <c r="A21" t="s" s="17">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B21" t="str" s="14">
         <f>Procedure!D7</f>
         <v>Confectionner la sauce — Confectionner le roux : dans un rondeau, faire fondre le beurre. Ajouter la farine. Remuer au fouet. Cuire le roux. Au terme de sa cuisson, il devient blanc et mousseux. Réserver et laisser refroidir le roux dans le rondeau qui servira à la confection de la sauce. Confectionner le fumet : dans un rondeau, réaliser 10 litres de fumet de crustacés à partir de fumet déshydraté en utilisant le vin blanc pour la réhydratation et en se reportant aux recommandations du fabricant. Confectionner le velouté : verser le fumet bouillant sur le roux froid. Laisser cuire le velouté à feu doux. Corser avec les concentrés de crustacés et de champignons. Crémer le velouté. Au mixeur, émulsionner la sauce. Rectifier l'assaisonnement. Respecter la procédure de fin de cuisson. Débarrasser la sauce dans un bac GN 1/2 H 250. Filmer le bac pour éviter de la tamponner. Maintenir la sauce à une température de +63 °C en attente d'utilisation.</v>
       </c>
       <c r="C21"/>
       <c r="D21"/>
     </row>
     <row r="22">
       <c r="A22"/>
       <c r="B22" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C22" s="11">
         <f>'Besoins'!$B$2*10</f>
         <v>10</v>
       </c>
       <c r="D22" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
     </row>
     <row r="23">
       <c r="A23"/>
       <c r="B23" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C23" s="11">
         <f>'Besoins'!$B$2*2</f>
         <v>2</v>
       </c>
       <c r="D23" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
     </row>
     <row r="24">
       <c r="A24"/>
       <c r="B24" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C24" s="11">
         <f>'Besoins'!$B$2*1.5</f>
         <v>1.5</v>
       </c>
       <c r="D24" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
     </row>
     <row r="25">
       <c r="A25"/>
       <c r="B25" t="str">
-        <f>Besoins!B19</f>
+        <f>Besoins!B18</f>
         <v>Crème fraîche liquide 15% MG allégée</v>
       </c>
       <c r="C25" s="11">
-        <f>Besoins!E19</f>
+        <f>Besoins!E18</f>
         <v>2</v>
       </c>
       <c r="D25" t="str">
-        <f>Besoins!F19</f>
+        <f>Besoins!F18</f>
         <v>lt</v>
       </c>
     </row>
     <row r="26">
       <c r="A26"/>
       <c r="B26" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C26" s="11">
         <f>'Besoins'!$B$2*0.1</f>
         <v>0.1</v>
       </c>
       <c r="D26" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
     </row>
     <row r="27">
       <c r="A27"/>
       <c r="B27" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C27" s="11">
         <f>'Besoins'!$B$2*0.1</f>
         <v>0.1</v>
       </c>
       <c r="D27" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s" s="17">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B28" t="str" s="14">
         <f>Procedure!D8</f>
         <v>Cuire les filets de colin — Préchauffer le four sur la position vapeur. Pluper la sonde de cuisson dans le cœur d'un filet. Enfourner l'échelle de cuisson contenant les bacs de filets. Cuire pendant 10 à 15 minutes. Atteindre la température de +63 °C. Contrôler la cuisson. Respecter la procédure de cuisson. Stocker en armoire chaude et maintenir à la température de +63 °C en attente de consommation.</v>
       </c>
       <c r="C28"/>
       <c r="D28"/>
     </row>
     <row r="29">
       <c r="A29" t="s" s="17">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B29" t="str" s="14">
         <f>Procedure!D9</f>
         <v>Dresser et servir — Dresser sur assiette un filet farci. Napper de sauce crustacés.</v>
       </c>
       <c r="C29"/>
       <c r="D29"/>
     </row>
     <row r="30">
       <c r="A30"/>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
     </row>
     <row r="31">
       <c r="A31" t="s" s="16">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
     </row>
     <row r="32">
       <c r="A32" t="s" s="17">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B32" t="str" s="14">
         <f>Procedure!D10</f>
         <v>Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</v>
       </c>
       <c r="C32"/>
       <c r="D32"/>
     </row>
     <row r="33">
       <c r="A33"/>
       <c r="B33" t="str">
-        <f>Besoins!B8</f>
-        <v>EAU</v>
+        <f>Besoins!B7</f>
+        <v>Eau (robinet - moy. France 2026)</v>
       </c>
       <c r="C33" s="11">
-        <f>Besoins!E8</f>
+        <f>Besoins!E7</f>
         <v>9.75</v>
       </c>
       <c r="D33" t="str">
-        <f>Besoins!F8</f>
+        <f>Besoins!F7</f>
         <v>lt</v>
       </c>
     </row>
     <row r="34">
       <c r="A34"/>
       <c r="B34" t="str">
-        <f>Besoins!B15</f>
+        <f>Besoins!B13</f>
         <v>Fumet de Crustacés déshydraté (Knorr Professional)</v>
       </c>
       <c r="C34" s="11">
-        <f>Besoins!E15</f>
+        <f>Besoins!E13</f>
         <v>0.25</v>
       </c>
       <c r="D34" t="str">
-        <f>Besoins!F15</f>
+        <f>Besoins!F13</f>
         <v>kg</v>
       </c>
     </row>
     <row r="35">
       <c r="A35"/>
       <c r="B35"/>
       <c r="C35"/>
       <c r="D35"/>
     </row>
     <row r="36">
       <c r="A36" t="s" s="16">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
     </row>
     <row r="37">
       <c r="A37" t="s" s="17">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B37" t="str" s="14">
         <f>"[METTRE EN PLACE] "&amp;Procedure!D11</f>
-        <v>[METTRE EN PLACE] Mettre en place — Peser, mesurer et contrôler les denrées. Tamiser la farine. Découper le beurre en parcelles.</v>
+        <v>[METTRE EN PLACE] Mettre en place le poste de travail — Peser, mesurer, contrôler les denrées. Tamiser la farine. Découper le beurre en parcelles.</v>
       </c>
       <c r="C37"/>
       <c r="D37"/>
     </row>
     <row r="38">
       <c r="A38"/>
       <c r="B38" t="str">
-        <f>Besoins!B16</f>
+        <f>Besoins!B15</f>
         <v>Beurre de cuisine bloc 10 kg</v>
       </c>
       <c r="C38" s="11">
-        <f>Besoins!E16</f>
+        <f>Besoins!E15</f>
         <v>0.75</v>
       </c>
       <c r="D38" t="str">
-        <f>Besoins!F16</f>
+        <f>Besoins!F15</f>
         <v>kg</v>
       </c>
     </row>
     <row r="39">
       <c r="A39"/>
       <c r="B39" t="str">
         <f>Besoins!B11</f>
-        <v>farine de blé tamisée type 55</v>
+        <v>Farine de blé T55</v>
       </c>
       <c r="C39" s="11">
         <f>Besoins!E11</f>
         <v>0.75</v>
       </c>
       <c r="D39" t="str">
         <f>Besoins!F11</f>
         <v>kg</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s" s="17">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B40" t="str" s="14">
         <f>"[ÉTUVER] "&amp;Procedure!D12</f>
-        <v>[ÉTUVER] Réaliser le roux — Faire fondre le beurre en parcelles dans une sauteuse suffisamment grande. Ajouter la farine tamisée dès que le beurre est fondu. Mélanger à l'aide d'une spatule ou d'un fouet à sauce jusqu'à obtenir un mélange lisse et homogène.</v>
+        <v>[ÉTUVER] Réaliser le roux — Faire fondre le beurre en parcelles dans une grande sauteuse (elle doit pouvoir contenir ensuite le liquide de mouillement : lait, fond, fumet…). Ajouter la farine dès que le beurre est fondu. Mélanger à l'aide d'une spatule en exoglass : le mélange doit être lisse et homogène.</v>
       </c>
       <c r="C40"/>
       <c r="D40"/>
     </row>
     <row r="41">
-      <c r="A41"/>
-[...11 lines deleted...]
-      </c>
+      <c r="A41" t="s" s="17">
+        <v>142</v>
+      </c>
+      <c r="B41" t="str" s="14">
+        <f>"[RÉDUIRE] "&amp;Procedure!D13</f>
+        <v>[RÉDUIRE] Cuire le roux blanc — Cuire très doucement à feu réduit, sans arrêter de mélanger à la spatule en exoglass, jusqu'à ce qu'il blanchisse et devienne mousseux : on dit alors qu'il « fleurit » (3 à 4 min).</v>
+      </c>
+      <c r="C41"/>
+      <c r="D41"/>
     </row>
     <row r="42">
       <c r="A42"/>
-      <c r="B42" t="str">
-[...10 lines deleted...]
-      </c>
+      <c r="B42" t="str" s="18">
+        <f>"ℹ "&amp;Procedure!E13</f>
+        <v>ℹ</v>
+      </c>
+      <c r="C42"/>
+      <c r="D42"/>
     </row>
     <row r="43">
       <c r="A43" t="s" s="17">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="B43" t="str" s="14">
-        <f>"[RÉDUIRE] "&amp;Procedure!D13</f>
-        <v>[RÉDUIRE] Cuire le roux blanc — Cuire très doucement à feu réduit sans arrêter de mélanger. Arrêter la cuisson lorsqu'il blanchit et devient mousseux — on dit alors qu'il « fleurit ».</v>
+        <f>"[REFROIDIR] "&amp;Procedure!D14</f>
+        <v>[REFROIDIR] Arrêter la cuisson — Retirer immédiatement la sauteuse du feu et refroidir rapidement le roux. Si nécessaire, plonger le fond de la sauteuse dans une plaque ou une calotte contenant de l'eau froide.</v>
       </c>
       <c r="C43"/>
       <c r="D43"/>
     </row>
     <row r="44">
       <c r="A44"/>
-      <c r="B44" t="str" s="18">
-[...2 lines deleted...]
-      </c>
+      <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
     </row>
     <row r="45">
-      <c r="A45" t="s" s="17">
-[...5 lines deleted...]
-      </c>
+      <c r="A45" t="s" s="16">
+        <v>156</v>
+      </c>
+      <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
     </row>
     <row r="46">
-      <c r="A46"/>
-      <c r="B46"/>
+      <c r="A46" t="s" s="17">
+        <v>137</v>
+      </c>
+      <c r="B46" t="str" s="14">
+        <f>Procedure!D15</f>
+        <v>Utiliser directement le fonds naturel, sans dilution — reconditionnement en cuisine.</v>
+      </c>
       <c r="C46"/>
       <c r="D46"/>
     </row>
     <row r="47">
-      <c r="A47" t="s" s="16">
-[...4 lines deleted...]
-      <c r="D47"/>
+      <c r="A47"/>
+      <c r="B47" t="str">
+        <f>Besoins!B14</f>
+        <v>Fonds Naturel Fumet de Crustacés prêt-à-l'emploi (CHEF, Nestlé Professional)</v>
+      </c>
+      <c r="C47" s="11">
+        <f>Besoins!E14</f>
+        <v>0.1</v>
+      </c>
+      <c r="D47" t="str">
+        <f>Besoins!F14</f>
+        <v>lt</v>
+      </c>
     </row>
     <row r="48">
-      <c r="A48" t="s" s="17">
-[...5 lines deleted...]
-      </c>
+      <c r="A48"/>
+      <c r="B48"/>
       <c r="C48"/>
       <c r="D48"/>
     </row>
     <row r="49">
-      <c r="A49"/>
-[...11 lines deleted...]
-      </c>
+      <c r="A49" t="s" s="16">
+        <v>157</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
     </row>
     <row r="50">
-      <c r="A50"/>
-      <c r="B50"/>
+      <c r="A50" t="s" s="17">
+        <v>137</v>
+      </c>
+      <c r="B50" t="str" s="14">
+        <f>Procedure!D16</f>
+        <v>Utiliser directement le concentré liquide, sans dilution — reconditionnement en cuisine.</v>
+      </c>
       <c r="C50"/>
       <c r="D50"/>
     </row>
     <row r="51">
-      <c r="A51" t="s" s="16">
-[...4 lines deleted...]
-      <c r="D51"/>
+      <c r="A51"/>
+      <c r="B51" t="str">
+        <f>Besoins!B12</f>
+        <v>Concentré Liquide Champignons (CHEF, Nestlé Professional)</v>
+      </c>
+      <c r="C51" s="11">
+        <f>Besoins!E12</f>
+        <v>0.1</v>
+      </c>
+      <c r="D51" t="str">
+        <f>Besoins!F12</f>
+        <v>lt</v>
+      </c>
     </row>
     <row r="52">
-      <c r="A52" t="s" s="17">
-[...5 lines deleted...]
-      </c>
+      <c r="A52"/>
+      <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
     </row>
     <row r="53">
-      <c r="A53"/>
-[...25 lines deleted...]
-      <c r="D55"/>
+      <c r="A53" t="s" s="19">
+        <v>22</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53"/>
+      <c r="D53"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="24">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="B19:D19"/>
     <mergeCell ref="B20:D20"/>
     <mergeCell ref="B21:D21"/>
     <mergeCell ref="B28:D28"/>
     <mergeCell ref="B29:D29"/>
     <mergeCell ref="A31:D31"/>
     <mergeCell ref="B32:D32"/>
     <mergeCell ref="A36:D36"/>
     <mergeCell ref="B37:D37"/>
     <mergeCell ref="B40:D40"/>
+    <mergeCell ref="B41:D41"/>
+    <mergeCell ref="B42:D42"/>
     <mergeCell ref="B43:D43"/>
-    <mergeCell ref="B44:D44"/>
-[...5 lines deleted...]
-    <mergeCell ref="A55:D55"/>
+    <mergeCell ref="A45:D45"/>
+    <mergeCell ref="B46:D46"/>
+    <mergeCell ref="A49:D49"/>
+    <mergeCell ref="B50:D50"/>
+    <mergeCell ref="A53:D53"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>FILETS DE COLIN FARCIS LA VALLI</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>