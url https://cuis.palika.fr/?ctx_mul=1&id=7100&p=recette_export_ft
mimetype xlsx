--- v0 (2026-09-16)
+++ v1 (2026-10-31)
@@ -50,111 +50,111 @@
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
   </si>
   <si>
     <t>ALC-COGNAC</t>
   </si>
   <si>
     <t>Cognac VS (flambé, sauce)</t>
   </si>
   <si>
     <t>Spiritueux et liqueurs cuisine</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t>VIN-MADEIRE</t>
   </si>
   <si>
     <t>Madère (cuisson sauce)</t>
   </si>
   <si>
     <t>Vins et bières de cuisson</t>
   </si>
   <si>
     <t>CONS-CHAMPIG-PI</t>
   </si>
   <si>
     <t>Champignons de Paris tranchés boîte</t>
   </si>
   <si>
     <t>Conserves de légumes</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
+    <t>EPI-POIVRE-NOIR</t>
+  </si>
+  <si>
+    <t>Poivre noir moulu</t>
+  </si>
+  <si>
+    <t>Épices en poudre et graines</t>
+  </si>
+  <si>
+    <t>FAR-T55</t>
+  </si>
+  <si>
+    <t>Farine de blé T55</t>
+  </si>
+  <si>
+    <t>Farines de blé</t>
+  </si>
+  <si>
     <t>CHEF-FUMET-CRUS</t>
   </si>
   <si>
     <t>Fonds Naturel Fumet de Crustacés prêt-à-l'emploi (CHEF, Nestlé Professional)</t>
   </si>
   <si>
-    <t>Condiments et sauces</t>
-[...17 lines deleted...]
-    <t>Farines de blé</t>
+    <t>Fonds liquides prêts à l'emploi</t>
   </si>
   <si>
     <t>HUI-TOURNESOL</t>
   </si>
   <si>
     <t>Huile de tournesol raffinée vrac</t>
   </si>
   <si>
     <t>Huiles végétales</t>
   </si>
   <si>
     <t>BEU-DOUX</t>
   </si>
   <si>
     <t>Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
     <t>CRE-FRAICHE-LI</t>
   </si>
   <si>
     <t>Crème fraîche liquide 15% MG allégée</t>
   </si>
@@ -627,112 +627,112 @@
         <v>2.3</v>
       </c>
       <c r="E9" s="6">
         <f>D9*$B$2</f>
         <v>2.3</v>
       </c>
       <c r="F9" t="s">
         <v>22</v>
       </c>
       <c r="G9" s="8">
         <f>E9*3.2</f>
         <v>7.36</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10" t="s">
         <v>24</v>
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10" s="4">
-        <v>0.05</v>
+        <v>0.007</v>
       </c>
       <c r="E10" s="6">
         <f>D10*$B$2</f>
-        <v>0.05</v>
+        <v>0.007</v>
       </c>
       <c r="F10" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="G10" s="8">
-        <f>E10*12.35</f>
-        <v>0.6175</v>
+        <f>E10*12.5</f>
+        <v>0.0875</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>26</v>
       </c>
       <c r="B11" t="s">
         <v>27</v>
       </c>
       <c r="C11" t="s">
         <v>28</v>
       </c>
       <c r="D11" s="4">
-        <v>0.007</v>
+        <v>0.5</v>
       </c>
       <c r="E11" s="6">
         <f>D11*$B$2</f>
-        <v>0.007</v>
+        <v>0.5</v>
       </c>
       <c r="F11" t="s">
         <v>22</v>
       </c>
       <c r="G11" s="8">
-        <f>E11*12.5</f>
-        <v>0.0875</v>
+        <f>E11*0.56</f>
+        <v>0.28</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>29</v>
       </c>
       <c r="B12" t="s">
         <v>30</v>
       </c>
       <c r="C12" t="s">
         <v>31</v>
       </c>
       <c r="D12" s="4">
-        <v>0.5</v>
+        <v>0.05</v>
       </c>
       <c r="E12" s="6">
         <f>D12*$B$2</f>
-        <v>0.5</v>
+        <v>0.05</v>
       </c>
       <c r="F12" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="G12" s="8">
-        <f>E12*0.56</f>
-        <v>0.28</v>
+        <f>E12*12.35</f>
+        <v>0.6175</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>32</v>
       </c>
       <c r="B13" t="s">
         <v>33</v>
       </c>
       <c r="C13" t="s">
         <v>34</v>
       </c>
       <c r="D13" s="4">
         <v>0.5</v>
       </c>
       <c r="E13" s="6">
         <f>D13*$B$2</f>
         <v>0.5</v>
       </c>
       <c r="F13" t="s">
         <v>15</v>
       </c>
       <c r="G13" s="8">
         <f>E13*1.05</f>
         <v>0.525</v>
@@ -1449,59 +1449,59 @@
       <c r="B9" t="str" s="11">
         <f>Procedure!D4</f>
         <v>Faire revenir les noix de pétoncles — Préchauffer la sauteuse. Dans un bac GN 2/1 H 150, mettre les 500 g de farine. Éponger les noix de pétoncles sur du papier absorbant. Saler et poivrer les noix. Rouler les noix de pétoncles dans la farine. Tapoter entre les mains les noix pour retirer l'excédent de farine. Réserver dans deux bacs GN 1/1 H 25. Dans la sauteuse, à l'huile et au beurre, faire sauter très vivement la moitié des noix de pétoncles. Le temps de cuisson ne doit pas excéder 2 à 3 minutes. Ajouter les échalotes finement hachées au dernier moment. Flamber avec le cognac. Retirer aussitôt les noix de pétoncles pour éviter de trop les cuire. Débarrasser et égoutter les noix dans 2 bacs GN 1/1 H 65 perforés doublés de bacs pleins. Renouveler l'opération pour le reste des noix de pétoncles.</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="str">
         <f>Besoins!B18</f>
         <v>Échalotte hachée IQF</v>
       </c>
       <c r="C10" s="6">
         <f>Besoins!E18</f>
         <v>0.5</v>
       </c>
       <c r="D10" t="str">
         <f>Besoins!F18</f>
         <v>kg</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="str">
-        <f>Besoins!B12</f>
+        <f>Besoins!B11</f>
         <v>Farine de blé T55</v>
       </c>
       <c r="C11" s="6">
-        <f>Besoins!E12</f>
+        <f>Besoins!E11</f>
         <v>0.5</v>
       </c>
       <c r="D11" t="str">
-        <f>Besoins!F12</f>
+        <f>Besoins!F11</f>
         <v>kg</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="str">
         <f>Besoins!B7</f>
         <v>Cognac VS (flambé, sauce)</v>
       </c>
       <c r="C12" s="6">
         <f>Besoins!E7</f>
         <v>0.2</v>
       </c>
       <c r="D12" t="str">
         <f>Besoins!F7</f>
         <v>lt</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="str">
         <f>Besoins!B14</f>
         <v>Beurre doux 82% MG plaquette</v>
       </c>
       <c r="C13" s="6">
@@ -1524,59 +1524,59 @@
         <v>0.5</v>
       </c>
       <c r="D14" t="str">
         <f>Besoins!F13</f>
         <v>lt</v>
       </c>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="str">
         <f>Besoins!B17</f>
         <v>Sel fin de cuisine</v>
       </c>
       <c r="C15" s="6">
         <f>Besoins!E17</f>
         <v>0.073</v>
       </c>
       <c r="D15" t="str">
         <f>Besoins!F17</f>
         <v>kg</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="str">
-        <f>Besoins!B11</f>
+        <f>Besoins!B10</f>
         <v>Poivre noir moulu</v>
       </c>
       <c r="C16" s="6">
-        <f>Besoins!E11</f>
+        <f>Besoins!E10</f>
         <v>0.007</v>
       </c>
       <c r="D16" t="str">
-        <f>Besoins!F11</f>
+        <f>Besoins!F10</f>
         <v>kg</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s" s="14">
         <v>85</v>
       </c>
       <c r="B17" t="str" s="11">
         <f>Procedure!D5</f>
         <v>Garnir les ramequins — Mettre 25 ramequins dans chacun des 4 bacs GN 1/1 H 45 pour faciliter leur mise en cuisson au four. Garnir équitablement les ramequins avec les champignons et la portion de noix de pétoncles. Verser 1 cL de madère dans chaque ramequin.</v>
       </c>
       <c r="C17"/>
       <c r="D17"/>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="str">
         <f>Besoins!B8</f>
         <v>Madère (cuisson sauce)</v>
       </c>
       <c r="C18" s="6">
         <f>Besoins!E8</f>
         <v>1</v>
       </c>
       <c r="D18" t="str">
@@ -1651,59 +1651,59 @@
       <c r="C24"/>
       <c r="D24"/>
     </row>
     <row r="25">
       <c r="A25" t="s" s="13">
         <v>90</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
     </row>
     <row r="26">
       <c r="A26" t="s" s="14">
         <v>82</v>
       </c>
       <c r="B26" t="str" s="11">
         <f>Procedure!D9</f>
         <v>Utiliser directement le fonds naturel, sans dilution — reconditionnement en cuisine.</v>
       </c>
       <c r="C26"/>
       <c r="D26"/>
     </row>
     <row r="27">
       <c r="A27"/>
       <c r="B27" t="str">
-        <f>Besoins!B10</f>
+        <f>Besoins!B12</f>
         <v>Fonds Naturel Fumet de Crustacés prêt-à-l'emploi (CHEF, Nestlé Professional)</v>
       </c>
       <c r="C27" s="6">
-        <f>Besoins!E10</f>
+        <f>Besoins!E12</f>
         <v>0.05</v>
       </c>
       <c r="D27" t="str">
-        <f>Besoins!F10</f>
+        <f>Besoins!F12</f>
         <v>lt</v>
       </c>
     </row>
     <row r="28">
       <c r="A28"/>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
     </row>
     <row r="29">
       <c r="A29" t="s" s="15">
         <v>91</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="13">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>