--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -17,143 +17,146 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="93" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="97" uniqueCount="97">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>FILETS DE POISSON À L'ÉTUVÉE DE POIREAUX</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>GRO_CDC_082</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Poissons collectivité (GRO.POISSONS)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
+    <t>La Cuisine de Collectivité (BPI.CDC)</t>
+  </si>
+  <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>16/09/2026 01:04</t>
+    <t>31/10/2026 03:08</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
   </si>
   <si>
     <t>EPI-PIMENT-CAYE</t>
   </si>
   <si>
     <t>Piment de Cayenne</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>EPI-POIVRE-NOIR</t>
   </si>
   <si>
     <t>Poivre noir moulu</t>
   </si>
   <si>
     <t>FEC-PDT</t>
   </si>
   <si>
     <t>Fécule de pomme de terre</t>
   </si>
@@ -178,156 +181,165 @@
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
     <t>RNM1900160</t>
   </si>
   <si>
     <t>ANETH France botte</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
     <t>bte</t>
   </si>
   <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
+    <t>RNMS00781</t>
+  </si>
+  <si>
+    <t>Poireaux coupés en rondelles surgelés</t>
+  </si>
+  <si>
+    <t>Légumes surgelés</t>
+  </si>
+  <si>
     <t>RNMS00433</t>
   </si>
   <si>
     <t>Filets de colin lieu</t>
   </si>
   <si>
     <t>Poissons et fruits de mer surgelés</t>
   </si>
   <si>
-    <t>RNMS00781</t>
-[...7 lines deleted...]
-  <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 100 pc)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Poissons collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Filets de colin lieu</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poireaux coupés en rondelles surgelés</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ ANETH (KG)</t>
   </si>
   <si>
     <t>Conversions diverses</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ ANETH France botte</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Citron jaune frais (zeste/jus) — à réactualiser</t>
+    <t xml:space="preserve">    ↳ Citron jaune (pièce)</t>
+  </si>
+  <si>
+    <t>Conversions fruits frais (P→K)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Citron jaune frais (zeste/jus) — à réactualiser</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poivre noir moulu</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Piment de Cayenne</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Fécule de pomme de terre</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>Fiche technique — FILETS DE POISSON À L'ÉTUVÉE DE POIREAUX</t>
   </si>
   <si>
     <t>FILETS DE POISSON À L'ÉTUVÉE DE POIREAUX  GRO_CDC_082</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t xml:space="preserve">    ANETH (KG) (conv.)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Citron jaune (pièce) (conv.)</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>6.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="201" formatCode="#,##0.00&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="0.00"/>
@@ -505,782 +517,804 @@
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>11</v>
       </c>
-      <c r="B7"/>
+      <c r="B7" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>306.06645</v>
+        <v>284.13845</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>3.0606645</v>
+        <v>2.8413845</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>306.06645</v>
+        <v>284.13845</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B17" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:G16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B2" s="8">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B3" s="9">
         <v>100</v>
       </c>
       <c r="C3" t="s" s="10">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B4" s="11">
         <f>$B$2*B3</f>
         <v>100</v>
       </c>
       <c r="C4" t="str">
         <f>C3</f>
         <v>pc</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D7" s="9">
         <v>0.008</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
         <v>0.008</v>
       </c>
       <c r="F7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G7" s="4">
         <f>E7*9.8</f>
         <v>0.0784</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C8" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D8" s="9">
         <v>0.007</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
         <v>0.007</v>
       </c>
       <c r="F8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G8" s="4">
         <f>E8*12.5</f>
         <v>0.0875</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B9" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D9" s="9">
         <v>0.05</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
         <v>0.05</v>
       </c>
       <c r="F9" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G9" s="4">
         <f>E9*1.5</f>
         <v>0.075</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B10" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C10" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D10" s="9">
-        <v>2</v>
+        <v>0.24</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
-        <v>2</v>
+        <v>0.24</v>
       </c>
       <c r="F10" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G10" s="4">
-        <f>E10*3.2</f>
-        <v>6.4</v>
+        <f>E10*2.8</f>
+        <v>0.672</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B11" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C11" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D11" s="9">
         <v>6</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
         <v>6</v>
       </c>
       <c r="F11" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G11" s="4">
         <f>E11*5.2</f>
         <v>31.2</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B12" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C12" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D12" s="9">
         <v>3</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
         <v>3</v>
       </c>
       <c r="F12" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G12" s="4">
-        <f>E12*6</f>
-        <v>18</v>
+        <f>E12*0.6</f>
+        <v>1.8</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B13" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D13" s="9">
         <v>0.073</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
         <v>0.073</v>
       </c>
       <c r="F13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G13" s="4">
         <f>E13*0.35</f>
         <v>0.02555</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B14" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C14" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D14" s="9">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="F14" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G14" s="4">
-        <f>E14*16</f>
-        <v>224</v>
+        <f>E14*2.62</f>
+        <v>26.2</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B15" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C15" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D15" s="9">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E15" s="11">
         <f>D15*$B$2</f>
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="F15" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G15" s="4">
-        <f>E15*2.62</f>
-        <v>26.2</v>
+        <f>E15*16</f>
+        <v>224</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16" t="s" s="3">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="G16" s="12">
         <f>SUM(G7:G15)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:F12"/>
+  <dimension ref="A1:F13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C3" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D3" s="11">
         <v>14</v>
       </c>
       <c r="E3" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F3" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
+        <v>69</v>
+      </c>
+      <c r="C4" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="D4" s="11">
         <v>10</v>
       </c>
       <c r="E4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F4" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C5" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D5" s="11">
         <v>6</v>
       </c>
       <c r="E5" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F5" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D6" s="11">
         <v>0.3</v>
       </c>
       <c r="E6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F6" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>2</v>
       </c>
       <c r="B7" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C7" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D7" s="11">
         <v>3</v>
       </c>
       <c r="E7" t="s">
+        <v>50</v>
+      </c>
+      <c r="F7" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C8" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="D8" s="11">
         <v>2</v>
       </c>
       <c r="E8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F8" t="s">
-        <v>42</v>
+        <v>75</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B9" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C9" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D9" s="11">
-        <v>0.073</v>
+        <v>0.24</v>
       </c>
       <c r="E9" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F9" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C10" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D10" s="11">
-        <v>0.007</v>
+        <v>0.073</v>
       </c>
       <c r="E10" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F10" t="s">
-        <v>33</v>
+        <v>53</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C11" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D11" s="11">
-        <v>0.008</v>
+        <v>0.007</v>
       </c>
       <c r="E11" t="s">
+        <v>35</v>
+      </c>
+      <c r="F11" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="C12" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D12" s="11">
+        <v>0.008</v>
+      </c>
+      <c r="E12" t="s">
+        <v>35</v>
+      </c>
+      <c r="F12" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>1</v>
+      </c>
+      <c r="B13" t="s">
+        <v>80</v>
+      </c>
+      <c r="C13" t="s">
+        <v>68</v>
+      </c>
+      <c r="D13" s="11">
         <v>0.05</v>
       </c>
-      <c r="E12" t="s">
-[...3 lines deleted...]
-        <v>39</v>
+      <c r="E13" t="s">
+        <v>35</v>
+      </c>
+      <c r="F13" t="s">
+        <v>40</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>83</v>
+        <v>86</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="inlineStr" s="13">
         <is>
           <t>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel nécessaire. Désinfecter le matériel et le poste de travail suivant les protocoles.</t>
         </is>
       </c>
       <c r="E2" t="s" s="13"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
@@ -1345,300 +1379,313 @@
       <c r="A7" t="s">
         <v>2</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7"/>
       <c r="D7" t="inlineStr" s="13">
         <is>
           <t>Dresser et servir — Dresser dans une assiette un lit de fondue de poireaux, déposer dessus un filet de poisson. Napper de beurre émulsionné au jus de poireaux. Persiller légèrement.</t>
         </is>
       </c>
       <c r="E7" t="s" s="13"/>
       <c r="F7"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:D20"/>
+  <dimension ref="A1:D21"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="14">
         <f>"GRO_CDC_082 · GRO.POISSONS · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_082 · GRO.POISSONS · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="15">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="16">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="B5" t="str" s="13">
         <f>Procedure!D2</f>
         <v>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel nécessaire. Désinfecter le matériel et le poste de travail suivant les protocoles.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="16">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="B6" t="str" s="13">
         <f>Procedure!D3</f>
         <v>Préparations préliminaires — La veille : décongeler le poisson suivant la procédure. Habiller, portionner, laver et égoutter les filets de poisson. Réserver au froid. Déconditionner les poireaux émincés suivant la procédure. Réserver au froid. Laver et désinfecter le persil, les citrons et l'aneth. Au cutter, hacher le persil. Réserver au froid. Effeuiller l'aneth. Réserver au froid les pluches. Déconditionner les 5 kg de beurre et les détailler en petits cubes. Réserver au froid. Dans une petite russe, faire fondre 250 g de beurre. Au pinceau, badigeonner de beurre fondu le fond de 8 bacs GN 1/1 H 15 perforés.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="C7" s="11">
         <f>'Besoins'!$B$2*0.3</f>
         <v>0.3</v>
       </c>
       <c r="D7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="str">
-        <f>Besoins!B15</f>
+        <f>Besoins!B14</f>
         <v>Poireaux coupés en rondelles surgelés</v>
       </c>
       <c r="C8" s="11">
-        <f>Besoins!E15</f>
+        <f>Besoins!E14</f>
         <v>10</v>
       </c>
       <c r="D8" t="str">
-        <f>Besoins!F15</f>
+        <f>Besoins!F14</f>
         <v>kg</v>
       </c>
     </row>
     <row r="9">
-      <c r="A9" t="s" s="16">
-[...2 lines deleted...]
-      <c r="B9" t="str" s="13">
+      <c r="A9"/>
+      <c r="B9" t="s">
+        <v>92</v>
+      </c>
+      <c r="C9" s="11">
+        <f>'Besoins'!$B$2*2</f>
+        <v>2</v>
+      </c>
+      <c r="D9" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s" s="16">
+        <v>93</v>
+      </c>
+      <c r="B10" t="str" s="13">
         <f>Procedure!D4</f>
         <v>Cuire la fondue de poireaux — Dans une sauteuse, faire fondre 750 g de beurre et faire suer les poireaux émincés. Saler et poivrer en cours de cuisson. Faire fondre sans coloration à couvert. Au terme de la cuisson, réserver la fondue de poireaux dans un bac GN 1/1 H 150. Couvrir ou filmer le bac et réserver au chaud en attente d'utilisation. Récupérer et filtrer le jus de cuisson des poireaux dans une petite russe. Réserver au chaud en attente d'utilisation.</v>
       </c>
-      <c r="C9"/>
-[...15 lines deleted...]
-      </c>
+      <c r="C10"/>
+      <c r="D10"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="str">
-        <f>Besoins!B13</f>
-        <v>Sel fin de cuisine</v>
+        <f>Besoins!B11</f>
+        <v>Beurre doux 82% MG plaquette</v>
       </c>
       <c r="C11" s="11">
-        <f>Besoins!E13</f>
-        <v>0.073</v>
+        <f>Besoins!E11</f>
+        <v>6</v>
       </c>
       <c r="D11" t="str">
-        <f>Besoins!F13</f>
+        <f>Besoins!F11</f>
         <v>kg</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="str">
-        <f>Besoins!B8</f>
-        <v>Poivre noir moulu</v>
+        <f>Besoins!B13</f>
+        <v>Sel fin de cuisine</v>
       </c>
       <c r="C12" s="11">
-        <f>Besoins!E8</f>
-        <v>0.007</v>
+        <f>Besoins!E13</f>
+        <v>0.073</v>
       </c>
       <c r="D12" t="str">
-        <f>Besoins!F8</f>
+        <f>Besoins!F13</f>
         <v>kg</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="str">
+        <f>Besoins!B8</f>
+        <v>Poivre noir moulu</v>
+      </c>
+      <c r="C13" s="11">
+        <f>Besoins!E8</f>
+        <v>0.007</v>
+      </c>
+      <c r="D13" t="str">
+        <f>Besoins!F8</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14"/>
+      <c r="B14" t="str">
         <f>Besoins!B7</f>
         <v>Piment de Cayenne</v>
       </c>
-      <c r="C13" s="11">
+      <c r="C14" s="11">
         <f>Besoins!E7</f>
         <v>0.008</v>
       </c>
-      <c r="D13" t="str">
+      <c r="D14" t="str">
         <f>Besoins!F7</f>
         <v>kg</v>
       </c>
     </row>
-    <row r="14">
-[...3 lines deleted...]
-      <c r="B14" t="str" s="13">
+    <row r="15">
+      <c r="A15" t="s" s="16">
+        <v>94</v>
+      </c>
+      <c r="B15" t="str" s="13">
         <f>Procedure!D5</f>
         <v>Marquer la cuisson des filets de poisson — Préchauffer le four sur la position vapeur. Répartir les pluches d'aneth sur le fond des bacs beurrés. Saler et poivrer. Plaquer 12 portions de poisson sur chaque bac. Poser la sonde de cuisson au cœur d'une portion de poisson. Étager les 8 bacs garnis sur l'échelle de cuisson. Enfourner et cuire les filets de poisson à la vapeur. Atteindre +63 °C en fin de cuisson. Respecter la procédure de fin de cuisson. Stocker en armoire chaude et maintenir à la température de +63 °C en attente de consommation.</v>
       </c>
-      <c r="C14"/>
-[...5 lines deleted...]
-        <f>Besoins!B14</f>
+      <c r="C15"/>
+      <c r="D15"/>
+    </row>
+    <row r="16">
+      <c r="A16"/>
+      <c r="B16" t="str">
+        <f>Besoins!B15</f>
         <v>Filets de colin lieu</v>
       </c>
-      <c r="C15" s="11">
-        <f>Besoins!E14</f>
+      <c r="C16" s="11">
+        <f>Besoins!E15</f>
         <v>14</v>
       </c>
-      <c r="D15" t="str">
-        <f>Besoins!F14</f>
+      <c r="D16" t="str">
+        <f>Besoins!F15</f>
         <v>kg</v>
       </c>
     </row>
-    <row r="16">
-[...3 lines deleted...]
-      <c r="B16" t="str" s="13">
+    <row r="17">
+      <c r="A17" t="s" s="16">
+        <v>95</v>
+      </c>
+      <c r="B17" t="str" s="13">
         <f>Procedure!D6</f>
         <v>Confectionner le beurre monté émulsionné au jus de poireaux — Chauffer la cuve du batteur sous l'eau chaude. Porter à ébullition le jus de cuisson des poireaux. Dans la cuve du batteur, mettre le jus de poireaux bouillant. Au fouet, en deuxième vitesse, incorporer les dés de beurre et émulsionner. En fin de montage, pour maintenir la consistance de l'émulsion, adjoindre 50 g de fécule de pommes de terre préalablement délayée dans un peu de jus de poireaux ou d'eau.</v>
       </c>
-      <c r="C16"/>
-[...4 lines deleted...]
-      <c r="B17" t="str">
+      <c r="C17"/>
+      <c r="D17"/>
+    </row>
+    <row r="18">
+      <c r="A18"/>
+      <c r="B18" t="str">
         <f>Besoins!B9</f>
         <v>Fécule de pomme de terre</v>
       </c>
-      <c r="C17" s="11">
+      <c r="C18" s="11">
         <f>Besoins!E9</f>
         <v>0.05</v>
       </c>
-      <c r="D17" t="str">
+      <c r="D18" t="str">
         <f>Besoins!F9</f>
         <v>kg</v>
       </c>
     </row>
-    <row r="18">
-[...3 lines deleted...]
-      <c r="B18" t="str" s="13">
+    <row r="19">
+      <c r="A19" t="s" s="16">
+        <v>96</v>
+      </c>
+      <c r="B19" t="str" s="13">
         <f>Procedure!D7</f>
         <v>Dresser et servir — Dresser dans une assiette un lit de fondue de poireaux, déposer dessus un filet de poisson. Napper de beurre émulsionné au jus de poireaux. Persiller légèrement.</v>
       </c>
-      <c r="C18"/>
-[...4 lines deleted...]
-      <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
     </row>
     <row r="20">
-      <c r="A20" t="s" s="17">
-[...1 lines deleted...]
-      </c>
+      <c r="A20"/>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
+    </row>
+    <row r="21">
+      <c r="A21" t="s" s="17">
+        <v>22</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="10">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
-    <mergeCell ref="B9:D9"/>
-[...3 lines deleted...]
-    <mergeCell ref="A20:D20"/>
+    <mergeCell ref="B10:D10"/>
+    <mergeCell ref="B15:D15"/>
+    <mergeCell ref="B17:D17"/>
+    <mergeCell ref="B19:D19"/>
+    <mergeCell ref="A21:D21"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>FILETS DE POISSON À L'ÉTUVÉE DE</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>