--- v0 (2026-09-16)
+++ v1 (2026-10-31)
@@ -17,203 +17,197 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="154">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="139" uniqueCount="139">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>MATELOTE DE SAUMONETTES</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>GRO_CDC_079</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Poissons collectivité (GRO.POISSONS)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
+    <t>La Cuisine de Collectivité (BPI.CDC)</t>
+  </si>
+  <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>16/09/2026 03:11</t>
+    <t>31/10/2026 04:06</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>EAU</t>
+  </si>
+  <si>
+    <t>Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t>Matières premières</t>
+  </si>
+  <si>
+    <t>lt</t>
   </si>
   <si>
     <t>VIN-ROUGE-CUI</t>
   </si>
   <si>
     <t>Vin rouge de cuisson (table)</t>
   </si>
   <si>
     <t>Vins et bières de cuisson</t>
   </si>
   <si>
-    <t>lt</t>
-[...1 lines deleted...]
-  <si>
     <t>CONC-TOMATE</t>
   </si>
   <si>
     <t>Concentré de tomate double</t>
   </si>
   <si>
     <t>Concentrés et purées cuisines</t>
   </si>
   <si>
+    <t>CONS-CHAMPIG-PI</t>
+  </si>
+  <si>
+    <t>Champignons de Paris tranchés boîte</t>
+  </si>
+  <si>
+    <t>Conserves de légumes</t>
+  </si>
+  <si>
     <t>kg</t>
   </si>
   <si>
-    <t>CONS-CHAMPIG-PI</t>
-[...32 lines deleted...]
-    <t>Semoules &amp; amidons</t>
+    <t>FAR-T55</t>
+  </si>
+  <si>
+    <t>Farine de blé T55</t>
+  </si>
+  <si>
+    <t>Farines de blé</t>
   </si>
   <si>
     <t>KNORR-FBLIE-STD</t>
   </si>
   <si>
     <t>Fonds Brun Lié (Knorr Professional)</t>
   </si>
   <si>
     <t>Fonds déshydratés et poudres</t>
   </si>
   <si>
     <t>KNORR-FUMET-POIS</t>
   </si>
   <si>
     <t>Fumet de Poisson déshydraté (Knorr Professional)</t>
   </si>
   <si>
     <t>BEU-CUISINE</t>
   </si>
   <si>
     <t>Beurre de cuisine bloc 10 kg</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
   </si>
@@ -295,234 +289,195 @@
   <si>
     <t xml:space="preserve">    ↳ PERSIL PLAT (KG)</t>
   </si>
   <si>
     <t>Conversions diverses</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ PERSIL simple France botte</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Baguette tradition crue précuite</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Ail haché IQF</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Fumet de poisson reconstitue (collectivite)</t>
   </si>
   <si>
     <t>Préparations de base collectivité</t>
   </si>
   <si>
-    <t xml:space="preserve">        ↳ EAU</t>
+    <t xml:space="preserve">        ↳ Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Fumet de Poisson déshydraté (Knorr Professional)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Vin rouge de cuisson (table)</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Fond Brun de Veau Lié</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">        ↳ Fécule de pomme de terre</t>
+    <t xml:space="preserve">    ↳ Fond brun lie reconstitue (collectivite)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Fonds Brun Lié (Knorr Professional)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Concentré de tomate — boîte 4/4 (collectivité)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Concentré de tomate double</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ ROUX BLANC</t>
+  </si>
+  <si>
+    <t>Roux et liaisons de base</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Beurre de cuisine bloc 10 kg</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Concentré de tomate double</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">        ↳ farine de blé tamisée type 55</t>
+    <t xml:space="preserve">        ↳ Farine de blé T55</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>Fumet de poisson reconstitue (collectivite)</t>
   </si>
   <si>
     <t>DISSOUDRE</t>
   </si>
   <si>
     <t>Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</t>
   </si>
   <si>
-    <t>Fond Brun de Veau Lié</t>
+    <t>Fond brun lie reconstitue (collectivite)</t>
+  </si>
+  <si>
+    <t>Concentré de tomate — boîte 4/4 (collectivité)</t>
+  </si>
+  <si>
+    <t>ROUX BLANC</t>
   </si>
   <si>
     <t>METTRE EN PLACE</t>
   </si>
   <si>
-    <t>Mettre en place — Peser, mesurer et contrôler les denrées. Reconstituer le fond brun de veau selon le mode d'emploi.</t>
-[...29 lines deleted...]
-    <t>Mettre en place — Peser, mesurer et contrôler les denrées. Tamiser la farine. Découper le beurre en parcelles.</t>
+    <t>Mettre en place le poste de travail — Peser, mesurer, contrôler les denrées. Tamiser la farine. Découper le beurre en parcelles.</t>
   </si>
   <si>
     <t>ÉTUVER</t>
   </si>
   <si>
     <t>RÉDUIRE</t>
   </si>
   <si>
     <t>3 à 4 min</t>
   </si>
   <si>
     <t>REFROIDIR</t>
   </si>
   <si>
-    <t>Refroidir rapidement — Retirer la sauteuse du feu. Si nécessaire, plonger le fond dans une plaque d'eau froide pour stopper la cuisson.</t>
-[...1 lines deleted...]
-  <si>
     <t>Fiche technique — MATELOTE DE SAUMONETTES</t>
   </si>
   <si>
     <t>MATELOTE DE SAUMONETTES  GRO_CDC_079</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t xml:space="preserve">    PERSIL PLAT (KG) (conv.)</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
-    <t xml:space="preserve">    Roux Blanc</t>
+    <t xml:space="preserve">    ROUX BLANC</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t xml:space="preserve">    Fumet de poisson reconstitue (collectivite)</t>
   </si>
   <si>
-    <t xml:space="preserve">    Fond Brun de Veau Lié</t>
+    <t xml:space="preserve">    Fond brun lie reconstitue (collectivite)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Concentré de tomate — boîte 4/4 (collectivité)</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>6.</t>
   </si>
   <si>
     <t>7.</t>
   </si>
   <si>
     <t>8.</t>
   </si>
   <si>
     <t>↳ Fumet de poisson reconstitue (collectivite)  GRO-FUMET-POISS</t>
   </si>
   <si>
-    <t xml:space="preserve">    EAU</t>
-[...14 lines deleted...]
-    <t>↳ Roux Blanc  00SAU_REC001</t>
+    <t xml:space="preserve">    Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t>↳ Fond brun lie reconstitue (collectivite)  GRO-FOND-BRUN</t>
+  </si>
+  <si>
+    <t>↳ Concentré de tomate — boîte 4/4 (collectivité)  GRO-CONC-TOMATE</t>
+  </si>
+  <si>
+    <t>↳ ROUX BLANC  GRO_CDR_B280</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="201" formatCode="#,##0.00&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="0.00"/>
     <numFmt numFmtId="203" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="9">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
@@ -591,66 +546,63 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEAF3EE"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFF3CD"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="20">
+  <cellXfs count="19">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="201" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="202" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="203" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="203" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="201" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
@@ -700,2165 +652,1900 @@
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>11</v>
       </c>
-      <c r="B7"/>
+      <c r="B7" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>225.58215</v>
+        <v>221.86078272727</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>2.2558215</v>
+        <v>2.2186078272727</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>225.58215</v>
+        <v>221.86078272727</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B17" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:G21"/>
+  <dimension ref="A1:G20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B2" s="8">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B3" s="9">
         <v>100</v>
       </c>
       <c r="C3" t="s" s="10">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B4" s="11">
         <f>$B$2*B3</f>
         <v>100</v>
       </c>
       <c r="C4" t="str">
         <f>C3</f>
         <v>pc</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D7" s="9">
-        <v>5</v>
+        <v>15.7</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
-        <v>5</v>
+        <v>15.7</v>
       </c>
       <c r="F7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G7" s="4">
-        <f>E7*2.6</f>
-        <v>13</v>
+        <f>E7*0.0043</f>
+        <v>0.06751</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D8" s="9">
-        <v>0.4</v>
+        <v>5</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>0.4</v>
+        <v>5</v>
       </c>
       <c r="F8" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*2.8</f>
-        <v>1.12</v>
+        <f>E8*2.6</f>
+        <v>13</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>39</v>
       </c>
       <c r="B9" t="s">
         <v>40</v>
       </c>
       <c r="C9" t="s">
         <v>41</v>
       </c>
       <c r="D9" s="9">
-        <v>6.9</v>
+        <v>0.454545</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>6.9</v>
+        <v>0.454545</v>
       </c>
       <c r="F9" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*3.2</f>
-        <v>22.08</v>
+        <f>E9*12.6000126</f>
+        <v>5.727273</v>
       </c>
     </row>
     <row r="10">
-      <c r="A10" t="s" s="12">
+      <c r="A10" t="s">
         <v>42</v>
       </c>
       <c r="B10" t="s">
         <v>43</v>
       </c>
       <c r="C10" t="s">
         <v>44</v>
       </c>
       <c r="D10" s="9">
-        <v>21.55</v>
+        <v>6.9</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
-        <v>21.55</v>
+        <v>6.9</v>
       </c>
       <c r="F10" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="G10" s="4">
-        <f>E10*0.003</f>
-        <v>0.06465</v>
+        <f>E10*3.2</f>
+        <v>22.08</v>
       </c>
     </row>
     <row r="11">
-      <c r="A11" t="s" s="12">
-        <v>45</v>
+      <c r="A11" t="s">
+        <v>46</v>
       </c>
       <c r="B11" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C11" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D11" s="9">
         <v>0.35</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
         <v>0.35</v>
       </c>
       <c r="F11" t="s">
-        <v>24</v>
+        <v>45</v>
       </c>
       <c r="G11" s="4">
-        <f>E11*0</f>
-        <v>0</v>
+        <f>E11*0.56</f>
+        <v>0.196</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B12" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C12" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D12" s="9">
-        <v>0.12</v>
+        <v>0.15</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
-        <v>0.12</v>
+        <v>0.15</v>
       </c>
       <c r="F12" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="G12" s="4">
-        <f>E12*1.5</f>
-        <v>0.18</v>
+        <f>E12*19.69</f>
+        <v>2.9535</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
+        <v>52</v>
+      </c>
+      <c r="B13" t="s">
+        <v>53</v>
+      </c>
+      <c r="C13" t="s">
         <v>51</v>
       </c>
-      <c r="B13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D13" s="9">
-        <v>0.3</v>
+        <v>0.15</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
-        <v>0.3</v>
+        <v>0.15</v>
       </c>
       <c r="F13" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="G13" s="4">
-        <f>E13*0</f>
-        <v>0</v>
+        <f>E13*23.08</f>
+        <v>3.462</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="B14" t="s">
         <v>55</v>
       </c>
       <c r="C14" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="D14" s="9">
-        <v>0.15</v>
+        <v>0.35</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
-        <v>0.15</v>
+        <v>0.35</v>
       </c>
       <c r="F14" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="G14" s="4">
-        <f>E14*0</f>
-        <v>0</v>
+        <f>E14*4.9</f>
+        <v>1.715</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
+        <v>57</v>
+      </c>
+      <c r="B15" t="s">
+        <v>58</v>
+      </c>
+      <c r="C15" t="s">
         <v>56</v>
       </c>
-      <c r="B15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D15" s="9">
-        <v>0.47</v>
+        <v>0.2</v>
       </c>
       <c r="E15" s="11">
         <f>D15*$B$2</f>
-        <v>0.47</v>
+        <v>0.2</v>
       </c>
       <c r="F15" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="G15" s="4">
-        <f>E15*4.9</f>
-        <v>2.303</v>
+        <f>E15*5.2</f>
+        <v>1.04</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>59</v>
       </c>
       <c r="B16" t="s">
         <v>60</v>
       </c>
       <c r="C16" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="D16" s="9">
-        <v>0.2</v>
+        <v>3.5</v>
       </c>
       <c r="E16" s="11">
         <f>D16*$B$2</f>
-        <v>0.2</v>
+        <v>3.5</v>
       </c>
       <c r="F16" t="s">
-        <v>38</v>
+        <v>62</v>
       </c>
       <c r="G16" s="4">
-        <f>E16*5.2</f>
-        <v>1.04</v>
+        <f>E16*0.45</f>
+        <v>1.575</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B17" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C17" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="D17" s="9">
-        <v>3.5</v>
+        <v>3</v>
       </c>
       <c r="E17" s="11">
         <f>D17*$B$2</f>
-        <v>3.5</v>
+        <v>3</v>
       </c>
       <c r="F17" t="s">
-        <v>64</v>
+        <v>25</v>
       </c>
       <c r="G17" s="4">
-        <f>E17*4.5</f>
-        <v>15.75</v>
+        <f>E17*0.45</f>
+        <v>1.35</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B18" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C18" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D18" s="9">
-        <v>3</v>
+        <v>0.075</v>
       </c>
       <c r="E18" s="11">
         <f>D18*$B$2</f>
-        <v>3</v>
+        <v>0.075</v>
       </c>
       <c r="F18" t="s">
-        <v>24</v>
+        <v>45</v>
       </c>
       <c r="G18" s="4">
-        <f>E18*0.45</f>
-        <v>1.35</v>
+        <f>E18*9.26</f>
+        <v>0.6945</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B19" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C19" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D19" s="9">
-        <v>0.075</v>
+        <v>16</v>
       </c>
       <c r="E19" s="11">
         <f>D19*$B$2</f>
-        <v>0.075</v>
+        <v>16</v>
       </c>
       <c r="F19" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="G19" s="4">
-        <f>E19*9.26</f>
-        <v>0.6945</v>
+        <f>E19*10.5</f>
+        <v>168</v>
       </c>
     </row>
     <row r="20">
-      <c r="A20" t="s">
-[...2 lines deleted...]
-      <c r="B20" t="s">
+      <c r="A20"/>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20" t="s" s="3">
         <v>72</v>
       </c>
-      <c r="C20" t="s">
-[...27 lines deleted...]
-        <f>SUM(G7:G20)</f>
+      <c r="G20" s="12">
+        <f>SUM(G7:G19)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:F23"/>
+  <dimension ref="A1:F21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
+        <v>73</v>
+      </c>
+      <c r="B1" t="s" s="2">
+        <v>74</v>
+      </c>
+      <c r="C1" t="s" s="2">
         <v>75</v>
       </c>
-      <c r="B1" t="s" s="2">
+      <c r="D1" t="s" s="2">
         <v>76</v>
       </c>
-      <c r="C1" t="s" s="2">
-[...4 lines deleted...]
-      </c>
       <c r="E1" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="C3" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="D3" s="11">
         <v>16</v>
       </c>
       <c r="E3" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="F3" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="C4" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="D4" s="11">
         <v>6.9</v>
       </c>
       <c r="E4" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="F4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="C5" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="D5" s="11">
         <v>0.35</v>
       </c>
       <c r="E5" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="F5" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>2</v>
       </c>
       <c r="B6" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="C6" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="D6" s="11">
         <v>3.5</v>
       </c>
       <c r="E6" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="F6" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="C7" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="D7" s="11">
         <v>3</v>
       </c>
       <c r="E7" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F7" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="C8" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="D8" s="11">
         <v>0.075</v>
       </c>
       <c r="E8" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="F8" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="C9" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="D9" s="11">
         <v>0.2</v>
       </c>
       <c r="E9" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="F9" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="C10" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="D10" s="11">
         <v>10</v>
       </c>
       <c r="E10" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F10" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>2</v>
       </c>
       <c r="B11" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="C11" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="D11" s="11">
         <v>9.85</v>
       </c>
       <c r="E11" t="s">
+        <v>35</v>
+      </c>
+      <c r="F11" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>2</v>
       </c>
       <c r="B12" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="C12" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="D12" s="11">
         <v>0.15</v>
       </c>
       <c r="E12" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="F12" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="C13" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="D13" s="11">
         <v>5</v>
       </c>
       <c r="E13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F13" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>1</v>
       </c>
       <c r="B14" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="C14" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="D14" s="11">
         <v>6</v>
       </c>
       <c r="E14" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F14" t="s">
-        <v>96</v>
+        <v>89</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>2</v>
       </c>
       <c r="B15" t="s">
-        <v>97</v>
+        <v>90</v>
       </c>
       <c r="C15" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D15" s="11">
-        <v>12</v>
+        <v>5.85</v>
       </c>
       <c r="E15" t="s">
+        <v>35</v>
+      </c>
+      <c r="F15" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B16" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="C16" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="D16" s="11">
-        <v>11.7</v>
+        <v>0.15</v>
       </c>
       <c r="E16" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="F16" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B17" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="C17" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="D17" s="11">
-        <v>0.3</v>
+        <v>0.4</v>
       </c>
       <c r="E17" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="F17" t="s">
-        <v>53</v>
+        <v>89</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>2</v>
       </c>
       <c r="B18" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="C18" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="D18" s="11">
-        <v>0.12</v>
+        <v>0.455</v>
       </c>
       <c r="E18" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="F18" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B19" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="C19" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="D19" s="11">
-        <v>0.12</v>
+        <v>0.7</v>
       </c>
       <c r="E19" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="F19" t="s">
-        <v>58</v>
+        <v>98</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B20" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="C20" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="D20" s="11">
-        <v>0.4</v>
+        <v>0.35</v>
       </c>
       <c r="E20" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="F20" t="s">
-        <v>37</v>
+        <v>56</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B21" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="C21" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D21" s="11">
-        <v>0.7</v>
+        <v>0.35</v>
       </c>
       <c r="E21" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="F21" t="s">
-        <v>104</v>
-[...39 lines deleted...]
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:F20"/>
+  <dimension ref="A1:F16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
+        <v>101</v>
+      </c>
+      <c r="B1" t="s" s="2">
+        <v>102</v>
+      </c>
+      <c r="C1" t="s" s="2">
+        <v>103</v>
+      </c>
+      <c r="D1" t="s" s="2">
+        <v>104</v>
+      </c>
+      <c r="E1" t="s" s="2">
+        <v>105</v>
+      </c>
+      <c r="F1" t="s" s="2">
         <v>106</v>
-      </c>
-[...13 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2"/>
-      <c r="D2" t="inlineStr" s="14">
+      <c r="D2" t="inlineStr" s="13">
         <is>
           <t>Mise en place du poste de travail — Vérifier les DLC, peser les denrées, sélectionner le matériel nécessaire. Désinfecter le matériel et le poste de travail suivant les protocoles.</t>
         </is>
       </c>
-      <c r="E2" t="s" s="14"/>
+      <c r="E2" t="s" s="13"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3"/>
-      <c r="D3" t="inlineStr" s="14">
+      <c r="D3" t="inlineStr" s="13">
         <is>
           <t>Préparations préliminaires — La veille, décongeler la saumonette suivant la procédure. Habiller et tronçonner en portions la saumonette. Dégorger les tronçons dans de l'eau vinaigrée. Laver et égoutter le poisson. Réserver dans un bac GN 2/1 H 200 en polycarbonate muni d'une grille égouttoir. Couvrir et réserver au froid. Déconditionner les boîtes de champignons suivant la procédure. Égoutter les champignons et récupérer le jus des champignons dans une calotte. Réserver au froid. Laver, désinfecter et hacher au cutter le persil. Réserver au froid. Dans une calotte, faire fondre 200g de beurre. Ajouter 75g d'ail haché finement. Réserver.</t>
         </is>
       </c>
-      <c r="E3" t="s" s="14"/>
+      <c r="E3" t="s" s="13"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4"/>
-      <c r="D4" t="inlineStr" s="14">
+      <c r="D4" t="inlineStr" s="13">
         <is>
           <t>Confectionner le roux — Dans un rondeau, faire fondre le beurre. Ajouter la farine. Mélanger au fouet. Laisser cuire sans coloration. Au terme de la cuisson, le roux blanchit et devient mousseux. Laisser refroidir le roux dans le rondeau qui servira ultérieurement à la confection de la sauce.</t>
         </is>
       </c>
-      <c r="E4" t="s" s="14"/>
+      <c r="E4" t="s" s="13"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5"/>
-      <c r="D5" t="inlineStr" s="14">
+      <c r="D5" t="inlineStr" s="13">
         <is>
           <t>Confectionner la sauce — Réaliser 6 litres de fond brun de veau lié à partir de fond déshydraté en se reportant aux recommandations du fabricant. Ajouter la tomate concentrée au fond brun de veau lié. Dans une russe, porter à ébullition le vin rouge et le faire flamber. Dans un rondeau, confectionner 10 litres de fumet de poisson à partir de fond déshydraté en utilisant le vin rouge et le jus des champignons pour sa réalisation. Verser le fumet de poisson sur le roux. Mélanger au fouet. Porter à ébullition. Dépouiller la surface du velouté. Réduire la source de chaleur et laisser cuire à feu doux 5 minutes. Ajouter le fond brun tomaté au fumet. Monter et émulsionner la sauce au mixeur pour la rendre onctueuse.</t>
         </is>
       </c>
-      <c r="E5" t="s" s="14"/>
+      <c r="E5" t="s" s="13"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>2</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6"/>
-      <c r="D6" t="inlineStr" s="14">
+      <c r="D6" t="inlineStr" s="13">
         <is>
           <t>Marquer la cuisson de la matelote — Préchauffer le four sur la position mixte à +170°C. Ranger 20 morceaux de saumonette dans chacun des 5 bacs GN 1/1 H 65. Répartir les champignons émincés sur le poisson. Ajouter 3 litres de sauce dans chaque bac. Agiter les bacs d'un mouvement circulaire pour lier l'ensemble des éléments. Poser la sonde de cuisson dans un tronçon de saumonette. Couvrir les bacs. Étager les bacs sur l'échelle de cuisson. Enfourner, cuire. Atteindre +63°C au cœur du poisson. Respecter la procédure de fin de cuisson. Stocker en armoire chaude et maintenir à +63°C en attente de consommation.</t>
         </is>
       </c>
-      <c r="E6" t="s" s="14"/>
+      <c r="E6" t="s" s="13"/>
       <c r="F6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>2</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7"/>
-      <c r="D7" t="inlineStr" s="14">
+      <c r="D7" t="inlineStr" s="13">
         <is>
           <t>Faire les toasts — Pendant la cuisson de la matelote, trancher le pain. Ranger les tranches de pain sur des plaques. Toaster au four à +175°C. À la sortie du four, au pinceau, enduire de beurre aillé.</t>
         </is>
       </c>
-      <c r="E7" t="s" s="14"/>
+      <c r="E7" t="s" s="13"/>
       <c r="F7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>2</v>
       </c>
       <c r="B8">
         <v>7</v>
       </c>
       <c r="C8"/>
-      <c r="D8" t="inlineStr" s="14">
+      <c r="D8" t="inlineStr" s="13">
         <is>
           <t>Dresser et servir — Dresser une portion de poisson sur l'assiette, garnir de champignons émincés et napper de sauce. Saupoudrer de persil haché et décorer d'un toast aillé.</t>
         </is>
       </c>
-      <c r="E8" t="s" s="14"/>
+      <c r="E8" t="s" s="13"/>
       <c r="F8"/>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>2</v>
       </c>
       <c r="B9">
         <v>8</v>
       </c>
       <c r="C9"/>
-      <c r="D9" t="inlineStr" s="14">
+      <c r="D9" t="inlineStr" s="13">
         <is>
           <t>Suggestions — On peut ajouter 1 litre de crème fraîche à la sauce ou 1kg de purée de carotte. Mixer. Pour une matelote bourguignonne, ajouter 2,5kg de petits lardons de poitrine fraîche « blanchis » au four vapeur et 3kg d'oignons grelots braisés à brun.</t>
         </is>
       </c>
-      <c r="E9" t="s" s="14"/>
+      <c r="E9" t="s" s="13"/>
       <c r="F9"/>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="B10">
         <v>1</v>
       </c>
       <c r="C10" t="s">
-        <v>113</v>
-[...4 lines deleted...]
-      <c r="E10" t="s" s="14"/>
+        <v>108</v>
+      </c>
+      <c r="D10" t="s" s="13">
+        <v>109</v>
+      </c>
+      <c r="E10" t="s" s="13"/>
       <c r="F10"/>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="B11">
         <v>1</v>
       </c>
       <c r="C11" t="s">
-        <v>116</v>
-[...4 lines deleted...]
-      <c r="E11" t="s" s="14"/>
+        <v>108</v>
+      </c>
+      <c r="D11" t="s" s="13">
+        <v>109</v>
+      </c>
+      <c r="E11" t="s" s="13"/>
       <c r="F11"/>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>115</v>
-[...7 lines deleted...]
-      <c r="D12" t="inlineStr" s="14">
+        <v>111</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12" t="inlineStr" s="13">
         <is>
-          <t>Faire suer au beurre une fine Mirepoix (facultatif). Ajouter le fond brun de veau, le porter à ébullition, puis le réduire en le dépouillant et en l'écumant fréquemment.</t>
+          <t>Pivot de conversion : 1 boîte 4/4 de concentré de tomate double = 0,880kg net, convention déjà en place ailleurs dans le corpus (Fiches 136/139). AUCUNE mercuriale ferme trouvée pour le concentré de tomate spécifiquement (contrairement à la boîte 4/4 générique ~850g du référentiel unite_ref) -- valeur a_verifier, à corriger si une fiche technique produit réelle est trouvée. À utiliser pour toute fiche CDC exprimant le concentré de tomate en boîte(s) 4/4.</t>
         </is>
       </c>
-      <c r="E12" t="s" s="14"/>
+      <c r="E12"/>
       <c r="F12"/>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="B13">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C13" t="s">
-        <v>119</v>
-[...6 lines deleted...]
-      <c r="E13" t="s" s="14"/>
+        <v>113</v>
+      </c>
+      <c r="D13" t="s" s="13">
+        <v>114</v>
+      </c>
+      <c r="E13" t="s" s="13"/>
       <c r="F13"/>
     </row>
     <row r="14">
       <c r="A14" t="s">
+        <v>112</v>
+      </c>
+      <c r="B14">
+        <v>2</v>
+      </c>
+      <c r="C14" t="s">
         <v>115</v>
       </c>
-      <c r="B14">
-[...5 lines deleted...]
-      <c r="D14" t="inlineStr" s="14">
+      <c r="D14" t="inlineStr" s="13">
         <is>
-          <t>Contrôler la consistance à l'aide d'une cuillère à potage. Si nécessaire, ajouter un peu de liaison. L'épaississement maximum de la fécule n'est obtenu qu'après la reprise de l'ébullition.</t>
+          <t>Réaliser le roux — Faire fondre le beurre en parcelles dans une grande sauteuse (elle doit pouvoir contenir ensuite le liquide de mouillement : lait, fond, fumet…). Ajouter la farine dès que le beurre est fondu. Mélanger à l'aide d'une spatule en exoglass : le mélange doit être lisse et homogène.</t>
         </is>
       </c>
-      <c r="E14" t="s" s="14"/>
+      <c r="E14" t="s" s="13"/>
       <c r="F14"/>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="B15">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C15" t="s">
-        <v>121</v>
-[...9 lines deleted...]
-      </c>
+        <v>116</v>
+      </c>
+      <c r="D15" t="inlineStr" s="13">
+        <is>
+          <t>Cuire le roux blanc — Cuire très doucement à feu réduit, sans arrêter de mélanger à la spatule en exoglass, jusqu'à ce qu'il blanchisse et devienne mousseux : on dit alors qu'il « fleurit » (3 à 4 min).</t>
+        </is>
+      </c>
+      <c r="E15" t="s" s="13">
+        <v>117</v>
+      </c>
+      <c r="F15"/>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>125</v>
+        <v>112</v>
       </c>
       <c r="B16">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="C16" t="s">
-        <v>113</v>
-[...4 lines deleted...]
-      <c r="E16" t="s" s="14"/>
+        <v>118</v>
+      </c>
+      <c r="D16" t="inlineStr" s="13">
+        <is>
+          <t>Arrêter la cuisson — Retirer immédiatement la sauteuse du feu et refroidir rapidement le roux. Si nécessaire, plonger le fond de la sauteuse dans une plaque ou une calotte contenant de l'eau froide.</t>
+        </is>
+      </c>
+      <c r="E16" t="s" s="13"/>
       <c r="F16"/>
-    </row>
-[...68 lines deleted...]
-      <c r="F20"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:D59"/>
+  <dimension ref="A1:D49"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>133</v>
+        <v>119</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
-      <c r="A2" t="str" s="15">
+      <c r="A2" t="str" s="14">
         <f>"GRO_CDC_079 · GRO.POISSONS · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_079 · GRO.POISSONS · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
-      <c r="A4" t="s" s="16">
-        <v>134</v>
+      <c r="A4" t="s" s="15">
+        <v>120</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
-      <c r="A5" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B5" t="str" s="14">
+      <c r="A5" t="s" s="16">
+        <v>121</v>
+      </c>
+      <c r="B5" t="str" s="13">
         <f>Procedure!D2</f>
         <v>Mise en place du poste de travail — Vérifier les DLC, peser les denrées, sélectionner le matériel nécessaire. Désinfecter le matériel et le poste de travail suivant les protocoles.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
-      <c r="A6" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B6" t="str" s="14">
+      <c r="A6" t="s" s="16">
+        <v>122</v>
+      </c>
+      <c r="B6" t="str" s="13">
         <f>Procedure!D3</f>
         <v>Préparations préliminaires — La veille, décongeler la saumonette suivant la procédure. Habiller et tronçonner en portions la saumonette. Dégorger les tronçons dans de l'eau vinaigrée. Laver et égoutter le poisson. Réserver dans un bac GN 2/1 H 200 en polycarbonate muni d'une grille égouttoir. Couvrir et réserver au froid. Déconditionner les boîtes de champignons suivant la procédure. Égoutter les champignons et récupérer le jus des champignons dans une calotte. Réserver au froid. Laver, désinfecter et hacher au cutter le persil. Réserver au froid. Dans une calotte, faire fondre 200g de beurre. Ajouter 75g d'ail haché finement. Réserver.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="str">
-        <f>Besoins!B20</f>
+        <f>Besoins!B19</f>
         <v>Saumonette pelée VDK</v>
       </c>
       <c r="C7" s="11">
-        <f>Besoins!E20</f>
+        <f>Besoins!E19</f>
         <v>16</v>
       </c>
       <c r="D7" t="str">
-        <f>Besoins!F20</f>
+        <f>Besoins!F19</f>
         <v>kg</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="str">
-        <f>Besoins!B9</f>
+        <f>Besoins!B10</f>
         <v>Champignons de Paris tranchés boîte</v>
       </c>
       <c r="C8" s="11">
-        <f>Besoins!E9</f>
+        <f>Besoins!E10</f>
         <v>6.9</v>
       </c>
       <c r="D8" t="str">
-        <f>Besoins!F9</f>
+        <f>Besoins!F10</f>
         <v>kg</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="s">
-        <v>137</v>
+        <v>123</v>
       </c>
       <c r="C9" s="11">
         <f>'Besoins'!$B$2*0.35</f>
         <v>0.35</v>
       </c>
       <c r="D9" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="str">
-        <f>Besoins!B19</f>
+        <f>Besoins!B18</f>
         <v>Ail haché IQF</v>
       </c>
       <c r="C10" s="11">
-        <f>Besoins!E19</f>
+        <f>Besoins!E18</f>
         <v>0.075</v>
       </c>
       <c r="D10" t="str">
-        <f>Besoins!F19</f>
+        <f>Besoins!F18</f>
         <v>kg</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="str">
-        <f>Besoins!B16</f>
+        <f>Besoins!B15</f>
         <v>Beurre doux 82% MG plaquette</v>
       </c>
       <c r="C11" s="11">
-        <f>Besoins!E16</f>
+        <f>Besoins!E15</f>
         <v>0.2</v>
       </c>
       <c r="D11" t="str">
-        <f>Besoins!F16</f>
+        <f>Besoins!F15</f>
         <v>kg</v>
       </c>
     </row>
     <row r="12">
-      <c r="A12" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B12" t="str" s="14">
+      <c r="A12" t="s" s="16">
+        <v>124</v>
+      </c>
+      <c r="B12" t="str" s="13">
         <f>Procedure!D4</f>
         <v>Confectionner le roux — Dans un rondeau, faire fondre le beurre. Ajouter la farine. Mélanger au fouet. Laisser cuire sans coloration. Au terme de la cuisson, le roux blanchit et devient mousseux. Laisser refroidir le roux dans le rondeau qui servira ultérieurement à la confection de la sauce.</v>
       </c>
       <c r="C12"/>
       <c r="D12"/>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="s">
-        <v>139</v>
+        <v>125</v>
       </c>
       <c r="C13" s="11">
         <f>'Besoins'!$B$2*0.7</f>
         <v>0.7</v>
       </c>
       <c r="D13" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
     </row>
     <row r="14">
-      <c r="A14" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B14" t="str" s="14">
+      <c r="A14" t="s" s="16">
+        <v>126</v>
+      </c>
+      <c r="B14" t="str" s="13">
         <f>Procedure!D5</f>
         <v>Confectionner la sauce — Réaliser 6 litres de fond brun de veau lié à partir de fond déshydraté en se reportant aux recommandations du fabricant. Ajouter la tomate concentrée au fond brun de veau lié. Dans une russe, porter à ébullition le vin rouge et le faire flamber. Dans un rondeau, confectionner 10 litres de fumet de poisson à partir de fond déshydraté en utilisant le vin rouge et le jus des champignons pour sa réalisation. Verser le fumet de poisson sur le roux. Mélanger au fouet. Porter à ébullition. Dépouiller la surface du velouté. Réduire la source de chaleur et laisser cuire à feu doux 5 minutes. Ajouter le fond brun tomaté au fumet. Monter et émulsionner la sauce au mixeur pour la rendre onctueuse.</v>
       </c>
       <c r="C14"/>
       <c r="D14"/>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="s">
-        <v>141</v>
+        <v>127</v>
       </c>
       <c r="C15" s="11">
         <f>'Besoins'!$B$2*10</f>
         <v>10</v>
       </c>
       <c r="D15" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="str">
-        <f>Besoins!B7</f>
+        <f>Besoins!B8</f>
         <v>Vin rouge de cuisson (table)</v>
       </c>
       <c r="C16" s="11">
-        <f>Besoins!E7</f>
+        <f>Besoins!E8</f>
         <v>5</v>
       </c>
       <c r="D16" t="str">
-        <f>Besoins!F7</f>
+        <f>Besoins!F8</f>
         <v>lt</v>
       </c>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="s">
-        <v>142</v>
+        <v>128</v>
       </c>
       <c r="C17" s="11">
         <f>'Besoins'!$B$2*6</f>
         <v>6</v>
       </c>
       <c r="D17" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
-      <c r="B18" t="str">
-[...1 lines deleted...]
-        <v>Concentré de tomate double</v>
+      <c r="B18" t="s">
+        <v>129</v>
       </c>
       <c r="C18" s="11">
-        <f>Besoins!E8</f>
+        <f>'Besoins'!$B$2*0.4</f>
         <v>0.4</v>
       </c>
-      <c r="D18" t="str">
-[...1 lines deleted...]
-        <v>kg</v>
+      <c r="D18" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="19">
-      <c r="A19" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B19" t="str" s="14">
+      <c r="A19" t="s" s="16">
+        <v>130</v>
+      </c>
+      <c r="B19" t="str" s="13">
         <f>Procedure!D6</f>
         <v>Marquer la cuisson de la matelote — Préchauffer le four sur la position mixte à +170°C. Ranger 20 morceaux de saumonette dans chacun des 5 bacs GN 1/1 H 65. Répartir les champignons émincés sur le poisson. Ajouter 3 litres de sauce dans chaque bac. Agiter les bacs d'un mouvement circulaire pour lier l'ensemble des éléments. Poser la sonde de cuisson dans un tronçon de saumonette. Couvrir les bacs. Étager les bacs sur l'échelle de cuisson. Enfourner, cuire. Atteindre +63°C au cœur du poisson. Respecter la procédure de fin de cuisson. Stocker en armoire chaude et maintenir à +63°C en attente de consommation.</v>
       </c>
       <c r="C19"/>
       <c r="D19"/>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20" t="str">
-        <f>Besoins!B9</f>
+        <f>Besoins!B10</f>
         <v>Champignons de Paris tranchés boîte</v>
       </c>
       <c r="C20" s="11">
-        <f>Besoins!E9</f>
+        <f>Besoins!E10</f>
         <v>6.9</v>
       </c>
       <c r="D20" t="str">
-        <f>Besoins!F9</f>
+        <f>Besoins!F10</f>
         <v>kg</v>
       </c>
     </row>
     <row r="21">
-      <c r="A21" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B21" t="str" s="14">
+      <c r="A21" t="s" s="16">
+        <v>131</v>
+      </c>
+      <c r="B21" t="str" s="13">
         <f>Procedure!D7</f>
         <v>Faire les toasts — Pendant la cuisson de la matelote, trancher le pain. Ranger les tranches de pain sur des plaques. Toaster au four à +175°C. À la sortie du four, au pinceau, enduire de beurre aillé.</v>
       </c>
       <c r="C21"/>
       <c r="D21"/>
     </row>
     <row r="22">
       <c r="A22"/>
       <c r="B22" t="str">
-        <f>Besoins!B18</f>
+        <f>Besoins!B17</f>
         <v>Baguette tradition crue précuite</v>
       </c>
       <c r="C22" s="11">
-        <f>Besoins!E18</f>
+        <f>Besoins!E17</f>
         <v>3</v>
       </c>
       <c r="D22" t="str">
-        <f>Besoins!F18</f>
+        <f>Besoins!F17</f>
         <v>pc</v>
       </c>
     </row>
     <row r="23">
-      <c r="A23" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B23" t="str" s="14">
+      <c r="A23" t="s" s="16">
+        <v>132</v>
+      </c>
+      <c r="B23" t="str" s="13">
         <f>Procedure!D8</f>
         <v>Dresser et servir — Dresser une portion de poisson sur l'assiette, garnir de champignons émincés et napper de sauce. Saupoudrer de persil haché et décorer d'un toast aillé.</v>
       </c>
       <c r="C23"/>
       <c r="D23"/>
     </row>
     <row r="24">
       <c r="A24"/>
       <c r="B24" t="s">
-        <v>137</v>
+        <v>123</v>
       </c>
       <c r="C24" s="11">
         <f>'Besoins'!$B$2*0.35</f>
         <v>0.35</v>
       </c>
       <c r="D24" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
     </row>
     <row r="25">
-      <c r="A25" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B25" t="str" s="14">
+      <c r="A25" t="s" s="16">
+        <v>133</v>
+      </c>
+      <c r="B25" t="str" s="13">
         <f>Procedure!D9</f>
         <v>Suggestions — On peut ajouter 1 litre de crème fraîche à la sauce ou 1kg de purée de carotte. Mixer. Pour une matelote bourguignonne, ajouter 2,5kg de petits lardons de poitrine fraîche « blanchis » au four vapeur et 3kg d'oignons grelots braisés à brun.</v>
       </c>
       <c r="C25"/>
       <c r="D25"/>
     </row>
     <row r="26">
       <c r="A26"/>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
     </row>
     <row r="27">
-      <c r="A27" t="s" s="16">
-        <v>147</v>
+      <c r="A27" t="s" s="15">
+        <v>134</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
     </row>
     <row r="28">
-      <c r="A28" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B28" t="str" s="14">
+      <c r="A28" t="s" s="16">
+        <v>121</v>
+      </c>
+      <c r="B28" t="str" s="13">
         <f>"[DISSOUDRE] "&amp;Procedure!D10</f>
         <v>[DISSOUDRE] Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</v>
       </c>
       <c r="C28"/>
       <c r="D28"/>
     </row>
     <row r="29">
       <c r="A29"/>
       <c r="B29" t="s">
-        <v>148</v>
+        <v>135</v>
       </c>
       <c r="C29" s="11">
         <f>'Besoins'!$B$2*9.85</f>
         <v>9.85</v>
       </c>
       <c r="D29" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="30">
       <c r="A30"/>
       <c r="B30" t="str">
-        <f>Besoins!B14</f>
+        <f>Besoins!B13</f>
         <v>Fumet de Poisson déshydraté (Knorr Professional)</v>
       </c>
       <c r="C30" s="11">
-        <f>Besoins!E14</f>
+        <f>Besoins!E13</f>
         <v>0.15</v>
       </c>
       <c r="D30" t="str">
-        <f>Besoins!F14</f>
+        <f>Besoins!F13</f>
         <v>kg</v>
       </c>
     </row>
     <row r="31">
       <c r="A31"/>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
     </row>
     <row r="32">
-      <c r="A32" t="s" s="16">
-        <v>149</v>
+      <c r="A32" t="s" s="15">
+        <v>136</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
     </row>
     <row r="33">
-      <c r="A33" t="s" s="17">
-[...4 lines deleted...]
-        <v>[METTRE EN PLACE] Mettre en place — Peser, mesurer et contrôler les denrées. Reconstituer le fond brun de veau selon le mode d'emploi.</v>
+      <c r="A33" t="s" s="16">
+        <v>121</v>
+      </c>
+      <c r="B33" t="str" s="13">
+        <f>"[DISSOUDRE] "&amp;Procedure!D11</f>
+        <v>[DISSOUDRE] Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</v>
       </c>
       <c r="C33"/>
       <c r="D33"/>
     </row>
     <row r="34">
       <c r="A34"/>
       <c r="B34" t="s">
-        <v>150</v>
+        <v>135</v>
       </c>
       <c r="C34" s="11">
-        <f>'Besoins'!$B$2*12</f>
-        <v>12</v>
+        <f>'Besoins'!$B$2*5.85</f>
+        <v>5.85</v>
       </c>
       <c r="D34" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="35">
-      <c r="A35" t="s" s="17">
-[...7 lines deleted...]
-      <c r="D35"/>
+      <c r="A35"/>
+      <c r="B35" t="str">
+        <f>Besoins!B12</f>
+        <v>Fonds Brun Lié (Knorr Professional)</v>
+      </c>
+      <c r="C35" s="11">
+        <f>Besoins!E12</f>
+        <v>0.15</v>
+      </c>
+      <c r="D35" t="str">
+        <f>Besoins!F12</f>
+        <v>kg</v>
+      </c>
     </row>
     <row r="36">
       <c r="A36"/>
-      <c r="B36" t="s">
-[...8 lines deleted...]
-      </c>
+      <c r="B36"/>
+      <c r="C36"/>
+      <c r="D36"/>
     </row>
     <row r="37">
-      <c r="A37" t="s" s="17">
-[...5 lines deleted...]
-      </c>
+      <c r="A37" t="s" s="15">
+        <v>137</v>
+      </c>
+      <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
     </row>
     <row r="38">
       <c r="A38"/>
-      <c r="B38" t="str">
-[...10 lines deleted...]
-      </c>
+      <c r="B38" t="inlineStr" s="17">
+        <is>
+          <t>Pivot de conversion : 1 boîte 4/4 de concentré de tomate double = 0,880kg net, convention déjà en place ailleurs dans le corpus (Fiches 136/139). AUCUNE mercuriale ferme trouvée pour le concentré de tomate spécifiquement (contrairement à la boîte 4/4 générique ~850g du référentiel unite_ref) -- valeur a_verifier, à corriger si une fiche technique produit réelle est trouvée. À utiliser pour toute fiche CDC exprimant le concentré de tomate en boîte(s) 4/4.</t>
+        </is>
+      </c>
+      <c r="C38"/>
+      <c r="D38"/>
     </row>
     <row r="39">
-      <c r="A39" t="s" s="17">
-[...5 lines deleted...]
-      </c>
+      <c r="A39"/>
+      <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
     </row>
     <row r="40">
-      <c r="A40" t="s" s="17">
-[...5 lines deleted...]
-      </c>
+      <c r="A40" t="s" s="15">
+        <v>138</v>
+      </c>
+      <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
     </row>
     <row r="41">
-      <c r="A41"/>
-      <c r="B41" t="str" s="18">
+      <c r="A41" t="s" s="16">
+        <v>121</v>
+      </c>
+      <c r="B41" t="str" s="13">
+        <f>"[METTRE EN PLACE] "&amp;Procedure!D13</f>
+        <v>[METTRE EN PLACE] Mettre en place le poste de travail — Peser, mesurer, contrôler les denrées. Tamiser la farine. Découper le beurre en parcelles.</v>
+      </c>
+      <c r="C41"/>
+      <c r="D41"/>
+    </row>
+    <row r="42">
+      <c r="A42"/>
+      <c r="B42" t="str">
+        <f>Besoins!B14</f>
+        <v>Beurre de cuisine bloc 10 kg</v>
+      </c>
+      <c r="C42" s="11">
+        <f>Besoins!E14</f>
+        <v>0.35</v>
+      </c>
+      <c r="D42" t="str">
+        <f>Besoins!F14</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43"/>
+      <c r="B43" t="str">
+        <f>Besoins!B11</f>
+        <v>Farine de blé T55</v>
+      </c>
+      <c r="C43" s="11">
+        <f>Besoins!E11</f>
+        <v>0.35</v>
+      </c>
+      <c r="D43" t="str">
+        <f>Besoins!F11</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="s" s="16">
+        <v>122</v>
+      </c>
+      <c r="B44" t="str" s="13">
+        <f>"[ÉTUVER] "&amp;Procedure!D14</f>
+        <v>[ÉTUVER] Réaliser le roux — Faire fondre le beurre en parcelles dans une grande sauteuse (elle doit pouvoir contenir ensuite le liquide de mouillement : lait, fond, fumet…). Ajouter la farine dès que le beurre est fondu. Mélanger à l'aide d'une spatule en exoglass : le mélange doit être lisse et homogène.</v>
+      </c>
+      <c r="C44"/>
+      <c r="D44"/>
+    </row>
+    <row r="45">
+      <c r="A45" t="s" s="16">
+        <v>124</v>
+      </c>
+      <c r="B45" t="str" s="13">
+        <f>"[RÉDUIRE] "&amp;Procedure!D15</f>
+        <v>[RÉDUIRE] Cuire le roux blanc — Cuire très doucement à feu réduit, sans arrêter de mélanger à la spatule en exoglass, jusqu'à ce qu'il blanchisse et devienne mousseux : on dit alors qu'il « fleurit » (3 à 4 min).</v>
+      </c>
+      <c r="C45"/>
+      <c r="D45"/>
+    </row>
+    <row r="46">
+      <c r="A46"/>
+      <c r="B46" t="str" s="17">
         <f>"ℹ "&amp;Procedure!E15</f>
         <v>ℹ</v>
       </c>
-      <c r="C41"/>
-[...53 lines deleted...]
-      </c>
+      <c r="C46"/>
+      <c r="D46"/>
     </row>
     <row r="47">
-      <c r="A47"/>
-      <c r="B47"/>
+      <c r="A47" t="s" s="16">
+        <v>126</v>
+      </c>
+      <c r="B47" t="str" s="13">
+        <f>"[REFROIDIR] "&amp;Procedure!D16</f>
+        <v>[REFROIDIR] Arrêter la cuisson — Retirer immédiatement la sauteuse du feu et refroidir rapidement le roux. Si nécessaire, plonger le fond de la sauteuse dans une plaque ou une calotte contenant de l'eau froide.</v>
+      </c>
       <c r="C47"/>
       <c r="D47"/>
     </row>
     <row r="48">
-      <c r="A48" t="s" s="16">
-[...1 lines deleted...]
-      </c>
+      <c r="A48"/>
       <c r="B48"/>
       <c r="C48"/>
       <c r="D48"/>
     </row>
     <row r="49">
-      <c r="A49" t="s" s="17">
-[...5 lines deleted...]
-      </c>
+      <c r="A49" t="s" s="18">
+        <v>22</v>
+      </c>
+      <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
     </row>
-    <row r="50">
-[...110 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
-  <mergeCells count="29">
+  <mergeCells count="24">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B12:D12"/>
     <mergeCell ref="B14:D14"/>
     <mergeCell ref="B19:D19"/>
     <mergeCell ref="B21:D21"/>
     <mergeCell ref="B23:D23"/>
     <mergeCell ref="B25:D25"/>
     <mergeCell ref="A27:D27"/>
     <mergeCell ref="B28:D28"/>
     <mergeCell ref="A32:D32"/>
     <mergeCell ref="B33:D33"/>
-    <mergeCell ref="B35:D35"/>
-[...2 lines deleted...]
-    <mergeCell ref="B40:D40"/>
+    <mergeCell ref="A37:D37"/>
+    <mergeCell ref="B38:D38"/>
+    <mergeCell ref="A40:D40"/>
     <mergeCell ref="B41:D41"/>
-    <mergeCell ref="A43:D43"/>
     <mergeCell ref="B44:D44"/>
-    <mergeCell ref="A48:D48"/>
-[...5 lines deleted...]
-    <mergeCell ref="A59:D59"/>
+    <mergeCell ref="B45:D45"/>
+    <mergeCell ref="B46:D46"/>
+    <mergeCell ref="B47:D47"/>
+    <mergeCell ref="A49:D49"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>MATELOTE DE SAUMONETTES</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>