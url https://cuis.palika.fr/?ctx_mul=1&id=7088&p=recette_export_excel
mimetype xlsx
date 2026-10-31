--- v0 (2026-09-16)
+++ v1 (2026-10-31)
@@ -55,206 +55,209 @@
   <si>
     <t>GRO_CDC_077</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Poissons collectivité (GRO.POISSONS)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
+    <t>La Cuisine de Collectivité (BPI.CDC)</t>
+  </si>
+  <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>16/09/2026 02:45</t>
+    <t>31/10/2026 05:09</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>EAU</t>
+  </si>
+  <si>
+    <t>Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t>Matières premières</t>
+  </si>
+  <si>
+    <t>lt</t>
   </si>
   <si>
     <t>VIN-BLANC-CUI</t>
   </si>
   <si>
     <t>Vin blanc sec de cuisson</t>
   </si>
   <si>
     <t>Vins et bières de cuisson</t>
   </si>
   <si>
-    <t>lt</t>
-[...19 lines deleted...]
-  <si>
     <t>EPI-POIVRE-NOIR</t>
   </si>
   <si>
     <t>Poivre noir moulu</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
+    <t>FAR-T55</t>
+  </si>
+  <si>
+    <t>Farine de blé T55</t>
+  </si>
+  <si>
+    <t>Farines de blé</t>
+  </si>
+  <si>
     <t>KNORR-FUMET-POIS</t>
   </si>
   <si>
     <t>Fumet de Poisson déshydraté (Knorr Professional)</t>
   </si>
   <si>
     <t>Fonds déshydratés et poudres</t>
   </si>
   <si>
     <t>BEU-CUISINE</t>
   </si>
   <si>
     <t>Beurre de cuisine bloc 10 kg</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
     <t>BEU-DOUX</t>
   </si>
   <si>
     <t>Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>CRE-FRAICHE-LI</t>
   </si>
   <si>
     <t>Crème fraîche liquide 15% MG allégée</t>
   </si>
   <si>
     <t>Crèmes fraîches et laitières</t>
   </si>
   <si>
-    <t>00002261</t>
-[...7 lines deleted...]
-  <si>
     <t>RNM0420123</t>
   </si>
   <si>
     <t>CAROTTE France extra colis 12kg</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
     <t>RNM0370123</t>
   </si>
   <si>
     <t>CÉLERI-RAVE France</t>
   </si>
   <si>
+    <t>PDT-LAMELLE-SV</t>
+  </si>
+  <si>
+    <t>Pommes de terre lamelles cuites sous vide (5e gamme)</t>
+  </si>
+  <si>
+    <t>Légumes 4ème et 5ème gamme</t>
+  </si>
+  <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t>POIREAU-EM-SURG</t>
   </si>
   <si>
     <t>Poireaux émincés surgelés</t>
   </si>
   <si>
     <t>Légumes surgelés</t>
   </si>
   <si>
     <t>RNMS00431</t>
   </si>
   <si>
     <t>Filets de cabillaud</t>
   </si>
   <si>
     <t>Poissons et fruits de mer surgelés</t>
@@ -265,201 +268,198 @@
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 100 pc)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Poissons collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Filets de cabillaud</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ pommes de terre blanchies lamelles cuites à cœur pasteurisées</t>
+    <t xml:space="preserve">    ↳ Pommes de terre lamelles cuites sous vide (5e gamme)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ CAROTTE France extra colis 12kg</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poireaux émincés surgelés</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ CÉLERI-RAVE France</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Fumet de poisson reconstitue (collectivite)</t>
   </si>
   <si>
     <t>Préparations de base collectivité</t>
   </si>
   <si>
-    <t xml:space="preserve">        ↳ EAU</t>
+    <t xml:space="preserve">        ↳ Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Fumet de Poisson déshydraté (Knorr Professional)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Vin blanc sec de cuisson</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Crème fraîche liquide 15% MG allégée</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Roux Blanc</t>
+    <t xml:space="preserve">    ↳ ROUX BLANC</t>
   </si>
   <si>
     <t>Roux et liaisons de base</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Beurre de cuisine bloc 10 kg</t>
   </si>
   <si>
-    <t xml:space="preserve">        ↳ farine de blé tamisée type 55</t>
+    <t xml:space="preserve">        ↳ Farine de blé T55</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poivre noir moulu</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>Confectionner le roux — Beurre et farine tamisée, mélanger sans coloration, laisser refroidir.</t>
   </si>
   <si>
     <t>Réchauffer les pommes de terre en lamelles au four vapeur, 8 minutes.</t>
   </si>
   <si>
     <t>Dresser en assiette creuse, napper largement de velouté et légumes.</t>
   </si>
   <si>
     <t>Fumet de poisson reconstitue (collectivite)</t>
   </si>
   <si>
     <t>DISSOUDRE</t>
   </si>
   <si>
     <t>Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</t>
   </si>
   <si>
-    <t>Roux Blanc</t>
+    <t>ROUX BLANC</t>
   </si>
   <si>
     <t>METTRE EN PLACE</t>
   </si>
   <si>
-    <t>Mettre en place — Peser, mesurer et contrôler les denrées. Tamiser la farine. Découper le beurre en parcelles.</t>
+    <t>Mettre en place le poste de travail — Peser, mesurer, contrôler les denrées. Tamiser la farine. Découper le beurre en parcelles.</t>
   </si>
   <si>
     <t>ÉTUVER</t>
   </si>
   <si>
     <t>RÉDUIRE</t>
   </si>
   <si>
     <t>3 à 4 min</t>
   </si>
   <si>
     <t>REFROIDIR</t>
   </si>
   <si>
-    <t>Refroidir rapidement — Retirer la sauteuse du feu. Si nécessaire, plonger le fond dans une plaque d'eau froide pour stopper la cuisson.</t>
-[...1 lines deleted...]
-  <si>
     <t>Fiche technique — WATERZOÏ DE POISSON</t>
   </si>
   <si>
     <t>WATERZOÏ DE POISSON  GRO_CDC_077</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t xml:space="preserve">    Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
-    <t xml:space="preserve">    Roux Blanc</t>
+    <t xml:space="preserve">    ROUX BLANC</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t xml:space="preserve">    Fumet de poisson reconstitue (collectivite)</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>6.</t>
   </si>
   <si>
     <t>7.</t>
   </si>
   <si>
     <t>↳ Fumet de poisson reconstitue (collectivite)  GRO-FUMET-POISS</t>
   </si>
   <si>
-    <t>↳ Roux Blanc  00SAU_REC001</t>
+    <t>↳ ROUX BLANC  GRO_CDR_B280</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="201" formatCode="#,##0.00&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="0.00"/>
     <numFmt numFmtId="203" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="9">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
@@ -528,66 +528,63 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEAF3EE"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFF3CD"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="20">
+  <cellXfs count="19">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="201" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="202" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="203" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="203" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="201" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
@@ -637,1802 +634,1776 @@
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>11</v>
       </c>
-      <c r="B7"/>
+      <c r="B7" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>392.812375</v>
+        <v>428.0705825</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>3.92812375</v>
+        <v>4.280705825</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>392.812375</v>
+        <v>428.0705825</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B17" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B2" s="8">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B3" s="9">
         <v>100</v>
       </c>
       <c r="C3" t="s" s="10">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B4" s="11">
         <f>$B$2*B3</f>
         <v>100</v>
       </c>
       <c r="C4" t="str">
         <f>C3</f>
         <v>pc</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D7" s="9">
-        <v>3</v>
+        <v>14.775</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
+        <v>14.775</v>
+      </c>
+      <c r="F7" t="s">
+        <v>35</v>
+      </c>
+      <c r="G7" s="4">
+        <f>E7*0.0043</f>
+        <v>0.063533</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B8" t="s">
+        <v>37</v>
+      </c>
+      <c r="C8" t="s">
+        <v>38</v>
+      </c>
+      <c r="D8" s="9">
         <v>3</v>
-      </c>
-[...19 lines deleted...]
-        <v>14.775</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>14.775</v>
+        <v>3</v>
       </c>
       <c r="F8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*0.003</f>
-        <v>0.044325</v>
+        <f>E8*2.8</f>
+        <v>8.4</v>
       </c>
     </row>
     <row r="9">
-      <c r="A9" t="s" s="12">
-        <v>38</v>
+      <c r="A9" t="s">
+        <v>39</v>
       </c>
       <c r="B9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D9" s="9">
-        <v>0.35</v>
+        <v>0.007</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>0.35</v>
+        <v>0.007</v>
       </c>
       <c r="F9" t="s">
-        <v>24</v>
+        <v>42</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*0</f>
-        <v>0</v>
+        <f>E9*12.5</f>
+        <v>0.0875</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B10" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C10" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D10" s="9">
-        <v>0.007</v>
+        <v>0.35</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
-        <v>0.007</v>
+        <v>0.35</v>
       </c>
       <c r="F10" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="G10" s="4">
-        <f>E10*12.5</f>
-        <v>0.0875</v>
+        <f>E10*0.56</f>
+        <v>0.196</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B11" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C11" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D11" s="9">
         <v>0.225</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
         <v>0.225</v>
       </c>
       <c r="F11" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="G11" s="4">
-        <f>E11*0</f>
-        <v>0</v>
+        <f>E11*23.08</f>
+        <v>5.193</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B12" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C12" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D12" s="9">
         <v>0.35</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
         <v>0.35</v>
       </c>
       <c r="F12" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="G12" s="4">
         <f>E12*4.9</f>
         <v>1.715</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
+        <v>52</v>
+      </c>
+      <c r="B13" t="s">
+        <v>53</v>
+      </c>
+      <c r="C13" t="s">
         <v>51</v>
-      </c>
-[...4 lines deleted...]
-        <v>50</v>
       </c>
       <c r="D13" s="9">
         <v>0.7</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
         <v>0.7</v>
       </c>
       <c r="F13" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="G13" s="4">
         <f>E13*5.2</f>
         <v>3.64</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B14" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C14" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D14" s="9">
         <v>3</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
         <v>3</v>
       </c>
       <c r="F14" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G14" s="4">
         <f>E14*2.2</f>
         <v>6.6</v>
       </c>
     </row>
     <row r="15">
-      <c r="A15" t="s" s="12">
-        <v>56</v>
+      <c r="A15" t="s">
+        <v>57</v>
       </c>
       <c r="B15" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C15" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D15" s="9">
-        <v>15</v>
+        <v>1.5</v>
       </c>
       <c r="E15" s="11">
         <f>D15*$B$2</f>
-        <v>15</v>
+        <v>1.5</v>
       </c>
       <c r="F15" t="s">
-        <v>24</v>
+        <v>42</v>
       </c>
       <c r="G15" s="4">
-        <f>E15*0</f>
-        <v>0</v>
+        <f>E15*1.1</f>
+        <v>1.65</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
+        <v>60</v>
+      </c>
+      <c r="B16" t="s">
+        <v>61</v>
+      </c>
+      <c r="C16" t="s">
         <v>59</v>
       </c>
-      <c r="B16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D16" s="9">
-        <v>1.5</v>
+        <v>1</v>
       </c>
       <c r="E16" s="11">
         <f>D16*$B$2</f>
-        <v>1.5</v>
+        <v>1</v>
       </c>
       <c r="F16" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="G16" s="4">
         <f>E16*1.1</f>
-        <v>1.65</v>
+        <v>1.1</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>62</v>
       </c>
       <c r="B17" t="s">
         <v>63</v>
       </c>
       <c r="C17" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="D17" s="9">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="E17" s="11">
         <f>D17*$B$2</f>
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="F17" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="G17" s="4">
-        <f>E17*1.1</f>
-        <v>1.1</v>
+        <f>E17*1.99</f>
+        <v>29.85</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B18" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C18" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D18" s="9">
         <v>0.073</v>
       </c>
       <c r="E18" s="11">
         <f>D18*$B$2</f>
         <v>0.073</v>
       </c>
       <c r="F18" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="G18" s="4">
         <f>E18*0.35</f>
         <v>0.02555</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B19" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C19" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D19" s="9">
         <v>2</v>
       </c>
       <c r="E19" s="11">
         <f>D19*$B$2</f>
         <v>2</v>
       </c>
       <c r="F19" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="G19" s="4">
         <f>E19*3.2</f>
         <v>6.4</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B20" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C20" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D20" s="9">
         <v>15</v>
       </c>
       <c r="E20" s="11">
         <f>D20*$B$2</f>
         <v>15</v>
       </c>
       <c r="F20" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="G20" s="4">
         <f>E20*24.21</f>
         <v>363.15</v>
       </c>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21" t="s" s="3">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="G21" s="13">
+        <v>74</v>
+      </c>
+      <c r="G21" s="12">
         <f>SUM(G7:G20)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C3" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D3" s="11">
         <v>15</v>
       </c>
       <c r="E3" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="F3" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
+        <v>83</v>
+      </c>
+      <c r="C4" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="D4" s="11">
         <v>15</v>
       </c>
       <c r="E4" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="F4" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C5" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D5" s="11">
         <v>0.2</v>
       </c>
       <c r="E5" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="F5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C6" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D6" s="11">
         <v>0.5</v>
       </c>
       <c r="E6" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="F6" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C7" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D7" s="11">
         <v>1.5</v>
       </c>
       <c r="E7" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="F7" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C8" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D8" s="11">
         <v>2</v>
       </c>
       <c r="E8" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="F8" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C9" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D9" s="11">
         <v>1</v>
       </c>
       <c r="E9" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="F9" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C10" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D10" s="11">
         <v>15</v>
       </c>
       <c r="E10" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F10" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>2</v>
       </c>
       <c r="B11" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C11" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D11" s="11">
         <v>14.775</v>
       </c>
       <c r="E11" t="s">
+        <v>35</v>
+      </c>
+      <c r="F11" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>2</v>
       </c>
       <c r="B12" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C12" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D12" s="11">
         <v>0.225</v>
       </c>
       <c r="E12" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="F12" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C13" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D13" s="11">
         <v>3</v>
       </c>
       <c r="E13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F13" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>1</v>
       </c>
       <c r="B14" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C14" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D14" s="11">
         <v>3</v>
       </c>
       <c r="E14" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F14" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>1</v>
       </c>
       <c r="B15" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C15" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D15" s="11">
         <v>0.7</v>
       </c>
       <c r="E15" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="F15" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>2</v>
       </c>
       <c r="B16" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C16" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D16" s="11">
         <v>0.35</v>
       </c>
       <c r="E16" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="F16" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>2</v>
       </c>
       <c r="B17" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C17" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D17" s="11">
         <v>0.35</v>
       </c>
       <c r="E17" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="F17" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1</v>
       </c>
       <c r="B18" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C18" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D18" s="11">
         <v>0.073</v>
       </c>
       <c r="E18" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="F18" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1</v>
       </c>
       <c r="B19" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C19" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D19" s="11">
         <v>0.007</v>
       </c>
       <c r="E19" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="F19" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2"/>
-      <c r="D2" t="inlineStr" s="14">
+      <c r="D2" t="inlineStr" s="13">
         <is>
           <t>Mise en place du poste de travail — Vérifier les DLC, peser les denrées, sélectionner le matériel nécessaire. Désinfecter le matériel et le poste de travail suivant les protocoles.</t>
         </is>
       </c>
-      <c r="E2" t="s" s="14"/>
+      <c r="E2" t="s" s="13"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3"/>
-      <c r="D3" t="inlineStr" s="14">
+      <c r="D3" t="inlineStr" s="13">
         <is>
           <t>Préparations préliminaires — Déconditionner le poisson la veille, portionner, réserver au froid. Déconditionner et rincer les pommes de terre. Laver et désinfecter les légumes, tailler en julienne les carottes et le céleri, émincer le poireau. Faire fondre 200g de beurre, badigeonner 6 bacs GN 1/1 H65, saler et poivrer le fond des bacs.</t>
         </is>
       </c>
-      <c r="E3" t="s" s="14"/>
+      <c r="E3" t="s" s="13"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4"/>
-      <c r="D4" t="s" s="14">
-[...2 lines deleted...]
-      <c r="E4" t="s" s="14"/>
+      <c r="D4" t="s" s="13">
+        <v>106</v>
+      </c>
+      <c r="E4" t="s" s="13"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5"/>
-      <c r="D5" t="inlineStr" s="14">
+      <c r="D5" t="inlineStr" s="13">
         <is>
           <t>Réaliser le fumet de poisson à partir de fond déshydraté et de vin blanc pour la réhydratation. Verser sur le roux froid, fouetter. Crémer, émulsionner au mixeur. Faire fondre le poireau au beurre 5 minutes, ajouter la carotte et le céleri râpés, couvrir. Verser la sauce sur les légumes, mijoter 2 minutes.</t>
         </is>
       </c>
-      <c r="E5" t="s" s="14"/>
+      <c r="E5" t="s" s="13"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>2</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6"/>
-      <c r="D6" t="s" s="14">
-[...2 lines deleted...]
-      <c r="E6" t="s" s="14"/>
+      <c r="D6" t="s" s="13">
+        <v>107</v>
+      </c>
+      <c r="E6" t="s" s="13"/>
       <c r="F6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>2</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7"/>
-      <c r="D7" t="inlineStr" s="14">
+      <c r="D7" t="inlineStr" s="13">
         <is>
           <t>Préchauffer le four à +160°C chaleur mixte. Plaquer le poisson dans les 6 bacs beurrés. Napper de 2,5 à 3 litres de velouté crémé et légumes par bac. Sonde à cœur, cuire 15 minutes, atteindre +63°C à cœur. Respecter la procédure de fin de cuisson. Stocker en armoire chaude et maintenir à +63°C en attente de consommation.</t>
         </is>
       </c>
-      <c r="E7" t="s" s="14"/>
+      <c r="E7" t="s" s="13"/>
       <c r="F7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>2</v>
       </c>
       <c r="B8">
         <v>7</v>
       </c>
       <c r="C8"/>
-      <c r="D8" t="s" s="14">
-[...2 lines deleted...]
-      <c r="E8" t="s" s="14"/>
+      <c r="D8" t="s" s="13">
+        <v>108</v>
+      </c>
+      <c r="E8" t="s" s="13"/>
       <c r="F8"/>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B9">
         <v>1</v>
       </c>
       <c r="C9" t="s">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="D9" t="s" s="14">
         <v>110</v>
       </c>
-      <c r="E9" t="s" s="14"/>
+      <c r="D9" t="s" s="13">
+        <v>111</v>
+      </c>
+      <c r="E9" t="s" s="13"/>
       <c r="F9"/>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B10">
         <v>1</v>
       </c>
       <c r="C10" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="D10" t="s" s="14">
         <v>113</v>
       </c>
-      <c r="E10" t="s" s="14"/>
+      <c r="D10" t="s" s="13">
+        <v>114</v>
+      </c>
+      <c r="E10" t="s" s="13"/>
       <c r="F10"/>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B11">
         <v>2</v>
       </c>
       <c r="C11" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="D11" t="inlineStr" s="14">
+        <v>115</v>
+      </c>
+      <c r="D11" t="inlineStr" s="13">
         <is>
-          <t>Réaliser le roux — Faire fondre le beurre en parcelles dans une sauteuse suffisamment grande. Ajouter la farine tamisée dès que le beurre est fondu. Mélanger à l'aide d'une spatule ou d'un fouet à sauce jusqu'à obtenir un mélange lisse et homogène.</t>
+          <t>Réaliser le roux — Faire fondre le beurre en parcelles dans une grande sauteuse (elle doit pouvoir contenir ensuite le liquide de mouillement : lait, fond, fumet…). Ajouter la farine dès que le beurre est fondu. Mélanger à l'aide d'une spatule en exoglass : le mélange doit être lisse et homogène.</t>
         </is>
       </c>
-      <c r="E11" t="s" s="14"/>
+      <c r="E11" t="s" s="13"/>
       <c r="F11"/>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B12">
         <v>3</v>
       </c>
       <c r="C12" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="D12" t="inlineStr" s="14">
+        <v>116</v>
+      </c>
+      <c r="D12" t="inlineStr" s="13">
         <is>
-          <t>Cuire le roux blanc — Cuire très doucement à feu réduit sans arrêter de mélanger. Arrêter la cuisson lorsqu'il blanchit et devient mousseux — on dit alors qu'il « fleurit ».</t>
+          <t>Cuire le roux blanc — Cuire très doucement à feu réduit, sans arrêter de mélanger à la spatule en exoglass, jusqu'à ce qu'il blanchisse et devienne mousseux : on dit alors qu'il « fleurit » (3 à 4 min).</t>
         </is>
       </c>
-      <c r="E12" t="s" s="14">
-        <v>116</v>
+      <c r="E12" t="s" s="13">
+        <v>117</v>
       </c>
       <c r="F12"/>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B13">
         <v>4</v>
       </c>
       <c r="C13" t="s">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="D13" t="s" s="14">
         <v>118</v>
       </c>
-      <c r="E13" t="s" s="14"/>
+      <c r="D13" t="inlineStr" s="13">
+        <is>
+          <t>Arrêter la cuisson — Retirer immédiatement la sauteuse du feu et refroidir rapidement le roux. Si nécessaire, plonger le fond de la sauteuse dans une plaque ou une calotte contenant de l'eau froide.</t>
+        </is>
+      </c>
+      <c r="E13" t="s" s="13"/>
       <c r="F13"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:D44"/>
+  <dimension ref="A1:D42"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>119</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
-      <c r="A2" t="str" s="15">
+      <c r="A2" t="str" s="14">
         <f>"GRO_CDC_077 · GRO.POISSONS · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_077 · GRO.POISSONS · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
-      <c r="A4" t="s" s="16">
+      <c r="A4" t="s" s="15">
         <v>120</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
-      <c r="A5" t="s" s="17">
+      <c r="A5" t="s" s="16">
         <v>121</v>
       </c>
-      <c r="B5" t="str" s="14">
+      <c r="B5" t="str" s="13">
         <f>Procedure!D2</f>
         <v>Mise en place du poste de travail — Vérifier les DLC, peser les denrées, sélectionner le matériel nécessaire. Désinfecter le matériel et le poste de travail suivant les protocoles.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
-      <c r="A6" t="s" s="17">
+      <c r="A6" t="s" s="16">
         <v>122</v>
       </c>
-      <c r="B6" t="str" s="14">
+      <c r="B6" t="str" s="13">
         <f>Procedure!D3</f>
         <v>Préparations préliminaires — Déconditionner le poisson la veille, portionner, réserver au froid. Déconditionner et rincer les pommes de terre. Laver et désinfecter les légumes, tailler en julienne les carottes et le céleri, émincer le poireau. Faire fondre 200g de beurre, badigeonner 6 bacs GN 1/1 H65, saler et poivrer le fond des bacs.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="str">
         <f>Besoins!B20</f>
         <v>Filets de cabillaud</v>
       </c>
       <c r="C7" s="11">
         <f>Besoins!E20</f>
         <v>15</v>
       </c>
       <c r="D7" t="str">
         <f>Besoins!F20</f>
         <v>kg</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="str">
-        <f>Besoins!B15</f>
-        <v>pommes de terre blanchies lamelles cuites à cœur pasteurisées</v>
+        <f>Besoins!B17</f>
+        <v>Pommes de terre lamelles cuites sous vide (5e gamme)</v>
       </c>
       <c r="C8" s="11">
-        <f>Besoins!E15</f>
+        <f>Besoins!E17</f>
         <v>15</v>
       </c>
       <c r="D8" t="str">
-        <f>Besoins!F15</f>
+        <f>Besoins!F17</f>
         <v>kg</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="s">
         <v>123</v>
       </c>
       <c r="C9" s="11">
         <f>'Besoins'!$B$2*0.2</f>
         <v>0.2</v>
       </c>
       <c r="D9" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="str">
         <f>Besoins!B18</f>
         <v>Sel fin de cuisine</v>
       </c>
       <c r="C10" s="11">
         <f>Besoins!E18</f>
         <v>0.073</v>
       </c>
       <c r="D10" t="str">
         <f>Besoins!F18</f>
         <v>kg</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="str">
-        <f>Besoins!B10</f>
+        <f>Besoins!B9</f>
         <v>Poivre noir moulu</v>
       </c>
       <c r="C11" s="11">
-        <f>Besoins!E10</f>
+        <f>Besoins!E9</f>
         <v>0.007</v>
       </c>
       <c r="D11" t="str">
-        <f>Besoins!F10</f>
+        <f>Besoins!F9</f>
         <v>kg</v>
       </c>
     </row>
     <row r="12">
-      <c r="A12" t="s" s="17">
+      <c r="A12" t="s" s="16">
         <v>124</v>
       </c>
-      <c r="B12" t="str" s="14">
+      <c r="B12" t="str" s="13">
         <f>Procedure!D4</f>
         <v>Confectionner le roux — Beurre et farine tamisée, mélanger sans coloration, laisser refroidir.</v>
       </c>
       <c r="C12"/>
       <c r="D12"/>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="s">
         <v>125</v>
       </c>
       <c r="C13" s="11">
         <f>'Besoins'!$B$2*0.7</f>
         <v>0.7</v>
       </c>
       <c r="D13" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
     </row>
     <row r="14">
-      <c r="A14" t="s" s="17">
+      <c r="A14" t="s" s="16">
         <v>126</v>
       </c>
-      <c r="B14" t="str" s="14">
+      <c r="B14" t="str" s="13">
         <f>Procedure!D5</f>
         <v>Réaliser le fumet de poisson à partir de fond déshydraté et de vin blanc pour la réhydratation. Verser sur le roux froid, fouetter. Crémer, émulsionner au mixeur. Faire fondre le poireau au beurre 5 minutes, ajouter la carotte et le céleri râpés, couvrir. Verser la sauce sur les légumes, mijoter 2 minutes.</v>
       </c>
       <c r="C14"/>
       <c r="D14"/>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="s">
         <v>123</v>
       </c>
       <c r="C15" s="11">
         <f>'Besoins'!$B$2*0.5</f>
         <v>0.5</v>
       </c>
       <c r="D15" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="str">
-        <f>Besoins!B16</f>
+        <f>Besoins!B15</f>
         <v>CAROTTE France extra colis 12kg</v>
       </c>
       <c r="C16" s="11">
-        <f>Besoins!E16</f>
+        <f>Besoins!E15</f>
         <v>1.5</v>
       </c>
       <c r="D16" t="str">
-        <f>Besoins!F16</f>
+        <f>Besoins!F15</f>
         <v>kg</v>
       </c>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="str">
         <f>Besoins!B19</f>
         <v>Poireaux émincés surgelés</v>
       </c>
       <c r="C17" s="11">
         <f>Besoins!E19</f>
         <v>2</v>
       </c>
       <c r="D17" t="str">
         <f>Besoins!F19</f>
         <v>kg</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="str">
-        <f>Besoins!B17</f>
+        <f>Besoins!B16</f>
         <v>CÉLERI-RAVE France</v>
       </c>
       <c r="C18" s="11">
-        <f>Besoins!E17</f>
+        <f>Besoins!E16</f>
         <v>1</v>
       </c>
       <c r="D18" t="str">
-        <f>Besoins!F17</f>
+        <f>Besoins!F16</f>
         <v>kg</v>
       </c>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19" t="s">
         <v>127</v>
       </c>
       <c r="C19" s="11">
         <f>'Besoins'!$B$2*15</f>
         <v>15</v>
       </c>
       <c r="D19" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20" t="str">
-        <f>Besoins!B7</f>
+        <f>Besoins!B8</f>
         <v>Vin blanc sec de cuisson</v>
       </c>
       <c r="C20" s="11">
-        <f>Besoins!E7</f>
+        <f>Besoins!E8</f>
         <v>3</v>
       </c>
       <c r="D20" t="str">
-        <f>Besoins!F7</f>
+        <f>Besoins!F8</f>
         <v>lt</v>
       </c>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21" t="str">
         <f>Besoins!B14</f>
         <v>Crème fraîche liquide 15% MG allégée</v>
       </c>
       <c r="C21" s="11">
         <f>Besoins!E14</f>
         <v>3</v>
       </c>
       <c r="D21" t="str">
         <f>Besoins!F14</f>
         <v>lt</v>
       </c>
     </row>
     <row r="22">
-      <c r="A22" t="s" s="17">
+      <c r="A22" t="s" s="16">
         <v>128</v>
       </c>
-      <c r="B22" t="str" s="14">
+      <c r="B22" t="str" s="13">
         <f>Procedure!D6</f>
         <v>Réchauffer les pommes de terre en lamelles au four vapeur, 8 minutes.</v>
       </c>
       <c r="C22"/>
       <c r="D22"/>
     </row>
     <row r="23">
       <c r="A23"/>
       <c r="B23" t="str">
-        <f>Besoins!B15</f>
-        <v>pommes de terre blanchies lamelles cuites à cœur pasteurisées</v>
+        <f>Besoins!B17</f>
+        <v>Pommes de terre lamelles cuites sous vide (5e gamme)</v>
       </c>
       <c r="C23" s="11">
-        <f>Besoins!E15</f>
+        <f>Besoins!E17</f>
         <v>15</v>
       </c>
       <c r="D23" t="str">
-        <f>Besoins!F15</f>
+        <f>Besoins!F17</f>
         <v>kg</v>
       </c>
     </row>
     <row r="24">
-      <c r="A24" t="s" s="17">
+      <c r="A24" t="s" s="16">
         <v>129</v>
       </c>
-      <c r="B24" t="str" s="14">
+      <c r="B24" t="str" s="13">
         <f>Procedure!D7</f>
         <v>Préchauffer le four à +160°C chaleur mixte. Plaquer le poisson dans les 6 bacs beurrés. Napper de 2,5 à 3 litres de velouté crémé et légumes par bac. Sonde à cœur, cuire 15 minutes, atteindre +63°C à cœur. Respecter la procédure de fin de cuisson. Stocker en armoire chaude et maintenir à +63°C en attente de consommation.</v>
       </c>
       <c r="C24"/>
       <c r="D24"/>
     </row>
     <row r="25">
       <c r="A25"/>
       <c r="B25" t="str">
         <f>Besoins!B20</f>
         <v>Filets de cabillaud</v>
       </c>
       <c r="C25" s="11">
         <f>Besoins!E20</f>
         <v>15</v>
       </c>
       <c r="D25" t="str">
         <f>Besoins!F20</f>
         <v>kg</v>
       </c>
     </row>
     <row r="26">
-      <c r="A26" t="s" s="17">
+      <c r="A26" t="s" s="16">
         <v>130</v>
       </c>
-      <c r="B26" t="str" s="14">
+      <c r="B26" t="str" s="13">
         <f>Procedure!D8</f>
         <v>Dresser en assiette creuse, napper largement de velouté et légumes.</v>
       </c>
       <c r="C26"/>
       <c r="D26"/>
     </row>
     <row r="27">
       <c r="A27"/>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
     </row>
     <row r="28">
-      <c r="A28" t="s" s="16">
+      <c r="A28" t="s" s="15">
         <v>131</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
     </row>
     <row r="29">
-      <c r="A29" t="s" s="17">
+      <c r="A29" t="s" s="16">
         <v>121</v>
       </c>
-      <c r="B29" t="str" s="14">
+      <c r="B29" t="str" s="13">
         <f>"[DISSOUDRE] "&amp;Procedure!D9</f>
         <v>[DISSOUDRE] Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</v>
       </c>
       <c r="C29"/>
       <c r="D29"/>
     </row>
     <row r="30">
       <c r="A30"/>
       <c r="B30" t="str">
-        <f>Besoins!B8</f>
-        <v>EAU</v>
+        <f>Besoins!B7</f>
+        <v>Eau (robinet - moy. France 2026)</v>
       </c>
       <c r="C30" s="11">
-        <f>Besoins!E8</f>
+        <f>Besoins!E7</f>
         <v>14.775</v>
       </c>
       <c r="D30" t="str">
-        <f>Besoins!F8</f>
+        <f>Besoins!F7</f>
         <v>lt</v>
       </c>
     </row>
     <row r="31">
       <c r="A31"/>
       <c r="B31" t="str">
         <f>Besoins!B11</f>
         <v>Fumet de Poisson déshydraté (Knorr Professional)</v>
       </c>
       <c r="C31" s="11">
         <f>Besoins!E11</f>
         <v>0.225</v>
       </c>
       <c r="D31" t="str">
         <f>Besoins!F11</f>
         <v>kg</v>
       </c>
     </row>
     <row r="32">
       <c r="A32"/>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
     </row>
     <row r="33">
-      <c r="A33" t="s" s="16">
+      <c r="A33" t="s" s="15">
         <v>132</v>
       </c>
       <c r="B33"/>
       <c r="C33"/>
       <c r="D33"/>
     </row>
     <row r="34">
-      <c r="A34" t="s" s="17">
+      <c r="A34" t="s" s="16">
         <v>121</v>
       </c>
-      <c r="B34" t="str" s="14">
+      <c r="B34" t="str" s="13">
         <f>"[METTRE EN PLACE] "&amp;Procedure!D10</f>
-        <v>[METTRE EN PLACE] Mettre en place — Peser, mesurer et contrôler les denrées. Tamiser la farine. Découper le beurre en parcelles.</v>
+        <v>[METTRE EN PLACE] Mettre en place le poste de travail — Peser, mesurer, contrôler les denrées. Tamiser la farine. Découper le beurre en parcelles.</v>
       </c>
       <c r="C34"/>
       <c r="D34"/>
     </row>
     <row r="35">
       <c r="A35"/>
       <c r="B35" t="str">
         <f>Besoins!B12</f>
         <v>Beurre de cuisine bloc 10 kg</v>
       </c>
       <c r="C35" s="11">
         <f>Besoins!E12</f>
         <v>0.35</v>
       </c>
       <c r="D35" t="str">
         <f>Besoins!F12</f>
         <v>kg</v>
       </c>
     </row>
     <row r="36">
       <c r="A36"/>
       <c r="B36" t="str">
-        <f>Besoins!B9</f>
-        <v>farine de blé tamisée type 55</v>
+        <f>Besoins!B10</f>
+        <v>Farine de blé T55</v>
       </c>
       <c r="C36" s="11">
-        <f>Besoins!E9</f>
+        <f>Besoins!E10</f>
         <v>0.35</v>
       </c>
       <c r="D36" t="str">
-        <f>Besoins!F9</f>
+        <f>Besoins!F10</f>
         <v>kg</v>
       </c>
     </row>
     <row r="37">
-      <c r="A37" t="s" s="17">
+      <c r="A37" t="s" s="16">
         <v>122</v>
       </c>
-      <c r="B37" t="str" s="14">
+      <c r="B37" t="str" s="13">
         <f>"[ÉTUVER] "&amp;Procedure!D11</f>
-        <v>[ÉTUVER] Réaliser le roux — Faire fondre le beurre en parcelles dans une sauteuse suffisamment grande. Ajouter la farine tamisée dès que le beurre est fondu. Mélanger à l'aide d'une spatule ou d'un fouet à sauce jusqu'à obtenir un mélange lisse et homogène.</v>
+        <v>[ÉTUVER] Réaliser le roux — Faire fondre le beurre en parcelles dans une grande sauteuse (elle doit pouvoir contenir ensuite le liquide de mouillement : lait, fond, fumet…). Ajouter la farine dès que le beurre est fondu. Mélanger à l'aide d'une spatule en exoglass : le mélange doit être lisse et homogène.</v>
       </c>
       <c r="C37"/>
       <c r="D37"/>
     </row>
     <row r="38">
-      <c r="A38"/>
-[...11 lines deleted...]
-      </c>
+      <c r="A38" t="s" s="16">
+        <v>124</v>
+      </c>
+      <c r="B38" t="str" s="13">
+        <f>"[RÉDUIRE] "&amp;Procedure!D12</f>
+        <v>[RÉDUIRE] Cuire le roux blanc — Cuire très doucement à feu réduit, sans arrêter de mélanger à la spatule en exoglass, jusqu'à ce qu'il blanchisse et devienne mousseux : on dit alors qu'il « fleurit » (3 à 4 min).</v>
+      </c>
+      <c r="C38"/>
+      <c r="D38"/>
     </row>
     <row r="39">
       <c r="A39"/>
-      <c r="B39" t="str">
-[...10 lines deleted...]
-      </c>
+      <c r="B39" t="str" s="17">
+        <f>"ℹ "&amp;Procedure!E12</f>
+        <v>ℹ</v>
+      </c>
+      <c r="C39"/>
+      <c r="D39"/>
     </row>
     <row r="40">
-      <c r="A40" t="s" s="17">
-[...4 lines deleted...]
-        <v>[RÉDUIRE] Cuire le roux blanc — Cuire très doucement à feu réduit sans arrêter de mélanger. Arrêter la cuisson lorsqu'il blanchit et devient mousseux — on dit alors qu'il « fleurit ».</v>
+      <c r="A40" t="s" s="16">
+        <v>126</v>
+      </c>
+      <c r="B40" t="str" s="13">
+        <f>"[REFROIDIR] "&amp;Procedure!D13</f>
+        <v>[REFROIDIR] Arrêter la cuisson — Retirer immédiatement la sauteuse du feu et refroidir rapidement le roux. Si nécessaire, plonger le fond de la sauteuse dans une plaque ou une calotte contenant de l'eau froide.</v>
       </c>
       <c r="C40"/>
       <c r="D40"/>
     </row>
     <row r="41">
       <c r="A41"/>
-      <c r="B41" t="str" s="18">
-[...2 lines deleted...]
-      </c>
+      <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
     </row>
     <row r="42">
-      <c r="A42" t="s" s="17">
-[...5 lines deleted...]
-      </c>
+      <c r="A42" t="s" s="18">
+        <v>22</v>
+      </c>
+      <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
-    </row>
-[...12 lines deleted...]
-      <c r="D44"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="19">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B12:D12"/>
     <mergeCell ref="B14:D14"/>
     <mergeCell ref="B22:D22"/>
     <mergeCell ref="B24:D24"/>
     <mergeCell ref="B26:D26"/>
     <mergeCell ref="A28:D28"/>
     <mergeCell ref="B29:D29"/>
     <mergeCell ref="A33:D33"/>
     <mergeCell ref="B34:D34"/>
     <mergeCell ref="B37:D37"/>
+    <mergeCell ref="B38:D38"/>
+    <mergeCell ref="B39:D39"/>
     <mergeCell ref="B40:D40"/>
-    <mergeCell ref="B41:D41"/>
-[...1 lines deleted...]
-    <mergeCell ref="A44:D44"/>
+    <mergeCell ref="A42:D42"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>WATERZOÏ DE POISSON</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>