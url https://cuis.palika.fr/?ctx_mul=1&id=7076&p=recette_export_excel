--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -17,229 +17,229 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="159" uniqueCount="159">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="162" uniqueCount="162">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>TIMBALE DE FRUITS DE MER À L'AMÉRICAINE</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>GRO_CDC_075</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Poissons collectivité (GRO.POISSONS)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
+    <t>La Cuisine de Collectivité (BPI.CDC)</t>
+  </si>
+  <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>15/09/2026 23:56</t>
+    <t>31/10/2026 01:10</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>EAU</t>
+  </si>
+  <si>
+    <t>Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t>Matières premières</t>
+  </si>
+  <si>
+    <t>lt</t>
   </si>
   <si>
     <t>VIN-BLANC-CUI</t>
   </si>
   <si>
     <t>Vin blanc sec de cuisson</t>
   </si>
   <si>
     <t>Vins et bières de cuisson</t>
   </si>
   <si>
-    <t>lt</t>
-[...1 lines deleted...]
-  <si>
     <t>CONC-TOMATE</t>
   </si>
   <si>
     <t>Concentré de tomate double</t>
   </si>
   <si>
     <t>Concentrés et purées cuisines</t>
   </si>
   <si>
+    <t>EPI-PIMENT-CAYE</t>
+  </si>
+  <si>
+    <t>Piment de Cayenne</t>
+  </si>
+  <si>
+    <t>Épices en poudre et graines</t>
+  </si>
+  <si>
     <t>kg</t>
   </si>
   <si>
-    <t>00000061</t>
-[...25 lines deleted...]
-  <si>
     <t>EPI-POIVRE-NOIR</t>
   </si>
   <si>
     <t>Poivre noir moulu</t>
   </si>
   <si>
     <t>HER-ESTRAGON</t>
   </si>
   <si>
     <t>Estragon séché</t>
   </si>
   <si>
     <t>Herbes aromatiques séchées</t>
   </si>
   <si>
+    <t>FAR-T55</t>
+  </si>
+  <si>
+    <t>Farine de blé T55</t>
+  </si>
+  <si>
+    <t>Farines de blé</t>
+  </si>
+  <si>
+    <t>FOND-POISS-CONC</t>
+  </si>
+  <si>
+    <t>Fumet de poisson concentré</t>
+  </si>
+  <si>
+    <t>Fonds concentrés et extraits</t>
+  </si>
+  <si>
     <t>GLACE-CRUSTACES</t>
   </si>
   <si>
     <t>Glace de crustaces/homard</t>
   </si>
   <si>
-    <t>Épicerie</t>
-[...10 lines deleted...]
-  <si>
     <t>KNORR-FUMET-CRUS</t>
   </si>
   <si>
     <t>Fumet de Crustacés déshydraté (Knorr Professional)</t>
   </si>
   <si>
     <t>Fonds déshydratés et poudres</t>
   </si>
   <si>
     <t>KNORR-FUMET-POIS</t>
   </si>
   <si>
     <t>Fumet de Poisson déshydraté (Knorr Professional)</t>
   </si>
   <si>
     <t>BEU-CUISINE</t>
   </si>
   <si>
     <t>Beurre de cuisine bloc 10 kg</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
     <t>CRE-FRAICHE-LI</t>
@@ -316,228 +316,237 @@
   <si>
     <t>Quantité (pour 100 pc)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Poissons collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Cocktail de fruits de mer</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Moules décoquillées cuites</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Fumet de crustacés reconstitué (collectivité)</t>
   </si>
   <si>
     <t>Préparations de base collectivité</t>
   </si>
   <si>
-    <t xml:space="preserve">        ↳ EAU</t>
+    <t xml:space="preserve">        ↳ Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Fumet de Crustacés déshydraté (Knorr Professional)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Fumet de poisson reconstitue (collectivite)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Fumet de Poisson déshydraté (Knorr Professional)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Vin blanc sec de cuisson</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Fumet de poisson concentré</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Glace de crustaces/homard</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Tomates en dés surgelées IQF</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Concentré de tomate double</t>
+    <t xml:space="preserve">    ↳ Concentré de tomate — boîte 4/4 (collectivité)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Concentré de tomate double</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Échalotte hachée IQF</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Estragon séché</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ CERFEUIL (KG)</t>
   </si>
   <si>
     <t>Conversions diverses</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ CERFEUIL France botte</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poivre noir moulu</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Piment de Cayenne</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Crème fraîche liquide 15% MG allégée</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Roux Blanc</t>
+    <t xml:space="preserve">    ↳ ROUX BLANC</t>
   </si>
   <si>
     <t>Roux et liaisons de base</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Beurre de cuisine bloc 10 kg</t>
   </si>
   <si>
-    <t xml:space="preserve">        ↳ farine de blé tamisée type 55</t>
+    <t xml:space="preserve">        ↳ Farine de blé T55</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>Servir — Servez les fruits de mer à l'américaine à l'assiette accompagnés d'un riz pilaf.</t>
   </si>
   <si>
     <t>Fumet de crustacés reconstitué (collectivité)</t>
   </si>
   <si>
     <t>Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</t>
   </si>
   <si>
     <t>Fumet de poisson reconstitue (collectivite)</t>
   </si>
   <si>
     <t>DISSOUDRE</t>
   </si>
   <si>
-    <t>Roux Blanc</t>
+    <t>Concentré de tomate — boîte 4/4 (collectivité)</t>
+  </si>
+  <si>
+    <t>ROUX BLANC</t>
   </si>
   <si>
     <t>METTRE EN PLACE</t>
   </si>
   <si>
-    <t>Mettre en place — Peser, mesurer et contrôler les denrées. Tamiser la farine. Découper le beurre en parcelles.</t>
+    <t>Mettre en place le poste de travail — Peser, mesurer, contrôler les denrées. Tamiser la farine. Découper le beurre en parcelles.</t>
   </si>
   <si>
     <t>ÉTUVER</t>
   </si>
   <si>
     <t>RÉDUIRE</t>
   </si>
   <si>
     <t>3 à 4 min</t>
   </si>
   <si>
     <t>REFROIDIR</t>
   </si>
   <si>
-    <t>Refroidir rapidement — Retirer la sauteuse du feu. Si nécessaire, plonger le fond dans une plaque d'eau froide pour stopper la cuisson.</t>
-[...1 lines deleted...]
-  <si>
     <t>Fiche technique — TIMBALE DE FRUITS DE MER À L'AMÉRICAINE</t>
   </si>
   <si>
     <t>TIMBALE DE FRUITS DE MER À L'AMÉRICAINE  GRO_CDC_075</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
+    <t xml:space="preserve">    Concentré de tomate — boîte 4/4 (collectivité)</t>
+  </si>
+  <si>
     <t xml:space="preserve">    CERFEUIL (KG) (conv.)</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t xml:space="preserve">    Fumet de crustacés reconstitué (collectivité)</t>
   </si>
   <si>
     <t xml:space="preserve">    Fumet de poisson reconstitue (collectivite)</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
-    <t xml:space="preserve">    Roux Blanc</t>
+    <t xml:space="preserve">    ROUX BLANC</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>6.</t>
   </si>
   <si>
     <t>7.</t>
   </si>
   <si>
     <t>8.</t>
   </si>
   <si>
     <t>9.</t>
   </si>
   <si>
     <t>↳ Fumet de crustacés reconstitué (collectivité)  GRO-FUMET-CRUS</t>
   </si>
   <si>
-    <t xml:space="preserve">    EAU</t>
+    <t xml:space="preserve">    Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t>↳ Fumet de poisson reconstitue (collectivite)  GRO-FUMET-POISS</t>
   </si>
   <si>
-    <t>↳ Roux Blanc  00SAU_REC001</t>
+    <t>↳ Concentré de tomate — boîte 4/4 (collectivité)  GRO-CONC-TOMATE</t>
+  </si>
+  <si>
+    <t>↳ ROUX BLANC  GRO_CDR_B280</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="201" formatCode="#,##0.00&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="0.00"/>
     <numFmt numFmtId="203" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="9">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
@@ -606,66 +615,63 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEAF3EE"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFF3CD"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="20">
+  <cellXfs count="19">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="201" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="202" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="203" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="203" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="201" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
@@ -715,2267 +721,2297 @@
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>11</v>
       </c>
-      <c r="B7"/>
+      <c r="B7" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>228.19385</v>
+        <v>224.79624454545</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>2.2819385</v>
+        <v>2.2479624454545</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>228.19385</v>
+        <v>224.79624454545</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B17" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:G26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B2" s="8">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B3" s="9">
         <v>100</v>
       </c>
       <c r="C3" t="s" s="10">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B4" s="11">
         <f>$B$2*B3</f>
         <v>100</v>
       </c>
       <c r="C4" t="str">
         <f>C3</f>
         <v>pc</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D7" s="9">
-        <v>2</v>
+        <v>9.8</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
-        <v>2</v>
+        <v>9.8</v>
       </c>
       <c r="F7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G7" s="4">
-        <f>E7*2.8</f>
-        <v>5.6</v>
+        <f>E7*0.0043</f>
+        <v>0.04214</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D8" s="9">
-        <v>0.3</v>
+        <v>2</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>0.3</v>
+        <v>2</v>
       </c>
       <c r="F8" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="G8" s="4">
         <f>E8*2.8</f>
-        <v>0.84</v>
+        <v>5.6</v>
       </c>
     </row>
     <row r="9">
-      <c r="A9" t="s" s="12">
+      <c r="A9" t="s">
         <v>39</v>
       </c>
       <c r="B9" t="s">
         <v>40</v>
       </c>
       <c r="C9" t="s">
         <v>41</v>
       </c>
       <c r="D9" s="9">
-        <v>9.8</v>
+        <v>0.340909</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>9.8</v>
+        <v>0.340909</v>
       </c>
       <c r="F9" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*0.003</f>
-        <v>0.0294</v>
+        <f>E9*12.60000336</f>
+        <v>4.295455</v>
       </c>
     </row>
     <row r="10">
-      <c r="A10" t="s" s="12">
+      <c r="A10" t="s">
         <v>42</v>
       </c>
       <c r="B10" t="s">
         <v>43</v>
       </c>
       <c r="C10" t="s">
         <v>44</v>
       </c>
       <c r="D10" s="9">
-        <v>0.72</v>
+        <v>0.008</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
-        <v>0.72</v>
+        <v>0.008</v>
       </c>
       <c r="F10" t="s">
-        <v>24</v>
+        <v>45</v>
       </c>
       <c r="G10" s="4">
-        <f>E10*0</f>
-        <v>0</v>
+        <f>E10*9.8</f>
+        <v>0.0784</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B11" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C11" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="D11" s="9">
-        <v>0.008</v>
+        <v>0.007</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
-        <v>0.008</v>
+        <v>0.007</v>
       </c>
       <c r="F11" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="G11" s="4">
-        <f>E11*9.8</f>
-        <v>0.0784</v>
+        <f>E11*12.5</f>
+        <v>0.0875</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>48</v>
       </c>
       <c r="B12" t="s">
         <v>49</v>
       </c>
       <c r="C12" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="D12" s="9">
-        <v>0.007</v>
+        <v>0.05</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
-        <v>0.007</v>
+        <v>0.05</v>
       </c>
       <c r="F12" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="G12" s="4">
-        <f>E12*12.5</f>
-        <v>0.0875</v>
+        <f>E12*16</f>
+        <v>0.8</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B13" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D13" s="9">
-        <v>0.05</v>
+        <v>0.72</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
-        <v>0.05</v>
+        <v>0.72</v>
       </c>
       <c r="F13" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="G13" s="4">
-        <f>E13*16</f>
-        <v>0.8</v>
+        <f>E13*0.56</f>
+        <v>0.4032</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B14" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C14" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D14" s="9">
         <v>0.1</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
         <v>0.1</v>
       </c>
       <c r="F14" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="G14" s="4">
-        <f>E14*18</f>
-        <v>1.8</v>
+        <f>E14*30</f>
+        <v>3</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
+        <v>57</v>
+      </c>
+      <c r="B15" t="s">
+        <v>58</v>
+      </c>
+      <c r="C15" t="s">
         <v>56</v>
-      </c>
-[...4 lines deleted...]
-        <v>58</v>
       </c>
       <c r="D15" s="9">
         <v>0.1</v>
       </c>
       <c r="E15" s="11">
         <f>D15*$B$2</f>
         <v>0.1</v>
       </c>
       <c r="F15" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="G15" s="4">
-        <f>E15*30</f>
-        <v>3</v>
+        <f>E15*18</f>
+        <v>1.8</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>59</v>
       </c>
       <c r="B16" t="s">
         <v>60</v>
       </c>
       <c r="C16" t="s">
         <v>61</v>
       </c>
       <c r="D16" s="9">
         <v>0.125</v>
       </c>
       <c r="E16" s="11">
         <f>D16*$B$2</f>
         <v>0.125</v>
       </c>
       <c r="F16" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="G16" s="4">
         <f>E16*27.72</f>
         <v>3.465</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>62</v>
       </c>
       <c r="B17" t="s">
         <v>63</v>
       </c>
       <c r="C17" t="s">
         <v>61</v>
       </c>
       <c r="D17" s="9">
         <v>0.075</v>
       </c>
       <c r="E17" s="11">
         <f>D17*$B$2</f>
         <v>0.075</v>
       </c>
       <c r="F17" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="G17" s="4">
-        <f>E17*0</f>
-        <v>0</v>
+        <f>E17*23.08</f>
+        <v>1.731</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>64</v>
       </c>
       <c r="B18" t="s">
         <v>65</v>
       </c>
       <c r="C18" t="s">
         <v>66</v>
       </c>
       <c r="D18" s="9">
         <v>0.72</v>
       </c>
       <c r="E18" s="11">
         <f>D18*$B$2</f>
         <v>0.72</v>
       </c>
       <c r="F18" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="G18" s="4">
         <f>E18*4.9</f>
         <v>3.528</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>67</v>
       </c>
       <c r="B19" t="s">
         <v>68</v>
       </c>
       <c r="C19" t="s">
         <v>69</v>
       </c>
       <c r="D19" s="9">
         <v>2</v>
       </c>
       <c r="E19" s="11">
         <f>D19*$B$2</f>
         <v>2</v>
       </c>
       <c r="F19" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G19" s="4">
         <f>E19*2.2</f>
         <v>4.4</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>70</v>
       </c>
       <c r="B20" t="s">
         <v>71</v>
       </c>
       <c r="C20" t="s">
         <v>72</v>
       </c>
       <c r="D20" s="9">
         <v>1.666667</v>
       </c>
       <c r="E20" s="11">
         <f>D20*$B$2</f>
         <v>1.666667</v>
       </c>
       <c r="F20" t="s">
         <v>73</v>
       </c>
       <c r="G20" s="4">
-        <f>E20*5.9999988</f>
-        <v>10</v>
+        <f>E20*0.59999988</f>
+        <v>1</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>74</v>
       </c>
       <c r="B21" t="s">
         <v>75</v>
       </c>
       <c r="C21" t="s">
         <v>76</v>
       </c>
       <c r="D21" s="9">
         <v>0.073</v>
       </c>
       <c r="E21" s="11">
         <f>D21*$B$2</f>
         <v>0.073</v>
       </c>
       <c r="F21" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="G21" s="4">
         <f>E21*0.35</f>
         <v>0.02555</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>77</v>
       </c>
       <c r="B22" t="s">
         <v>78</v>
       </c>
       <c r="C22" t="s">
         <v>79</v>
       </c>
       <c r="D22" s="9">
         <v>0.75</v>
       </c>
       <c r="E22" s="11">
         <f>D22*$B$2</f>
         <v>0.75</v>
       </c>
       <c r="F22" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="G22" s="4">
         <f>E22*6.96</f>
         <v>5.22</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>80</v>
       </c>
       <c r="B23" t="s">
         <v>81</v>
       </c>
       <c r="C23" t="s">
         <v>79</v>
       </c>
       <c r="D23" s="9">
         <v>5</v>
       </c>
       <c r="E23" s="11">
         <f>D23*$B$2</f>
         <v>5</v>
       </c>
       <c r="F23" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="G23" s="4">
         <f>E23*2.92</f>
         <v>14.6</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>82</v>
       </c>
       <c r="B24" t="s">
         <v>83</v>
       </c>
       <c r="C24" t="s">
         <v>84</v>
       </c>
       <c r="D24" s="9">
         <v>12</v>
       </c>
       <c r="E24" s="11">
         <f>D24*$B$2</f>
         <v>12</v>
       </c>
       <c r="F24" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="G24" s="4">
         <f>E24*10.76</f>
         <v>129.12</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>85</v>
       </c>
       <c r="B25" t="s">
         <v>86</v>
       </c>
       <c r="C25" t="s">
         <v>84</v>
       </c>
       <c r="D25" s="9">
         <v>4</v>
       </c>
       <c r="E25" s="11">
         <f>D25*$B$2</f>
         <v>4</v>
       </c>
       <c r="F25" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="G25" s="4">
         <f>E25*11.4</f>
         <v>45.6</v>
       </c>
     </row>
     <row r="26">
       <c r="A26"/>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26" t="s" s="3">
         <v>87</v>
       </c>
-      <c r="G26" s="13">
+      <c r="G26" s="12">
         <f>SUM(G7:G25)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:F26"/>
+  <dimension ref="A1:F27"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>88</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>89</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>90</v>
       </c>
       <c r="D1" t="s" s="2">
         <v>91</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>92</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>94</v>
       </c>
       <c r="C3" t="s">
         <v>95</v>
       </c>
       <c r="D3" s="11">
         <v>12</v>
       </c>
       <c r="E3" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="F3" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>96</v>
       </c>
       <c r="C4" t="s">
         <v>95</v>
       </c>
       <c r="D4" s="11">
         <v>4</v>
       </c>
       <c r="E4" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="F4" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
         <v>97</v>
       </c>
       <c r="C5" t="s">
         <v>92</v>
       </c>
       <c r="D5" s="11">
         <v>5</v>
       </c>
       <c r="E5" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F5" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>2</v>
       </c>
       <c r="B6" t="s">
         <v>99</v>
       </c>
       <c r="C6" t="s">
         <v>95</v>
       </c>
       <c r="D6" s="11">
         <v>4.875</v>
       </c>
       <c r="E6" t="s">
+        <v>35</v>
+      </c>
+      <c r="F6" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>2</v>
       </c>
       <c r="B7" t="s">
         <v>100</v>
       </c>
       <c r="C7" t="s">
         <v>95</v>
       </c>
       <c r="D7" s="11">
         <v>0.125</v>
       </c>
       <c r="E7" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="F7" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
         <v>101</v>
       </c>
       <c r="C8" t="s">
         <v>92</v>
       </c>
       <c r="D8" s="11">
         <v>5</v>
       </c>
       <c r="E8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F8" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9" t="s">
         <v>99</v>
       </c>
       <c r="C9" t="s">
         <v>95</v>
       </c>
       <c r="D9" s="11">
         <v>4.925</v>
       </c>
       <c r="E9" t="s">
+        <v>35</v>
+      </c>
+      <c r="F9" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>2</v>
       </c>
       <c r="B10" t="s">
         <v>102</v>
       </c>
       <c r="C10" t="s">
         <v>95</v>
       </c>
       <c r="D10" s="11">
         <v>0.075</v>
       </c>
       <c r="E10" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="F10" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
         <v>103</v>
       </c>
       <c r="C11" t="s">
         <v>95</v>
       </c>
       <c r="D11" s="11">
         <v>2</v>
       </c>
       <c r="E11" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F11" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
         <v>104</v>
       </c>
       <c r="C12" t="s">
         <v>95</v>
       </c>
       <c r="D12" s="11">
         <v>0.1</v>
       </c>
       <c r="E12" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="F12" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
         <v>105</v>
       </c>
       <c r="C13" t="s">
         <v>95</v>
       </c>
       <c r="D13" s="11">
         <v>0.1</v>
       </c>
       <c r="E13" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="F13" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>1</v>
       </c>
       <c r="B14" t="s">
         <v>106</v>
       </c>
       <c r="C14" t="s">
         <v>95</v>
       </c>
       <c r="D14" s="11">
         <v>5</v>
       </c>
       <c r="E14" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="F14" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>1</v>
       </c>
       <c r="B15" t="s">
         <v>107</v>
       </c>
       <c r="C15" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="D15" s="11">
         <v>0.3</v>
       </c>
       <c r="E15" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="F15" t="s">
-        <v>37</v>
+        <v>98</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B16" t="s">
         <v>108</v>
       </c>
       <c r="C16" t="s">
         <v>95</v>
       </c>
       <c r="D16" s="11">
-        <v>0.75</v>
+        <v>0.341</v>
       </c>
       <c r="E16" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="F16" t="s">
-        <v>79</v>
+        <v>41</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>1</v>
       </c>
       <c r="B17" t="s">
         <v>109</v>
       </c>
       <c r="C17" t="s">
         <v>95</v>
       </c>
       <c r="D17" s="11">
-        <v>0.05</v>
+        <v>0.75</v>
       </c>
       <c r="E17" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="F17" t="s">
-        <v>52</v>
+        <v>79</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1</v>
       </c>
       <c r="B18" t="s">
         <v>110</v>
       </c>
       <c r="C18" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="D18" s="11">
         <v>0.05</v>
       </c>
       <c r="E18" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="F18" t="s">
-        <v>111</v>
+        <v>50</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B19" t="s">
+        <v>111</v>
+      </c>
+      <c r="C19" t="s">
+        <v>92</v>
+      </c>
+      <c r="D19" s="11">
+        <v>0.05</v>
+      </c>
+      <c r="E19" t="s">
+        <v>45</v>
+      </c>
+      <c r="F19" t="s">
         <v>112</v>
-      </c>
-[...10 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B20" t="s">
         <v>113</v>
       </c>
       <c r="C20" t="s">
         <v>95</v>
       </c>
       <c r="D20" s="11">
-        <v>0.073</v>
+        <v>1.667</v>
       </c>
       <c r="E20" t="s">
-        <v>38</v>
+        <v>73</v>
       </c>
       <c r="F20" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>1</v>
       </c>
       <c r="B21" t="s">
         <v>114</v>
       </c>
       <c r="C21" t="s">
         <v>95</v>
       </c>
       <c r="D21" s="11">
-        <v>0.007</v>
+        <v>0.073</v>
       </c>
       <c r="E21" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="F21" t="s">
-        <v>47</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1</v>
       </c>
       <c r="B22" t="s">
         <v>115</v>
       </c>
       <c r="C22" t="s">
         <v>95</v>
       </c>
       <c r="D22" s="11">
-        <v>0.008</v>
+        <v>0.007</v>
       </c>
       <c r="E22" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="F22" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>1</v>
       </c>
       <c r="B23" t="s">
         <v>116</v>
       </c>
       <c r="C23" t="s">
         <v>95</v>
       </c>
       <c r="D23" s="11">
-        <v>2</v>
+        <v>0.008</v>
       </c>
       <c r="E23" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="F23" t="s">
-        <v>69</v>
+        <v>44</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>1</v>
       </c>
       <c r="B24" t="s">
         <v>117</v>
       </c>
       <c r="C24" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="D24" s="11">
-        <v>1.44</v>
+        <v>2</v>
       </c>
       <c r="E24" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="F24" t="s">
-        <v>118</v>
+        <v>69</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B25" t="s">
+        <v>118</v>
+      </c>
+      <c r="C25" t="s">
+        <v>92</v>
+      </c>
+      <c r="D25" s="11">
+        <v>1.44</v>
+      </c>
+      <c r="E25" t="s">
+        <v>45</v>
+      </c>
+      <c r="F25" t="s">
         <v>119</v>
-      </c>
-[...10 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>2</v>
       </c>
       <c r="B26" t="s">
         <v>120</v>
       </c>
       <c r="C26" t="s">
         <v>95</v>
       </c>
       <c r="D26" s="11">
         <v>0.72</v>
       </c>
       <c r="E26" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="F26" t="s">
-        <v>44</v>
+        <v>66</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>2</v>
+      </c>
+      <c r="B27" t="s">
+        <v>121</v>
+      </c>
+      <c r="C27" t="s">
+        <v>95</v>
+      </c>
+      <c r="D27" s="11">
+        <v>0.72</v>
+      </c>
+      <c r="E27" t="s">
+        <v>45</v>
+      </c>
+      <c r="F27" t="s">
+        <v>53</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:F16"/>
+  <dimension ref="A1:F17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>126</v>
+        <v>127</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2"/>
-      <c r="D2" t="inlineStr" s="14">
+      <c r="D2" t="inlineStr" s="13">
         <is>
           <t>Mise en place du poste de travail — Vérifiez les DLC, pesez les denrées, sélectionnez le matériel nécessaire. Désinfectez le matériel et le poste de travail suivant les protocoles.</t>
         </is>
       </c>
-      <c r="E2" t="s" s="14"/>
+      <c r="E2" t="s" s="13"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3"/>
-      <c r="D3" t="inlineStr" s="14">
+      <c r="D3" t="inlineStr" s="13">
         <is>
           <t>Préparations préliminaires — La veille, décongelez les fruits de mer en suivant la procédure. Réservez au froid dans 3 bacs GN 1/1 H 65 perforés doublés de bacs pleins. Déconditionnez la tomate concentrée et la tomate concassée en suivant la procédure. Réservez les dés de tomates surgelés dans un bac GN perforé. Réservez au froid. Réservez la tomate concentrée au froid dans une calotte filmée. Lavez, désinfectez et hachez au cutter le cerfeuil et l'estragon. Réservez au froid.</t>
         </is>
       </c>
-      <c r="E3" t="s" s="14"/>
+      <c r="E3" t="s" s="13"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4"/>
-      <c r="D4" t="inlineStr" s="14">
+      <c r="D4" t="inlineStr" s="13">
         <is>
           <t>Confectionner les fumets — Dans un rondeau, réalisez 10 litres de fumet à partir des deux fonds déshydratés de crustacés et de poisson en se reportant aux recommandations du fabricant. Réservez au chaud en attente d'utilisation.</t>
         </is>
       </c>
-      <c r="E4" t="s" s="14"/>
+      <c r="E4" t="s" s="13"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5"/>
-      <c r="D5" t="inlineStr" s="14">
+      <c r="D5" t="inlineStr" s="13">
         <is>
           <t>Confectionner le roux — Dans un rondeau, faites fondre le beurre. Ajoutez la farine. Mélangez au fouet. Cuisez à feu doux sans coloration. Le roux blanchit et devient mousseux au terme de sa cuisson. Laissez refroidir le roux dans le rondeau qui servira ultérieurement à la confection de la sauce.</t>
         </is>
       </c>
-      <c r="E5" t="s" s="14"/>
+      <c r="E5" t="s" s="13"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>2</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6"/>
-      <c r="D6" t="inlineStr" s="14">
+      <c r="D6" t="inlineStr" s="13">
         <is>
           <t>Réaliser la base de la sauce — Dans un rondeau, faites revenir au beurre les échalotes ciselées. Ajoutez les dés de tomates surgelés, la tomate concentrée, le cerfeuil et l'estragon. Mouillez avec le vin blanc. Laissez cuire et réduire afin d'obtenir la consistance d'une fondue. Réservez au chaud en attente d'utilisation.</t>
         </is>
       </c>
-      <c r="E6" t="s" s="14"/>
+      <c r="E6" t="s" s="13"/>
       <c r="F6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>2</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7"/>
-      <c r="D7" t="inlineStr" s="14">
+      <c r="D7" t="inlineStr" s="13">
         <is>
           <t>Confectionner la sauce américaine — Versez les fumets bouillants sur le roux. Mélangez au fouet et portez à ébullition. Ajoutez la base tomatée. Salez, poivrez. Renforcez le goût avec les concentrés de poisson et de crustacés. Laissez cuire le velouté. Dépouillez la surface du velouté. Ajoutez au velouté la crème fraîche. Montez et émulsionnez la sauce au mixeur pour la rendre onctueuse. Rectifiez l'assaisonnement. Réservez au chaud en attente d'utilisation.</t>
         </is>
       </c>
-      <c r="E7" t="s" s="14"/>
+      <c r="E7" t="s" s="13"/>
       <c r="F7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>2</v>
       </c>
       <c r="B8">
         <v>7</v>
       </c>
       <c r="C8"/>
-      <c r="D8" t="inlineStr" s="14">
+      <c r="D8" t="inlineStr" s="13">
         <is>
           <t>Cuire les fruits de mer — Préchauffez le four sur la position vapeur. Étagez les 3 bacs GN de fruits de mer sur l'échelle de cuisson. Enfournez et passez à la vapeur durant 5 minutes. Laissez s'égoutter les bacs dans le four.</t>
         </is>
       </c>
-      <c r="E8" t="s" s="14"/>
+      <c r="E8" t="s" s="13"/>
       <c r="F8"/>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>2</v>
       </c>
       <c r="B9">
         <v>8</v>
       </c>
       <c r="C9"/>
-      <c r="D9" t="inlineStr" s="14">
+      <c r="D9" t="inlineStr" s="13">
         <is>
           <t>Dresser les fruits de mer en timbale — Répartissez les fruits de mer dans 5 bacs GN 1/1 H 65. Nappez et versez équitablement la sauce américaine sur les fruits de mer. Agitez d'un léger mouvement circulaire les bacs de façon à lier tous les éléments ensemble. Respectez la procédure de fin de cuisson. Filmez. Stockez en armoire chaude et maintenez à la température de +63°C en attente de consommation.</t>
         </is>
       </c>
-      <c r="E9" t="s" s="14"/>
+      <c r="E9" t="s" s="13"/>
       <c r="F9"/>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>2</v>
       </c>
       <c r="B10">
         <v>9</v>
       </c>
       <c r="C10"/>
-      <c r="D10" t="s" s="14">
-[...2 lines deleted...]
-      <c r="E10" t="s" s="14"/>
+      <c r="D10" t="s" s="13">
+        <v>128</v>
+      </c>
+      <c r="E10" t="s" s="13"/>
       <c r="F10"/>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B11">
         <v>1</v>
       </c>
       <c r="C11"/>
-      <c r="D11" t="s" s="14">
-[...2 lines deleted...]
-      <c r="E11" t="s" s="14"/>
+      <c r="D11" t="s" s="13">
+        <v>130</v>
+      </c>
+      <c r="E11" t="s" s="13"/>
       <c r="F11"/>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B12">
         <v>1</v>
       </c>
       <c r="C12" t="s">
-        <v>131</v>
-[...4 lines deleted...]
-      <c r="E12" t="s" s="14"/>
+        <v>132</v>
+      </c>
+      <c r="D12" t="s" s="13">
+        <v>130</v>
+      </c>
+      <c r="E12" t="s" s="13"/>
       <c r="F12"/>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>132</v>
-[...4 lines deleted...]
-      <c r="C13" t="s">
         <v>133</v>
       </c>
-      <c r="D13" t="s" s="14">
-[...2 lines deleted...]
-      <c r="E13" t="s" s="14"/>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13" t="inlineStr" s="13">
+        <is>
+          <t>Pivot de conversion : 1 boîte 4/4 de concentré de tomate double = 0,880kg net, convention déjà en place ailleurs dans le corpus (Fiches 136/139). AUCUNE mercuriale ferme trouvée pour le concentré de tomate spécifiquement (contrairement à la boîte 4/4 générique ~850g du référentiel unite_ref) -- valeur a_verifier, à corriger si une fiche technique produit réelle est trouvée. À utiliser pour toute fiche CDC exprimant le concentré de tomate en boîte(s) 4/4.</t>
+        </is>
+      </c>
+      <c r="E13"/>
       <c r="F13"/>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B14">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C14" t="s">
         <v>135</v>
       </c>
-      <c r="D14" t="inlineStr" s="14">
-[...4 lines deleted...]
-      <c r="E14" t="s" s="14"/>
+      <c r="D14" t="s" s="13">
+        <v>136</v>
+      </c>
+      <c r="E14" t="s" s="13"/>
       <c r="F14"/>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B15">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C15" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="D15" t="inlineStr" s="14">
+        <v>137</v>
+      </c>
+      <c r="D15" t="inlineStr" s="13">
         <is>
-          <t>Cuire le roux blanc — Cuire très doucement à feu réduit sans arrêter de mélanger. Arrêter la cuisson lorsqu'il blanchit et devient mousseux — on dit alors qu'il « fleurit ».</t>
+          <t>Réaliser le roux — Faire fondre le beurre en parcelles dans une grande sauteuse (elle doit pouvoir contenir ensuite le liquide de mouillement : lait, fond, fumet…). Ajouter la farine dès que le beurre est fondu. Mélanger à l'aide d'une spatule en exoglass : le mélange doit être lisse et homogène.</t>
         </is>
       </c>
-      <c r="E15" t="s" s="14">
-[...1 lines deleted...]
-      </c>
+      <c r="E15" t="s" s="13"/>
       <c r="F15"/>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B16">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="C16" t="s">
         <v>138</v>
       </c>
-      <c r="D16" t="s" s="14">
+      <c r="D16" t="inlineStr" s="13">
+        <is>
+          <t>Cuire le roux blanc — Cuire très doucement à feu réduit, sans arrêter de mélanger à la spatule en exoglass, jusqu'à ce qu'il blanchisse et devienne mousseux : on dit alors qu'il « fleurit » (3 à 4 min).</t>
+        </is>
+      </c>
+      <c r="E16" t="s" s="13">
         <v>139</v>
       </c>
-      <c r="E16" t="s" s="14"/>
       <c r="F16"/>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>134</v>
+      </c>
+      <c r="B17">
+        <v>4</v>
+      </c>
+      <c r="C17" t="s">
+        <v>140</v>
+      </c>
+      <c r="D17" t="inlineStr" s="13">
+        <is>
+          <t>Arrêter la cuisson — Retirer immédiatement la sauteuse du feu et refroidir rapidement le roux. Si nécessaire, plonger le fond de la sauteuse dans une plaque ou une calotte contenant de l'eau froide.</t>
+        </is>
+      </c>
+      <c r="E17" t="s" s="13"/>
+      <c r="F17"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:D56"/>
+  <dimension ref="A1:D57"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
-      <c r="A2" t="str" s="15">
+      <c r="A2" t="str" s="14">
         <f>"GRO_CDC_075 · GRO.POISSONS · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_075 · GRO.POISSONS · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
-      <c r="A4" t="s" s="16">
-        <v>141</v>
+      <c r="A4" t="s" s="15">
+        <v>142</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
-      <c r="A5" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B5" t="str" s="14">
+      <c r="A5" t="s" s="16">
+        <v>143</v>
+      </c>
+      <c r="B5" t="str" s="13">
         <f>Procedure!D2</f>
         <v>Mise en place du poste de travail — Vérifiez les DLC, pesez les denrées, sélectionnez le matériel nécessaire. Désinfectez le matériel et le poste de travail suivant les protocoles.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
-      <c r="A6" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B6" t="str" s="14">
+      <c r="A6" t="s" s="16">
+        <v>144</v>
+      </c>
+      <c r="B6" t="str" s="13">
         <f>Procedure!D3</f>
         <v>Préparations préliminaires — La veille, décongelez les fruits de mer en suivant la procédure. Réservez au froid dans 3 bacs GN 1/1 H 65 perforés doublés de bacs pleins. Déconditionnez la tomate concentrée et la tomate concassée en suivant la procédure. Réservez les dés de tomates surgelés dans un bac GN perforé. Réservez au froid. Réservez la tomate concentrée au froid dans une calotte filmée. Lavez, désinfectez et hachez au cutter le cerfeuil et l'estragon. Réservez au froid.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7"/>
-      <c r="B7" t="str">
-[...1 lines deleted...]
-        <v>Concentré de tomate double</v>
+      <c r="B7" t="s">
+        <v>145</v>
       </c>
       <c r="C7" s="11">
-        <f>Besoins!E8</f>
+        <f>'Besoins'!$B$2*0.3</f>
         <v>0.3</v>
       </c>
-      <c r="D7" t="str">
-[...1 lines deleted...]
-        <v>kg</v>
+      <c r="D7" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="str">
-        <f>Besoins!B13</f>
+        <f>Besoins!B12</f>
         <v>Estragon séché</v>
       </c>
       <c r="C8" s="11">
-        <f>Besoins!E13</f>
+        <f>Besoins!E12</f>
         <v>0.05</v>
       </c>
       <c r="D8" t="str">
-        <f>Besoins!F13</f>
+        <f>Besoins!F12</f>
         <v>kg</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="C9" s="11">
         <f>'Besoins'!$B$2*0.05</f>
         <v>0.05</v>
       </c>
       <c r="D9" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
     </row>
     <row r="10">
-      <c r="A10" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B10" t="str" s="14">
+      <c r="A10" t="s" s="16">
+        <v>147</v>
+      </c>
+      <c r="B10" t="str" s="13">
         <f>Procedure!D4</f>
         <v>Confectionner les fumets — Dans un rondeau, réalisez 10 litres de fumet à partir des deux fonds déshydratés de crustacés et de poisson en se reportant aux recommandations du fabricant. Réservez au chaud en attente d'utilisation.</v>
       </c>
       <c r="C10"/>
       <c r="D10"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="C11" s="11">
         <f>'Besoins'!$B$2*5</f>
         <v>5</v>
       </c>
       <c r="D11" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="C12" s="11">
         <f>'Besoins'!$B$2*5</f>
         <v>5</v>
       </c>
       <c r="D12" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="13">
-      <c r="A13" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B13" t="str" s="14">
+      <c r="A13" t="s" s="16">
+        <v>150</v>
+      </c>
+      <c r="B13" t="str" s="13">
         <f>Procedure!D5</f>
         <v>Confectionner le roux — Dans un rondeau, faites fondre le beurre. Ajoutez la farine. Mélangez au fouet. Cuisez à feu doux sans coloration. Le roux blanchit et devient mousseux au terme de sa cuisson. Laissez refroidir le roux dans le rondeau qui servira ultérieurement à la confection de la sauce.</v>
       </c>
       <c r="C13"/>
       <c r="D13"/>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="C14" s="11">
         <f>'Besoins'!$B$2*1.44</f>
         <v>1.44</v>
       </c>
       <c r="D14" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
     </row>
     <row r="15">
-      <c r="A15" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B15" t="str" s="14">
+      <c r="A15" t="s" s="16">
+        <v>152</v>
+      </c>
+      <c r="B15" t="str" s="13">
         <f>Procedure!D6</f>
         <v>Réaliser la base de la sauce — Dans un rondeau, faites revenir au beurre les échalotes ciselées. Ajoutez les dés de tomates surgelés, la tomate concentrée, le cerfeuil et l'estragon. Mouillez avec le vin blanc. Laissez cuire et réduire afin d'obtenir la consistance d'une fondue. Réservez au chaud en attente d'utilisation.</v>
       </c>
       <c r="C15"/>
       <c r="D15"/>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="str">
-        <f>Besoins!B7</f>
+        <f>Besoins!B8</f>
         <v>Vin blanc sec de cuisson</v>
       </c>
       <c r="C16" s="11">
-        <f>Besoins!E7</f>
+        <f>Besoins!E8</f>
         <v>2</v>
       </c>
       <c r="D16" t="str">
-        <f>Besoins!F7</f>
+        <f>Besoins!F8</f>
         <v>lt</v>
       </c>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="str">
         <f>Besoins!B23</f>
         <v>Tomates en dés surgelées IQF</v>
       </c>
       <c r="C17" s="11">
         <f>Besoins!E23</f>
         <v>5</v>
       </c>
       <c r="D17" t="str">
         <f>Besoins!F23</f>
         <v>kg</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
-      <c r="B18" t="str">
-[...1 lines deleted...]
-        <v>Concentré de tomate double</v>
+      <c r="B18" t="s">
+        <v>145</v>
       </c>
       <c r="C18" s="11">
-        <f>Besoins!E8</f>
+        <f>'Besoins'!$B$2*0.3</f>
         <v>0.3</v>
       </c>
-      <c r="D18" t="str">
-[...1 lines deleted...]
-        <v>kg</v>
+      <c r="D18" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19" t="str">
         <f>Besoins!B22</f>
         <v>Échalotte hachée IQF</v>
       </c>
       <c r="C19" s="11">
         <f>Besoins!E22</f>
         <v>0.75</v>
       </c>
       <c r="D19" t="str">
         <f>Besoins!F22</f>
         <v>kg</v>
       </c>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20" t="str">
-        <f>Besoins!B13</f>
+        <f>Besoins!B12</f>
         <v>Estragon séché</v>
       </c>
       <c r="C20" s="11">
-        <f>Besoins!E13</f>
+        <f>Besoins!E12</f>
         <v>0.05</v>
       </c>
       <c r="D20" t="str">
-        <f>Besoins!F13</f>
+        <f>Besoins!F12</f>
         <v>kg</v>
       </c>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="C21" s="11">
         <f>'Besoins'!$B$2*0.05</f>
         <v>0.05</v>
       </c>
       <c r="D21" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
     </row>
     <row r="22">
-      <c r="A22" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B22" t="str" s="14">
+      <c r="A22" t="s" s="16">
+        <v>153</v>
+      </c>
+      <c r="B22" t="str" s="13">
         <f>Procedure!D7</f>
         <v>Confectionner la sauce américaine — Versez les fumets bouillants sur le roux. Mélangez au fouet et portez à ébullition. Ajoutez la base tomatée. Salez, poivrez. Renforcez le goût avec les concentrés de poisson et de crustacés. Laissez cuire le velouté. Dépouillez la surface du velouté. Ajoutez au velouté la crème fraîche. Montez et émulsionnez la sauce au mixeur pour la rendre onctueuse. Rectifiez l'assaisonnement. Réservez au chaud en attente d'utilisation.</v>
       </c>
       <c r="C22"/>
       <c r="D22"/>
     </row>
     <row r="23">
       <c r="A23"/>
       <c r="B23" t="str">
-        <f>Besoins!B15</f>
+        <f>Besoins!B14</f>
         <v>Fumet de poisson concentré</v>
       </c>
       <c r="C23" s="11">
-        <f>Besoins!E15</f>
+        <f>Besoins!E14</f>
         <v>0.1</v>
       </c>
       <c r="D23" t="str">
-        <f>Besoins!F15</f>
+        <f>Besoins!F14</f>
         <v>kg</v>
       </c>
     </row>
     <row r="24">
       <c r="A24"/>
       <c r="B24" t="str">
-        <f>Besoins!B14</f>
+        <f>Besoins!B15</f>
         <v>Glace de crustaces/homard</v>
       </c>
       <c r="C24" s="11">
-        <f>Besoins!E14</f>
+        <f>Besoins!E15</f>
         <v>0.1</v>
       </c>
       <c r="D24" t="str">
-        <f>Besoins!F14</f>
+        <f>Besoins!F15</f>
         <v>kg</v>
       </c>
     </row>
     <row r="25">
       <c r="A25"/>
       <c r="B25" t="str">
         <f>Besoins!B21</f>
         <v>Sel fin de cuisine</v>
       </c>
       <c r="C25" s="11">
         <f>Besoins!E21</f>
         <v>0.073</v>
       </c>
       <c r="D25" t="str">
         <f>Besoins!F21</f>
         <v>kg</v>
       </c>
     </row>
     <row r="26">
       <c r="A26"/>
       <c r="B26" t="str">
-        <f>Besoins!B12</f>
+        <f>Besoins!B11</f>
         <v>Poivre noir moulu</v>
       </c>
       <c r="C26" s="11">
-        <f>Besoins!E12</f>
+        <f>Besoins!E11</f>
         <v>0.007</v>
       </c>
       <c r="D26" t="str">
-        <f>Besoins!F12</f>
+        <f>Besoins!F11</f>
         <v>kg</v>
       </c>
     </row>
     <row r="27">
       <c r="A27"/>
       <c r="B27" t="str">
-        <f>Besoins!B11</f>
+        <f>Besoins!B10</f>
         <v>Piment de Cayenne</v>
       </c>
       <c r="C27" s="11">
-        <f>Besoins!E11</f>
+        <f>Besoins!E10</f>
         <v>0.008</v>
       </c>
       <c r="D27" t="str">
-        <f>Besoins!F11</f>
+        <f>Besoins!F10</f>
         <v>kg</v>
       </c>
     </row>
     <row r="28">
       <c r="A28"/>
       <c r="B28" t="str">
         <f>Besoins!B19</f>
         <v>Crème fraîche liquide 15% MG allégée</v>
       </c>
       <c r="C28" s="11">
         <f>Besoins!E19</f>
         <v>2</v>
       </c>
       <c r="D28" t="str">
         <f>Besoins!F19</f>
         <v>lt</v>
       </c>
     </row>
     <row r="29">
-      <c r="A29" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B29" t="str" s="14">
+      <c r="A29" t="s" s="16">
+        <v>154</v>
+      </c>
+      <c r="B29" t="str" s="13">
         <f>Procedure!D8</f>
         <v>Cuire les fruits de mer — Préchauffez le four sur la position vapeur. Étagez les 3 bacs GN de fruits de mer sur l'échelle de cuisson. Enfournez et passez à la vapeur durant 5 minutes. Laissez s'égoutter les bacs dans le four.</v>
       </c>
       <c r="C29"/>
       <c r="D29"/>
     </row>
     <row r="30">
       <c r="A30"/>
       <c r="B30" t="str">
         <f>Besoins!B24</f>
         <v>Cocktail de fruits de mer</v>
       </c>
       <c r="C30" s="11">
         <f>Besoins!E24</f>
         <v>12</v>
       </c>
       <c r="D30" t="str">
         <f>Besoins!F24</f>
         <v>kg</v>
       </c>
     </row>
     <row r="31">
       <c r="A31"/>
       <c r="B31" t="str">
         <f>Besoins!B25</f>
         <v>Moules décoquillées cuites</v>
       </c>
       <c r="C31" s="11">
         <f>Besoins!E25</f>
         <v>4</v>
       </c>
       <c r="D31" t="str">
         <f>Besoins!F25</f>
         <v>kg</v>
       </c>
     </row>
     <row r="32">
-      <c r="A32" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B32" t="str" s="14">
+      <c r="A32" t="s" s="16">
+        <v>155</v>
+      </c>
+      <c r="B32" t="str" s="13">
         <f>Procedure!D9</f>
         <v>Dresser les fruits de mer en timbale — Répartissez les fruits de mer dans 5 bacs GN 1/1 H 65. Nappez et versez équitablement la sauce américaine sur les fruits de mer. Agitez d'un léger mouvement circulaire les bacs de façon à lier tous les éléments ensemble. Respectez la procédure de fin de cuisson. Filmez. Stockez en armoire chaude et maintenez à la température de +63°C en attente de consommation.</v>
       </c>
       <c r="C32"/>
       <c r="D32"/>
     </row>
     <row r="33">
-      <c r="A33" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B33" t="str" s="14">
+      <c r="A33" t="s" s="16">
+        <v>156</v>
+      </c>
+      <c r="B33" t="str" s="13">
         <f>Procedure!D10</f>
         <v>Servir — Servez les fruits de mer à l'américaine à l'assiette accompagnés d'un riz pilaf.</v>
       </c>
       <c r="C33"/>
       <c r="D33"/>
     </row>
     <row r="34">
       <c r="A34"/>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
     </row>
     <row r="35">
-      <c r="A35" t="s" s="16">
-        <v>155</v>
+      <c r="A35" t="s" s="15">
+        <v>157</v>
       </c>
       <c r="B35"/>
       <c r="C35"/>
       <c r="D35"/>
     </row>
     <row r="36">
-      <c r="A36" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B36" t="str" s="14">
+      <c r="A36" t="s" s="16">
+        <v>143</v>
+      </c>
+      <c r="B36" t="str" s="13">
         <f>Procedure!D11</f>
         <v>Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</v>
       </c>
       <c r="C36"/>
       <c r="D36"/>
     </row>
     <row r="37">
       <c r="A37"/>
       <c r="B37" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="C37" s="11">
         <f>'Besoins'!$B$2*4.875</f>
         <v>4.875</v>
       </c>
       <c r="D37" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="38">
       <c r="A38"/>
       <c r="B38" t="str">
         <f>Besoins!B16</f>
         <v>Fumet de Crustacés déshydraté (Knorr Professional)</v>
       </c>
       <c r="C38" s="11">
         <f>Besoins!E16</f>
         <v>0.125</v>
       </c>
       <c r="D38" t="str">
         <f>Besoins!F16</f>
         <v>kg</v>
       </c>
     </row>
     <row r="39">
       <c r="A39"/>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
     </row>
     <row r="40">
-      <c r="A40" t="s" s="16">
-        <v>157</v>
+      <c r="A40" t="s" s="15">
+        <v>159</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
     </row>
     <row r="41">
-      <c r="A41" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B41" t="str" s="14">
+      <c r="A41" t="s" s="16">
+        <v>143</v>
+      </c>
+      <c r="B41" t="str" s="13">
         <f>"[DISSOUDRE] "&amp;Procedure!D12</f>
         <v>[DISSOUDRE] Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</v>
       </c>
       <c r="C41"/>
       <c r="D41"/>
     </row>
     <row r="42">
       <c r="A42"/>
       <c r="B42" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="C42" s="11">
         <f>'Besoins'!$B$2*4.925</f>
         <v>4.925</v>
       </c>
       <c r="D42" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="43">
       <c r="A43"/>
       <c r="B43" t="str">
         <f>Besoins!B17</f>
         <v>Fumet de Poisson déshydraté (Knorr Professional)</v>
       </c>
       <c r="C43" s="11">
         <f>Besoins!E17</f>
         <v>0.075</v>
       </c>
       <c r="D43" t="str">
         <f>Besoins!F17</f>
         <v>kg</v>
       </c>
     </row>
     <row r="44">
       <c r="A44"/>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
     </row>
     <row r="45">
-      <c r="A45" t="s" s="16">
-        <v>158</v>
+      <c r="A45" t="s" s="15">
+        <v>160</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
     </row>
     <row r="46">
-      <c r="A46" t="s" s="17">
-[...4 lines deleted...]
-        <v>[METTRE EN PLACE] Mettre en place — Peser, mesurer et contrôler les denrées. Tamiser la farine. Découper le beurre en parcelles.</v>
+      <c r="A46"/>
+      <c r="B46" t="inlineStr" s="17">
+        <is>
+          <t>Pivot de conversion : 1 boîte 4/4 de concentré de tomate double = 0,880kg net, convention déjà en place ailleurs dans le corpus (Fiches 136/139). AUCUNE mercuriale ferme trouvée pour le concentré de tomate spécifiquement (contrairement à la boîte 4/4 générique ~850g du référentiel unite_ref) -- valeur a_verifier, à corriger si une fiche technique produit réelle est trouvée. À utiliser pour toute fiche CDC exprimant le concentré de tomate en boîte(s) 4/4.</t>
+        </is>
       </c>
       <c r="C46"/>
       <c r="D46"/>
     </row>
     <row r="47">
       <c r="A47"/>
-      <c r="B47" t="str">
-[...10 lines deleted...]
-      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47"/>
     </row>
     <row r="48">
-      <c r="A48"/>
-[...11 lines deleted...]
-      </c>
+      <c r="A48" t="s" s="15">
+        <v>161</v>
+      </c>
+      <c r="B48"/>
+      <c r="C48"/>
+      <c r="D48"/>
     </row>
     <row r="49">
-      <c r="A49" t="s" s="17">
+      <c r="A49" t="s" s="16">
         <v>143</v>
       </c>
-      <c r="B49" t="str" s="14">
-[...1 lines deleted...]
-        <v>[ÉTUVER] Réaliser le roux — Faire fondre le beurre en parcelles dans une sauteuse suffisamment grande. Ajouter la farine tamisée dès que le beurre est fondu. Mélanger à l'aide d'une spatule ou d'un fouet à sauce jusqu'à obtenir un mélange lisse et homogène.</v>
+      <c r="B49" t="str" s="13">
+        <f>"[METTRE EN PLACE] "&amp;Procedure!D14</f>
+        <v>[METTRE EN PLACE] Mettre en place le poste de travail — Peser, mesurer, contrôler les denrées. Tamiser la farine. Découper le beurre en parcelles.</v>
       </c>
       <c r="C49"/>
       <c r="D49"/>
     </row>
     <row r="50">
       <c r="A50"/>
       <c r="B50" t="str">
         <f>Besoins!B18</f>
         <v>Beurre de cuisine bloc 10 kg</v>
       </c>
       <c r="C50" s="11">
         <f>Besoins!E18</f>
         <v>0.72</v>
       </c>
       <c r="D50" t="str">
         <f>Besoins!F18</f>
         <v>kg</v>
       </c>
     </row>
     <row r="51">
       <c r="A51"/>
       <c r="B51" t="str">
-        <f>Besoins!B10</f>
-        <v>farine de blé tamisée type 55</v>
+        <f>Besoins!B13</f>
+        <v>Farine de blé T55</v>
       </c>
       <c r="C51" s="11">
-        <f>Besoins!E10</f>
+        <f>Besoins!E13</f>
         <v>0.72</v>
       </c>
       <c r="D51" t="str">
-        <f>Besoins!F10</f>
+        <f>Besoins!F13</f>
         <v>kg</v>
       </c>
     </row>
     <row r="52">
-      <c r="A52" t="s" s="17">
-[...4 lines deleted...]
-        <v>[RÉDUIRE] Cuire le roux blanc — Cuire très doucement à feu réduit sans arrêter de mélanger. Arrêter la cuisson lorsqu'il blanchit et devient mousseux — on dit alors qu'il « fleurit ».</v>
+      <c r="A52" t="s" s="16">
+        <v>144</v>
+      </c>
+      <c r="B52" t="str" s="13">
+        <f>"[ÉTUVER] "&amp;Procedure!D15</f>
+        <v>[ÉTUVER] Réaliser le roux — Faire fondre le beurre en parcelles dans une grande sauteuse (elle doit pouvoir contenir ensuite le liquide de mouillement : lait, fond, fumet…). Ajouter la farine dès que le beurre est fondu. Mélanger à l'aide d'une spatule en exoglass : le mélange doit être lisse et homogène.</v>
       </c>
       <c r="C52"/>
       <c r="D52"/>
     </row>
     <row r="53">
-      <c r="A53"/>
-[...2 lines deleted...]
-        <v>ℹ</v>
+      <c r="A53" t="s" s="16">
+        <v>147</v>
+      </c>
+      <c r="B53" t="str" s="13">
+        <f>"[RÉDUIRE] "&amp;Procedure!D16</f>
+        <v>[RÉDUIRE] Cuire le roux blanc — Cuire très doucement à feu réduit, sans arrêter de mélanger à la spatule en exoglass, jusqu'à ce qu'il blanchisse et devienne mousseux : on dit alors qu'il « fleurit » (3 à 4 min).</v>
       </c>
       <c r="C53"/>
       <c r="D53"/>
     </row>
     <row r="54">
-      <c r="A54" t="s" s="17">
-[...4 lines deleted...]
-        <v>[REFROIDIR] Refroidir rapidement — Retirer la sauteuse du feu. Si nécessaire, plonger le fond dans une plaque d'eau froide pour stopper la cuisson.</v>
+      <c r="A54"/>
+      <c r="B54" t="str" s="17">
+        <f>"ℹ "&amp;Procedure!E16</f>
+        <v>ℹ</v>
       </c>
       <c r="C54"/>
       <c r="D54"/>
     </row>
     <row r="55">
-      <c r="A55"/>
-      <c r="B55"/>
+      <c r="A55" t="s" s="16">
+        <v>150</v>
+      </c>
+      <c r="B55" t="str" s="13">
+        <f>"[REFROIDIR] "&amp;Procedure!D17</f>
+        <v>[REFROIDIR] Arrêter la cuisson — Retirer immédiatement la sauteuse du feu et refroidir rapidement le roux. Si nécessaire, plonger le fond de la sauteuse dans une plaque ou une calotte contenant de l'eau froide.</v>
+      </c>
       <c r="C55"/>
       <c r="D55"/>
     </row>
     <row r="56">
-      <c r="A56" t="s" s="19">
-[...1 lines deleted...]
-      </c>
+      <c r="A56"/>
       <c r="B56"/>
       <c r="C56"/>
       <c r="D56"/>
     </row>
+    <row r="57">
+      <c r="A57" t="s" s="18">
+        <v>22</v>
+      </c>
+      <c r="B57"/>
+      <c r="C57"/>
+      <c r="D57"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
-  <mergeCells count="23">
+  <mergeCells count="25">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="B13:D13"/>
     <mergeCell ref="B15:D15"/>
     <mergeCell ref="B22:D22"/>
     <mergeCell ref="B29:D29"/>
     <mergeCell ref="B32:D32"/>
     <mergeCell ref="B33:D33"/>
     <mergeCell ref="A35:D35"/>
     <mergeCell ref="B36:D36"/>
     <mergeCell ref="A40:D40"/>
     <mergeCell ref="B41:D41"/>
     <mergeCell ref="A45:D45"/>
     <mergeCell ref="B46:D46"/>
+    <mergeCell ref="A48:D48"/>
     <mergeCell ref="B49:D49"/>
     <mergeCell ref="B52:D52"/>
     <mergeCell ref="B53:D53"/>
     <mergeCell ref="B54:D54"/>
-    <mergeCell ref="A56:D56"/>
+    <mergeCell ref="B55:D55"/>
+    <mergeCell ref="A57:D57"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>TIMBALE DE FRUITS DE MER À L'AM</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>