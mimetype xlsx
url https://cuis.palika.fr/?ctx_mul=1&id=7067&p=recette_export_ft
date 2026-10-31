--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -15,139 +15,139 @@
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Besoins" sheetId="1" r:id="rId1"/>
     <sheet name="Procedure" sheetId="2" r:id="rId2"/>
     <sheet name="Arborescence FT" sheetId="3" r:id="rId3"/>
     <sheet name="Carte imprimable" sheetId="4" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="109" uniqueCount="109">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="114" uniqueCount="114">
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>EAU</t>
+  </si>
+  <si>
+    <t>Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t>Matières premières</t>
+  </si>
+  <si>
+    <t>lt</t>
   </si>
   <si>
     <t>VIN-BLANC-CUI</t>
   </si>
   <si>
     <t>Vin blanc sec de cuisson</t>
   </si>
   <si>
     <t>Vins et bières de cuisson</t>
   </si>
   <si>
-    <t>lt</t>
-[...1 lines deleted...]
-  <si>
     <t>CONC-TOMATE</t>
   </si>
   <si>
     <t>Concentré de tomate double</t>
   </si>
   <si>
     <t>Concentrés et purées cuisines</t>
   </si>
   <si>
+    <t>DUXELLES-SECHE</t>
+  </si>
+  <si>
+    <t>Duxelles de champignons dehydratee</t>
+  </si>
+  <si>
+    <t>Légumes et aromates déshydratés</t>
+  </si>
+  <si>
     <t>kg</t>
   </si>
   <si>
-    <t>00000061</t>
-[...7 lines deleted...]
-  <si>
     <t>EPI-POIVRE-NOIR</t>
   </si>
   <si>
     <t>Poivre noir moulu</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
-    <t>DUXELLES-SECHE</t>
-[...7 lines deleted...]
-  <si>
     <t>FAR-T55</t>
   </si>
   <si>
     <t>Farine de blé T55</t>
   </si>
   <si>
     <t>Farines de blé</t>
   </si>
   <si>
     <t>KNORR-FUMET-CRUS</t>
   </si>
   <si>
     <t>Fumet de Crustacés déshydraté (Knorr Professional)</t>
   </si>
   <si>
     <t>Fonds déshydratés et poudres</t>
   </si>
   <si>
     <t>KNORR-FUMET-POIS</t>
   </si>
   <si>
     <t>Fumet de Poisson déshydraté (Knorr Professional)</t>
   </si>
   <si>
     <t>BEU-DOUX</t>
@@ -221,231 +221,252 @@
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>FILETS DE POISSON SAUCE DUXELLES</t>
   </si>
   <si>
     <t>Dresser et servir — Dressez les portions de poisson nappées de sauce duxelles. Saupoudrez de persil et cerfeuil hachés.</t>
   </si>
   <si>
     <t>Fumet de poisson reconstitue (collectivite)</t>
   </si>
   <si>
     <t>DISSOUDRE</t>
   </si>
   <si>
     <t>Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</t>
   </si>
   <si>
     <t>Fumet de crustacés reconstitué (collectivité)</t>
   </si>
   <si>
+    <t>Concentré de tomate — boîte 4/4 (collectivité)</t>
+  </si>
+  <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (× multiplicateur, voir feuille Besoins)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Filets de colin lieu</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ PERSIL PLAT (KG) (conv.)</t>
   </si>
   <si>
     <t>conversion</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ CERFEUIL (KG) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Fumet de poisson reconstitue (collectivite)</t>
   </si>
   <si>
-    <t xml:space="preserve">        ↳ EAU</t>
+    <t xml:space="preserve">        ↳ Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Fumet de Poisson déshydraté (Knorr Professional)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Fumet de crustacés reconstitué (collectivité)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Fumet de Crustacés déshydraté (Knorr Professional)</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Duxelles de champignons dehydratee</t>
+    <t xml:space="preserve">    ↳ Duxelles de champignons déshydratée, boîte (pièce) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Vin blanc sec de cuisson</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Concentré de tomate double</t>
+    <t xml:space="preserve">    ↳ Concentré de tomate — boîte 4/4 (collectivité)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Concentré de tomate double</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Crème fraîche liquide 15% MG allégée</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poivre noir moulu</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Farine de blé T55</t>
   </si>
   <si>
     <t>Fiche technique — FILETS DE POISSON SAUCE DUXELLES</t>
   </si>
   <si>
     <t>FILETS DE POISSON SAUCE DUXELLES  GRO_CDC_071</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t xml:space="preserve">    PERSIL PLAT (KG) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    CERFEUIL (KG) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t xml:space="preserve">    Fumet de poisson reconstitue (collectivite)</t>
   </si>
   <si>
+    <t xml:space="preserve">    Duxelles de champignons déshydratée, boîte (pièce) (conv.)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Concentré de tomate — boîte 4/4 (collectivité)</t>
+  </si>
+  <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t xml:space="preserve">    Fumet de crustacés reconstitué (collectivité)</t>
   </si>
   <si>
     <t>6.</t>
   </si>
   <si>
     <t>7.</t>
   </si>
   <si>
     <t>↳ Fumet de poisson reconstitue (collectivite)  GRO-FUMET-POISS</t>
   </si>
   <si>
-    <t xml:space="preserve">    EAU</t>
+    <t xml:space="preserve">    Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t>↳ Fumet de crustacés reconstitué (collectivité)  GRO-FUMET-CRUS</t>
+  </si>
+  <si>
+    <t>↳ Concentré de tomate — boîte 4/4 (collectivité)  GRO-CONC-TOMATE</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="0.00"/>
     <numFmt numFmtId="201" formatCode="#,##0.000"/>
     <numFmt numFmtId="202" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="203" formatCode="#,##0.00&quot; €&quot;"/>
   </numFmts>
-  <fonts count="8">
+  <fonts count="9">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="16"/>
       <b/>
       <color rgb="FF1F4E3B"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
       <b/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
       <b/>
       <color rgb="FFFFFFFF"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
       <color rgb="FF666666"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
       <b/>
       <color rgb="FF664D03"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
       <b/>
       <color rgb="FF1F4E3B"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <sz val="10"/>
+      <color rgb="FF777777"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="9"/>
       <color rgb="FF999999"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEAF3EE"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1F4E3B"/>
         <bgColor indexed="64"/>
@@ -458,64 +479,64 @@
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="17">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="201" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="201" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="202" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="203" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
@@ -606,258 +627,258 @@
       </c>
       <c r="D6" t="s" s="7">
         <v>8</v>
       </c>
       <c r="E6" t="s" s="7">
         <v>9</v>
       </c>
       <c r="F6" t="s" s="7">
         <v>10</v>
       </c>
       <c r="G6" t="s" s="7">
         <v>11</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7" t="s">
         <v>13</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="4">
-        <v>2</v>
+        <v>11.72</v>
       </c>
       <c r="E7" s="6">
         <f>D7*$B$2</f>
-        <v>2</v>
+        <v>11.72</v>
       </c>
       <c r="F7" t="s">
         <v>15</v>
       </c>
       <c r="G7" s="8">
-        <f>E7*2.8</f>
-        <v>5.6</v>
+        <f>E7*0.0043</f>
+        <v>0.050396</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8" t="s">
         <v>17</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="4">
-        <v>0.4</v>
+        <v>2</v>
       </c>
       <c r="E8" s="6">
         <f>D8*$B$2</f>
-        <v>0.4</v>
+        <v>2</v>
       </c>
       <c r="F8" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="G8" s="8">
         <f>E8*2.8</f>
-        <v>1.12</v>
+        <v>5.6</v>
       </c>
     </row>
     <row r="9">
-      <c r="A9" t="s" s="9">
+      <c r="A9" t="s">
+        <v>19</v>
+      </c>
+      <c r="B9" t="s">
         <v>20</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
         <v>21</v>
       </c>
-      <c r="C9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D9" s="4">
-        <v>11.72</v>
+        <v>0.454545</v>
       </c>
       <c r="E9" s="6">
         <f>D9*$B$2</f>
-        <v>11.72</v>
+        <v>0.454545</v>
       </c>
       <c r="F9" t="s">
-        <v>15</v>
+        <v>3</v>
       </c>
       <c r="G9" s="8">
-        <f>E9*0.003</f>
-        <v>0.03516</v>
+        <f>E9*12.6000126</f>
+        <v>5.727273</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
+        <v>22</v>
+      </c>
+      <c r="B10" t="s">
         <v>23</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" t="s">
         <v>24</v>
       </c>
-      <c r="C10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D10" s="4">
-        <v>0.007</v>
+        <v>0.75</v>
       </c>
       <c r="E10" s="6">
         <f>D10*$B$2</f>
-        <v>0.007</v>
+        <v>0.75</v>
       </c>
       <c r="F10" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="G10" s="8">
-        <f>E10*12.5</f>
-        <v>0.0875</v>
+        <f>E10*15</f>
+        <v>11.25</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>26</v>
       </c>
       <c r="B11" t="s">
         <v>27</v>
       </c>
       <c r="C11" t="s">
         <v>28</v>
       </c>
       <c r="D11" s="4">
-        <v>1.5</v>
+        <v>0.007</v>
       </c>
       <c r="E11" s="6">
         <f>D11*$B$2</f>
-        <v>1.5</v>
+        <v>0.007</v>
       </c>
       <c r="F11" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="G11" s="8">
-        <f>E11*15</f>
-        <v>22.5</v>
+        <f>E11*12.5</f>
+        <v>0.0875</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>29</v>
       </c>
       <c r="B12" t="s">
         <v>30</v>
       </c>
       <c r="C12" t="s">
         <v>31</v>
       </c>
       <c r="D12" s="4">
         <v>0.3</v>
       </c>
       <c r="E12" s="6">
         <f>D12*$B$2</f>
         <v>0.3</v>
       </c>
       <c r="F12" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="G12" s="8">
         <f>E12*0.56</f>
         <v>0.168</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>32</v>
       </c>
       <c r="B13" t="s">
         <v>33</v>
       </c>
       <c r="C13" t="s">
         <v>34</v>
       </c>
       <c r="D13" s="4">
         <v>0.25</v>
       </c>
       <c r="E13" s="6">
         <f>D13*$B$2</f>
         <v>0.25</v>
       </c>
       <c r="F13" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="G13" s="8">
         <f>E13*27.72</f>
         <v>6.93</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>35</v>
       </c>
       <c r="B14" t="s">
         <v>36</v>
       </c>
       <c r="C14" t="s">
         <v>34</v>
       </c>
       <c r="D14" s="4">
         <v>0.03</v>
       </c>
       <c r="E14" s="6">
         <f>D14*$B$2</f>
         <v>0.03</v>
       </c>
       <c r="F14" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="G14" s="8">
-        <f>E14*0</f>
-        <v>0</v>
+        <f>E14*23.08</f>
+        <v>0.6924</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>37</v>
       </c>
       <c r="B15" t="s">
         <v>38</v>
       </c>
       <c r="C15" t="s">
         <v>39</v>
       </c>
       <c r="D15" s="4">
         <v>0.55</v>
       </c>
       <c r="E15" s="6">
         <f>D15*$B$2</f>
         <v>0.55</v>
       </c>
       <c r="F15" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="G15" s="8">
         <f>E15*5.2</f>
         <v>2.86</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>40</v>
       </c>
       <c r="B16" t="s">
         <v>41</v>
       </c>
       <c r="C16" t="s">
         <v>42</v>
       </c>
       <c r="D16" s="4">
         <v>2</v>
       </c>
       <c r="E16" s="6">
         <f>D16*$B$2</f>
         <v>2</v>
       </c>
       <c r="F16" t="s">
         <v>15</v>
@@ -866,1201 +887,1255 @@
         <f>E16*2.2</f>
         <v>4.4</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>43</v>
       </c>
       <c r="B17" t="s">
         <v>44</v>
       </c>
       <c r="C17" t="s">
         <v>45</v>
       </c>
       <c r="D17" s="4">
         <v>3.333333</v>
       </c>
       <c r="E17" s="6">
         <f>D17*$B$2</f>
         <v>3.333333</v>
       </c>
       <c r="F17" t="s">
         <v>46</v>
       </c>
       <c r="G17" s="8">
-        <f>E17*6.0000006</f>
-        <v>20</v>
+        <f>E17*0.60000006</f>
+        <v>2</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>47</v>
       </c>
       <c r="B18" t="s">
         <v>48</v>
       </c>
       <c r="C18" t="s">
         <v>45</v>
       </c>
       <c r="D18" s="4">
         <v>2</v>
       </c>
       <c r="E18" s="6">
         <f>D18*$B$2</f>
         <v>2</v>
       </c>
       <c r="F18" t="s">
         <v>46</v>
       </c>
       <c r="G18" s="8">
-        <f>E18*4.5</f>
-        <v>9</v>
+        <f>E18*0.45</f>
+        <v>0.9</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>49</v>
       </c>
       <c r="B19" t="s">
         <v>50</v>
       </c>
       <c r="C19" t="s">
         <v>51</v>
       </c>
       <c r="D19" s="4">
         <v>0.073</v>
       </c>
       <c r="E19" s="6">
         <f>D19*$B$2</f>
         <v>0.073</v>
       </c>
       <c r="F19" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="G19" s="8">
         <f>E19*0.35</f>
         <v>0.02555</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>52</v>
       </c>
       <c r="B20" t="s">
         <v>53</v>
       </c>
       <c r="C20" t="s">
         <v>54</v>
       </c>
       <c r="D20" s="4">
         <v>14</v>
       </c>
       <c r="E20" s="6">
         <f>D20*$B$2</f>
         <v>14</v>
       </c>
       <c r="F20" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="G20" s="8">
         <f>E20*16</f>
         <v>224</v>
       </c>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
-      <c r="F21" t="s" s="10">
+      <c r="F21" t="s" s="9">
         <v>55</v>
       </c>
-      <c r="G21" s="11">
+      <c r="G21" s="10">
         <f>SUM(G7:G20)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:F10"/>
+  <dimension ref="A1:F11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
         <v>56</v>
       </c>
       <c r="B1" t="s" s="7">
         <v>57</v>
       </c>
       <c r="C1" t="s" s="7">
         <v>58</v>
       </c>
       <c r="D1" t="s" s="7">
         <v>59</v>
       </c>
       <c r="E1" t="s" s="7">
         <v>60</v>
       </c>
       <c r="F1" t="s" s="7">
         <v>61</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>62</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2"/>
-      <c r="D2" t="inlineStr" s="12">
+      <c r="D2" t="inlineStr" s="11">
         <is>
           <t>Mise en place du poste de travail — Vérifiez les DLC, pesez les denrées, sélectionnez le matériel nécessaire. Désinfectez le matériel et le poste de travail suivant les protocoles.</t>
         </is>
       </c>
-      <c r="E2" t="s" s="12"/>
+      <c r="E2" t="s" s="11"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>62</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3"/>
-      <c r="D3" t="inlineStr" s="12">
+      <c r="D3" t="inlineStr" s="11">
         <is>
           <t>Préparations préliminaires — La veille : décongelez le poisson suivant la procédure. Habillez, portionnez, lavez et égouttez le poisson. Réservez dans un bac GN 2/1 H 200 en polycarbonate, muni d'une grille égouttoir. Déconditionnez la boîte de tomate concentrée suivant la procédure. Réservez le contenu au froid. Lavez et désinfectez le persil et le cerfeuil suivant la procédure. Hachez le persil et le cerfeuil. Réservez au froid. Dans une petite russe, faites fondre 250 g de beurre. Au pinceau, badigeonnez le fond de 8 bacs GN 1/1 H 65. Réservez.</t>
         </is>
       </c>
-      <c r="E3" t="s" s="12"/>
+      <c r="E3" t="s" s="11"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>62</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4"/>
-      <c r="D4" t="inlineStr" s="12">
+      <c r="D4" t="inlineStr" s="11">
         <is>
           <t>Confectionner la duxelles — Dans une russe, confectionnez 2 litres de fumet de poisson à partir de fond déshydraté, en se reportant aux recommandations du fabricant. Dans une russe, confectionnez la duxelles de champignons en se reportant aux recommandations du fabricant. Réservez. Ajoutez à la duxelles la tomate concentrée et le fumet de poisson. Laissez cuire doucement afin d'obtenir la consistance d'une purée moelleuse. Rectifiez l'assaisonnement. Réservez au chaud en attente d'utilisation.</t>
         </is>
       </c>
-      <c r="E4" t="s" s="12"/>
+      <c r="E4" t="s" s="11"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>62</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5"/>
-      <c r="D5" t="inlineStr" s="12">
+      <c r="D5" t="inlineStr" s="11">
         <is>
           <t>Confectionner le roux — Dans un rondeau, faites fondre le beurre. Ajoutez la farine tamisée. Remuez au fouet. Au terme de la cuisson, le roux blanchit et devient mousseux. Refroidissez le roux dans le rondeau qui servira ultérieurement à l'élaboration de la sauce.</t>
         </is>
       </c>
-      <c r="E5" t="s" s="12"/>
+      <c r="E5" t="s" s="11"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>62</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6"/>
-      <c r="D6" t="inlineStr" s="12">
+      <c r="D6" t="inlineStr" s="11">
         <is>
           <t>Confectionner la sauce — Dans une russe, confectionnez le fumet de crustacés à partir de fond déshydraté en se reportant aux recommandations du fabricant. Versez le fumet de crustacés bouillant sur le roux froid. Mélangez au fouet. Portez à ébullition sans cesser de remuer. Laissez cuire à feu doux le velouté pendant 10 minutes. Ajoutez la crème fraîche au velouté de crustacés. Montez la sauce au mixeur pour lui donner de l'onctuosité. Adjoignez la duxelles au velouté crème. Mélangez l'ensemble au fouet. Rectifiez l'assaisonnement.</t>
         </is>
       </c>
-      <c r="E6" t="s" s="12"/>
+      <c r="E6" t="s" s="11"/>
       <c r="F6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>62</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7"/>
-      <c r="D7" t="inlineStr" s="12">
+      <c r="D7" t="inlineStr" s="11">
         <is>
           <t>Marquer la cuisson du poisson — Préchauffez le four sur la position mixte à +170°C. Nappez le fond des bacs GN de sauce crustacés à la duxelles. Disposez sur le fond des bacs saucés 12 portions de poisson par bac. Saucez le dessus des filets de poisson. Couvrez. Étagez les bacs garnis sur l'échelle de cuisson. Posez la sonde de cuisson au cœur d'une portion. Enfournez et cuisez à four mixte à +170°C. Atteignez +63°C à cœur en fin de cuisson. Respectez la procédure de fin de cuisson. Stockez en armoire chaude et maintenez à +63°C en attente de consommation.</t>
         </is>
       </c>
-      <c r="E7" t="s" s="12"/>
+      <c r="E7" t="s" s="11"/>
       <c r="F7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>62</v>
       </c>
       <c r="B8">
         <v>7</v>
       </c>
       <c r="C8"/>
-      <c r="D8" t="s" s="12">
+      <c r="D8" t="s" s="11">
         <v>63</v>
       </c>
-      <c r="E8" t="s" s="12"/>
+      <c r="E8" t="s" s="11"/>
       <c r="F8"/>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>64</v>
       </c>
       <c r="B9">
         <v>1</v>
       </c>
       <c r="C9" t="s">
         <v>65</v>
       </c>
-      <c r="D9" t="s" s="12">
+      <c r="D9" t="s" s="11">
         <v>66</v>
       </c>
-      <c r="E9" t="s" s="12"/>
+      <c r="E9" t="s" s="11"/>
       <c r="F9"/>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>67</v>
       </c>
       <c r="B10">
         <v>1</v>
       </c>
       <c r="C10"/>
-      <c r="D10" t="s" s="12">
+      <c r="D10" t="s" s="11">
         <v>66</v>
       </c>
-      <c r="E10" t="s" s="12"/>
+      <c r="E10" t="s" s="11"/>
       <c r="F10"/>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>68</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11" t="inlineStr" s="11">
+        <is>
+          <t>Pivot de conversion : 1 boîte 4/4 de concentré de tomate double = 0,880kg net, convention déjà en place ailleurs dans le corpus (Fiches 136/139). AUCUNE mercuriale ferme trouvée pour le concentré de tomate spécifiquement (contrairement à la boîte 4/4 générique ~850g du référentiel unite_ref) -- valeur a_verifier, à corriger si une fiche technique produit réelle est trouvée. À utiliser pour toute fiche CDC exprimant le concentré de tomate en boîte(s) 4/4.</t>
+        </is>
+      </c>
+      <c r="E11"/>
+      <c r="F11"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:E20"/>
+  <dimension ref="A1:E21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="48" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B1" t="s" s="7">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C1" t="s" s="7">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D1" t="s" s="7">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E1" t="s" s="7">
         <v>10</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>62</v>
       </c>
       <c r="C2" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D2" s="6">
         <f>'Besoins'!$B$2*100</f>
         <v>100</v>
       </c>
       <c r="E2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C3" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D3" s="6">
         <f>'Besoins'!$B$2*14</f>
         <v>14</v>
       </c>
       <c r="E3" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D4" s="6">
         <f>'Besoins'!$B$2*0.2</f>
         <v>0.2</v>
       </c>
       <c r="E4" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
+        <v>78</v>
+      </c>
+      <c r="C5" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="D5" s="6">
         <f>'Besoins'!$B$2*0.1</f>
         <v>0.1</v>
       </c>
       <c r="E5" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C6" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D6" s="6">
         <f>'Besoins'!$B$2*0.25</f>
         <v>0.25</v>
       </c>
       <c r="E6" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C7" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D7" s="6">
         <f>'Besoins'!$B$2*2</f>
         <v>2</v>
       </c>
       <c r="E7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>2</v>
       </c>
       <c r="B8" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C8" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D8" s="6">
         <f>'Besoins'!$B$2*1.97</f>
         <v>1.97</v>
       </c>
       <c r="E8" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C9" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D9" s="6">
         <f>'Besoins'!$B$2*0.03</f>
         <v>0.03</v>
       </c>
       <c r="E9" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C10" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D10" s="6">
         <f>'Besoins'!$B$2*10</f>
         <v>10</v>
       </c>
       <c r="E10" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>2</v>
       </c>
       <c r="B11" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C11" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D11" s="6">
         <f>'Besoins'!$B$2*9.75</f>
         <v>9.75</v>
       </c>
       <c r="E11" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>2</v>
       </c>
       <c r="B12" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C12" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D12" s="6">
         <f>'Besoins'!$B$2*0.25</f>
         <v>0.25</v>
       </c>
       <c r="E12" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C13" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="D13" s="6">
         <f>'Besoins'!$B$2*1.5</f>
         <v>1.5</v>
       </c>
       <c r="E13" t="s">
-        <v>46</v>
+        <v>3</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>1</v>
       </c>
       <c r="B14" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C14" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D14" s="6">
         <f>'Besoins'!$B$2*2</f>
         <v>2</v>
       </c>
       <c r="E14" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>1</v>
       </c>
       <c r="B15" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C15" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="D15" s="6">
         <f>'Besoins'!$B$2*0.4</f>
         <v>0.4</v>
       </c>
       <c r="E15" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B16" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C16" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D16" s="6">
-        <f>'Besoins'!$B$2*2</f>
-        <v>2</v>
+        <f>'Besoins'!$B$2*0.4545454545</f>
+        <v>0.454545</v>
       </c>
       <c r="E16" t="s">
-        <v>15</v>
+        <v>3</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>1</v>
       </c>
       <c r="B17" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C17" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D17" s="6">
-        <f>'Besoins'!$B$2*0.073</f>
-        <v>0.073</v>
+        <f>'Besoins'!$B$2*2</f>
+        <v>2</v>
       </c>
       <c r="E17" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1</v>
       </c>
       <c r="B18" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C18" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D18" s="6">
-        <f>'Besoins'!$B$2*0.007</f>
-        <v>0.007</v>
+        <f>'Besoins'!$B$2*0.073</f>
+        <v>0.073</v>
       </c>
       <c r="E18" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1</v>
       </c>
       <c r="B19" t="s">
-        <v>78</v>
+        <v>91</v>
       </c>
       <c r="C19" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D19" s="6">
-        <f>'Besoins'!$B$2*0.3</f>
-        <v>0.3</v>
+        <f>'Besoins'!$B$2*0.007</f>
+        <v>0.007</v>
       </c>
       <c r="E19" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1</v>
       </c>
       <c r="B20" t="s">
-        <v>90</v>
+        <v>79</v>
       </c>
       <c r="C20" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D20" s="6">
         <f>'Besoins'!$B$2*0.3</f>
         <v>0.3</v>
       </c>
       <c r="E20" t="s">
-        <v>19</v>
+        <v>25</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>1</v>
+      </c>
+      <c r="B21" t="s">
+        <v>92</v>
+      </c>
+      <c r="C21" t="s">
+        <v>75</v>
+      </c>
+      <c r="D21" s="6">
+        <f>'Besoins'!$B$2*0.3</f>
+        <v>0.3</v>
+      </c>
+      <c r="E21" t="s">
+        <v>25</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:D39"/>
+  <dimension ref="A1:D42"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
-      <c r="A2" t="str" s="13">
+      <c r="A2" t="str" s="12">
         <f>"GRO_CDC_071 · GRO.POISSONS · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_071 · GRO.POISSONS · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
-      <c r="A4" t="s" s="14">
-        <v>92</v>
+      <c r="A4" t="s" s="13">
+        <v>94</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
-      <c r="A5" t="s" s="15">
-[...2 lines deleted...]
-      <c r="B5" t="str" s="12">
+      <c r="A5" t="s" s="14">
+        <v>95</v>
+      </c>
+      <c r="B5" t="str" s="11">
         <f>Procedure!D2</f>
         <v>Mise en place du poste de travail — Vérifiez les DLC, pesez les denrées, sélectionnez le matériel nécessaire. Désinfectez le matériel et le poste de travail suivant les protocoles.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
-      <c r="A6" t="s" s="15">
-[...2 lines deleted...]
-      <c r="B6" t="str" s="12">
+      <c r="A6" t="s" s="14">
+        <v>96</v>
+      </c>
+      <c r="B6" t="str" s="11">
         <f>Procedure!D3</f>
         <v>Préparations préliminaires — La veille : décongelez le poisson suivant la procédure. Habillez, portionnez, lavez et égouttez le poisson. Réservez dans un bac GN 2/1 H 200 en polycarbonate, muni d'une grille égouttoir. Déconditionnez la boîte de tomate concentrée suivant la procédure. Réservez le contenu au froid. Lavez et désinfectez le persil et le cerfeuil suivant la procédure. Hachez le persil et le cerfeuil. Réservez au froid. Dans une petite russe, faites fondre 250 g de beurre. Au pinceau, badigeonnez le fond de 8 bacs GN 1/1 H 65. Réservez.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="str">
         <f>Besoins!B20</f>
         <v>Filets de colin lieu</v>
       </c>
       <c r="C7" s="6">
         <f>Besoins!E20</f>
         <v>14</v>
       </c>
       <c r="D7" t="str">
         <f>Besoins!F20</f>
         <v>kg</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="C8" s="6">
         <f>'Besoins'!$B$2*0.2</f>
         <v>0.2</v>
       </c>
       <c r="D8" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="C9" s="6">
         <f>'Besoins'!$B$2*0.1</f>
         <v>0.1</v>
       </c>
       <c r="D9" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="C10" s="6">
         <f>'Besoins'!$B$2*0.25</f>
         <v>0.25</v>
       </c>
       <c r="D10" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="11">
-      <c r="A11" t="s" s="15">
-[...2 lines deleted...]
-      <c r="B11" t="str" s="12">
+      <c r="A11" t="s" s="14">
+        <v>100</v>
+      </c>
+      <c r="B11" t="str" s="11">
         <f>Procedure!D4</f>
         <v>Confectionner la duxelles — Dans une russe, confectionnez 2 litres de fumet de poisson à partir de fond déshydraté, en se reportant aux recommandations du fabricant. Dans une russe, confectionnez la duxelles de champignons en se reportant aux recommandations du fabricant. Réservez. Ajoutez à la duxelles la tomate concentrée et le fumet de poisson. Laissez cuire doucement afin d'obtenir la consistance d'une purée moelleuse. Rectifiez l'assaisonnement. Réservez au chaud en attente d'utilisation.</v>
       </c>
       <c r="C11"/>
       <c r="D11"/>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="C12" s="6">
         <f>'Besoins'!$B$2*2</f>
         <v>2</v>
       </c>
       <c r="D12" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
-      <c r="B13" t="str">
-[...1 lines deleted...]
-        <v>Duxelles de champignons dehydratee</v>
+      <c r="B13" t="s">
+        <v>102</v>
       </c>
       <c r="C13" s="6">
-        <f>Besoins!E11</f>
+        <f>'Besoins'!$B$2*1.5</f>
         <v>1.5</v>
       </c>
-      <c r="D13" t="str">
-[...1 lines deleted...]
-        <v>bte</v>
+      <c r="D13" t="s">
+        <v>3</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
-      <c r="B14" t="str">
-[...1 lines deleted...]
-        <v>Concentré de tomate double</v>
+      <c r="B14" t="s">
+        <v>103</v>
       </c>
       <c r="C14" s="6">
-        <f>Besoins!E8</f>
+        <f>'Besoins'!$B$2*0.4</f>
         <v>0.4</v>
       </c>
-      <c r="D14" t="str">
-[...1 lines deleted...]
-        <v>kg</v>
+      <c r="D14" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="15">
-      <c r="A15" t="s" s="15">
-[...2 lines deleted...]
-      <c r="B15" t="str" s="12">
+      <c r="A15" t="s" s="14">
+        <v>104</v>
+      </c>
+      <c r="B15" t="str" s="11">
         <f>Procedure!D5</f>
         <v>Confectionner le roux — Dans un rondeau, faites fondre le beurre. Ajoutez la farine tamisée. Remuez au fouet. Au terme de la cuisson, le roux blanchit et devient mousseux. Refroidissez le roux dans le rondeau qui servira ultérieurement à l'élaboration de la sauce.</v>
       </c>
       <c r="C15"/>
       <c r="D15"/>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="C16" s="6">
         <f>'Besoins'!$B$2*0.3</f>
         <v>0.3</v>
       </c>
       <c r="D16" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="str">
         <f>Besoins!B12</f>
         <v>Farine de blé T55</v>
       </c>
       <c r="C17" s="6">
         <f>Besoins!E12</f>
         <v>0.3</v>
       </c>
       <c r="D17" t="str">
         <f>Besoins!F12</f>
         <v>kg</v>
       </c>
     </row>
     <row r="18">
-      <c r="A18" t="s" s="15">
-[...2 lines deleted...]
-      <c r="B18" t="str" s="12">
+      <c r="A18" t="s" s="14">
+        <v>105</v>
+      </c>
+      <c r="B18" t="str" s="11">
         <f>Procedure!D6</f>
         <v>Confectionner la sauce — Dans une russe, confectionnez le fumet de crustacés à partir de fond déshydraté en se reportant aux recommandations du fabricant. Versez le fumet de crustacés bouillant sur le roux froid. Mélangez au fouet. Portez à ébullition sans cesser de remuer. Laissez cuire à feu doux le velouté pendant 10 minutes. Ajoutez la crème fraîche au velouté de crustacés. Montez la sauce au mixeur pour lui donner de l'onctuosité. Adjoignez la duxelles au velouté crème. Mélangez l'ensemble au fouet. Rectifiez l'assaisonnement.</v>
       </c>
       <c r="C18"/>
       <c r="D18"/>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="C19" s="6">
         <f>'Besoins'!$B$2*10</f>
         <v>10</v>
       </c>
       <c r="D19" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20" t="str">
         <f>Besoins!B16</f>
         <v>Crème fraîche liquide 15% MG allégée</v>
       </c>
       <c r="C20" s="6">
         <f>Besoins!E16</f>
         <v>2</v>
       </c>
       <c r="D20" t="str">
         <f>Besoins!F16</f>
         <v>lt</v>
       </c>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21" t="str">
         <f>Besoins!B19</f>
         <v>Sel fin de cuisine</v>
       </c>
       <c r="C21" s="6">
         <f>Besoins!E19</f>
         <v>0.073</v>
       </c>
       <c r="D21" t="str">
         <f>Besoins!F19</f>
         <v>kg</v>
       </c>
     </row>
     <row r="22">
       <c r="A22"/>
       <c r="B22" t="str">
-        <f>Besoins!B10</f>
+        <f>Besoins!B11</f>
         <v>Poivre noir moulu</v>
       </c>
       <c r="C22" s="6">
-        <f>Besoins!E10</f>
+        <f>Besoins!E11</f>
         <v>0.007</v>
       </c>
       <c r="D22" t="str">
-        <f>Besoins!F10</f>
+        <f>Besoins!F11</f>
         <v>kg</v>
       </c>
     </row>
     <row r="23">
-      <c r="A23" t="s" s="15">
-[...2 lines deleted...]
-      <c r="B23" t="str" s="12">
+      <c r="A23" t="s" s="14">
+        <v>107</v>
+      </c>
+      <c r="B23" t="str" s="11">
         <f>Procedure!D7</f>
         <v>Marquer la cuisson du poisson — Préchauffez le four sur la position mixte à +170°C. Nappez le fond des bacs GN de sauce crustacés à la duxelles. Disposez sur le fond des bacs saucés 12 portions de poisson par bac. Saucez le dessus des filets de poisson. Couvrez. Étagez les bacs garnis sur l'échelle de cuisson. Posez la sonde de cuisson au cœur d'une portion. Enfournez et cuisez à four mixte à +170°C. Atteignez +63°C à cœur en fin de cuisson. Respectez la procédure de fin de cuisson. Stockez en armoire chaude et maintenez à +63°C en attente de consommation.</v>
       </c>
       <c r="C23"/>
       <c r="D23"/>
     </row>
     <row r="24">
       <c r="A24"/>
       <c r="B24" t="str">
-        <f>Besoins!B7</f>
+        <f>Besoins!B8</f>
         <v>Vin blanc sec de cuisson</v>
       </c>
       <c r="C24" s="6">
-        <f>Besoins!E7</f>
+        <f>Besoins!E8</f>
         <v>2</v>
       </c>
       <c r="D24" t="str">
-        <f>Besoins!F7</f>
+        <f>Besoins!F8</f>
         <v>lt</v>
       </c>
     </row>
     <row r="25">
-      <c r="A25" t="s" s="15">
-[...2 lines deleted...]
-      <c r="B25" t="str" s="12">
+      <c r="A25" t="s" s="14">
+        <v>108</v>
+      </c>
+      <c r="B25" t="str" s="11">
         <f>Procedure!D8</f>
         <v>Dresser et servir — Dressez les portions de poisson nappées de sauce duxelles. Saupoudrez de persil et cerfeuil hachés.</v>
       </c>
       <c r="C25"/>
       <c r="D25"/>
     </row>
     <row r="26">
       <c r="A26"/>
       <c r="B26" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="C26" s="6">
         <f>'Besoins'!$B$2*0.2</f>
         <v>0.2</v>
       </c>
       <c r="D26" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="27">
       <c r="A27"/>
       <c r="B27" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="C27" s="6">
         <f>'Besoins'!$B$2*0.1</f>
         <v>0.1</v>
       </c>
       <c r="D27" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="28">
       <c r="A28"/>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
     </row>
     <row r="29">
-      <c r="A29" t="s" s="14">
-        <v>105</v>
+      <c r="A29" t="s" s="13">
+        <v>109</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
     </row>
     <row r="30">
-      <c r="A30" t="s" s="15">
-[...2 lines deleted...]
-      <c r="B30" t="str" s="12">
+      <c r="A30" t="s" s="14">
+        <v>95</v>
+      </c>
+      <c r="B30" t="str" s="11">
         <f>"[DISSOUDRE] "&amp;Procedure!D9</f>
         <v>[DISSOUDRE] Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</v>
       </c>
       <c r="C30"/>
       <c r="D30"/>
     </row>
     <row r="31">
       <c r="A31"/>
       <c r="B31" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="C31" s="6">
         <f>'Besoins'!$B$2*1.97</f>
         <v>1.97</v>
       </c>
       <c r="D31" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="32">
       <c r="A32"/>
       <c r="B32" t="str">
         <f>Besoins!B14</f>
         <v>Fumet de Poisson déshydraté (Knorr Professional)</v>
       </c>
       <c r="C32" s="6">
         <f>Besoins!E14</f>
         <v>0.03</v>
       </c>
       <c r="D32" t="str">
         <f>Besoins!F14</f>
         <v>kg</v>
       </c>
     </row>
     <row r="33">
       <c r="A33"/>
       <c r="B33"/>
       <c r="C33"/>
       <c r="D33"/>
     </row>
     <row r="34">
-      <c r="A34" t="s" s="14">
-        <v>107</v>
+      <c r="A34" t="s" s="13">
+        <v>111</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
     </row>
     <row r="35">
-      <c r="A35" t="s" s="15">
-[...2 lines deleted...]
-      <c r="B35" t="str" s="12">
+      <c r="A35" t="s" s="14">
+        <v>95</v>
+      </c>
+      <c r="B35" t="str" s="11">
         <f>Procedure!D10</f>
         <v>Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</v>
       </c>
       <c r="C35"/>
       <c r="D35"/>
     </row>
     <row r="36">
       <c r="A36"/>
       <c r="B36" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="C36" s="6">
         <f>'Besoins'!$B$2*9.75</f>
         <v>9.75</v>
       </c>
       <c r="D36" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="37">
       <c r="A37"/>
       <c r="B37" t="str">
         <f>Besoins!B13</f>
         <v>Fumet de Crustacés déshydraté (Knorr Professional)</v>
       </c>
       <c r="C37" s="6">
         <f>Besoins!E13</f>
         <v>0.25</v>
       </c>
       <c r="D37" t="str">
         <f>Besoins!F13</f>
         <v>kg</v>
       </c>
     </row>
     <row r="38">
       <c r="A38"/>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
     </row>
     <row r="39">
-      <c r="A39" t="s" s="16">
-        <v>108</v>
+      <c r="A39" t="s" s="13">
+        <v>112</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
     </row>
+    <row r="40">
+      <c r="A40"/>
+      <c r="B40" t="inlineStr" s="15">
+        <is>
+          <t>Pivot de conversion : 1 boîte 4/4 de concentré de tomate double = 0,880kg net, convention déjà en place ailleurs dans le corpus (Fiches 136/139). AUCUNE mercuriale ferme trouvée pour le concentré de tomate spécifiquement (contrairement à la boîte 4/4 générique ~850g du référentiel unite_ref) -- valeur a_verifier, à corriger si une fiche technique produit réelle est trouvée. À utiliser pour toute fiche CDC exprimant le concentré de tomate en boîte(s) 4/4.</t>
+        </is>
+      </c>
+      <c r="C40"/>
+      <c r="D40"/>
+    </row>
+    <row r="41">
+      <c r="A41"/>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+    </row>
+    <row r="42">
+      <c r="A42" t="s" s="16">
+        <v>113</v>
+      </c>
+      <c r="B42"/>
+      <c r="C42"/>
+      <c r="D42"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
-  <mergeCells count="15">
+  <mergeCells count="17">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="B15:D15"/>
     <mergeCell ref="B18:D18"/>
     <mergeCell ref="B23:D23"/>
     <mergeCell ref="B25:D25"/>
     <mergeCell ref="A29:D29"/>
     <mergeCell ref="B30:D30"/>
     <mergeCell ref="A34:D34"/>
     <mergeCell ref="B35:D35"/>
     <mergeCell ref="A39:D39"/>
+    <mergeCell ref="B40:D40"/>
+    <mergeCell ref="A42:D42"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>FILETS DE POISSON SAUCE DUXELLE</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>